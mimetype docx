--- v0 (2026-03-20)
+++ v1 (2026-05-02)
@@ -529,295 +529,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05352926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly Sensitive Detection of Glucose in the Presence of Serum Based on Signal Amplification of Persistent Luminescence Nanoparticles Functionalized by Glucose Oxidase</w:t>
+                <w:t xml:space="preserve">IgG detection in human serum employing non-functionalized chromium doped zinc gallate nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Ferjaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capucine Zimmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celina Matuszewska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yohann Corvis</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Corinne Chanéac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Optical Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adom.202402373⟩</w:t>
+              <w:t xml:space="preserve">Next Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 8, pp.100199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nxnano.2025.100199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05329119v1</w:t>
+                <w:t xml:space="preserve">hal-05368740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IgG detection in human serum employing non-functionalized chromium doped zinc gallate nanoparticles</w:t>
+                <w:t xml:space="preserve">Highly Sensitive Detection of Glucose in the Presence of Serum Based on Signal Amplification of Persistent Luminescence Nanoparticles Functionalized by Glucose Oxidase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Ferjaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celina Matuszewska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianhua Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capucine Zimmer</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Yohann Corvis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Chanéac</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Next Nanotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 8, pp.100199. </w:t>
+              <w:t xml:space="preserve">Advanced Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nxnano.2025.100199⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adom.202402373⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05368740v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05329119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a nuanced application of the established hierarchy integrating specific adaptations to nanomaterial risk management: comment on the article by Omari Shekaftik et al. (J Nanopart Res (2023) 25, 245) regarding an analysis of “hierarchy of controls” in workplaces and laboratories involving nanomaterials</w:t>
               </w:r>
@@ -842,51 +842,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonja Boland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Chanéac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Bencsik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1080,77 +1080,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chromium‐Doped Zinc Gallate Nanoparticles for Enhanced Enzyme‐Linked Immunosorbent Assay Sensitivity: Optimization of Synthesis and Functionalization Strategies for Ultra‐Low IgG Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Ferjaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianhua Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celina Matuszewska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Chanéac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1508,64 +1508,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Naillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Chanéac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Corvis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 490, pp.151643. </w:t>
@@ -1597,831 +1597,831 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04746208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preface to the ICL 2023 special issue</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Markus Suta</w:t>
+                <w:t xml:space="preserve">Chromium-doped zinc gallate: Impact of Sn4+ co-doping on the persistent luminescence properties at the nanoscale applied to bio-imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guanyu Cai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Naillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Chanéac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Corvis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Luminescence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jlumin.2024.120773⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 490, pp.151643. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2024.151643⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05329124v1</w:t>
+                <w:t xml:space="preserve">hal-04589406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chromium-doped zinc gallate: Impact of Sn4+ co-doping on the persistent luminescence properties at the nanoscale applied to bio-imaging</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yohann Corvis</w:t>
+                <w:t xml:space="preserve">Preface to the ICL 2023 special issue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Goldner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Corinne Chanéac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gacoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Suta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2024.151643⟩</w:t>
+              <w:t xml:space="preserve">Journal of Luminescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 278, pp.120773. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jlumin.2024.120773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04589406v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05329124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Synthesis of Mesoionic Carbene (MIC)-Stabilized Gold Nanoparticles from 1,2,3-Triazolium Salts</w:t>
+                <w:t xml:space="preserve">N-Heterocyclic Carbene Boranes: Dual Reagents for the Synthesis of Gold Nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Laura Hippolyte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Sadek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salem Ba Sowid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Alexandre Porcheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bridonneau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laura Hippolyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 35 (17), pp.6865-6876. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 29, pp.e202301610. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.3c01162⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.202301610⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04185135v2</w:t>
+                <w:t xml:space="preserve">hal-04116921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling of solvent-free synthesis and reactive extrusion of alumina: an ecologically efficient integration for heterogenous catalyst synthesis</w:t>
+                <w:t xml:space="preserve">Solvent-free Preparation of Ru/Al 2 O 3 Catalysts for CO 2 Methanation: An Example of Frugal Innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Igor Dassie</w:t>
+                <w:t xml:space="preserve">Ryma Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ryma Haddad</w:t>
+                <w:t xml:space="preserve">Yingrui Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Lenez</w:t>
+                <w:t xml:space="preserve">Antoine Miche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferdaous Ben Romdhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Chaumonnot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Malika Boualleg</w:t>
+                <w:t xml:space="preserve">Nivedita Sudheer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Green Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d2gc04714d⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 35 (19), pp.8248-8260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.3c01746⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04274299v1</w:t>
+                <w:t xml:space="preserve">hal-04257377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N-Heterocyclic Carbene Boranes: Dual Reagents for the Synthesis of Gold Nanoparticles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Direct Synthesis of Mesoionic Carbene (MIC)-Stabilized Gold Nanoparticles from 1,2,3-Triazolium Salts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Porcheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Sadek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salem Ba Sowid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bridonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Laura Hippolyte</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Bridonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202301610⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 35 (17), pp.6865-6876. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.3c01162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04116921v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04185135v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solvent-free Preparation of Ru/Al 2 O 3 Catalysts for CO 2 Methanation: An Example of Frugal Innovation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Coupling of solvent-free synthesis and reactive extrusion of alumina: an ecologically efficient integration for heterogenous catalyst synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Igor Dassie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryma Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yingrui Zhao</w:t>
+                <w:t xml:space="preserve">Maud Lenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Miche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ferdaous Ben Romdhane</w:t>
+                <w:t xml:space="preserve">Alexandra Chaumonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nivedita Sudheer</w:t>
+                <w:t xml:space="preserve">Malika Boualleg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 35 (19), pp.8248-8260. </w:t>
+              <w:t xml:space="preserve">Green Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 25 (7), pp.2800-2814. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.3c01746⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d2gc04714d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04257377v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04274299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative, precise and multi-wavelength evaluation of the light-to-heat conversion efficiency for nanoparticular photothermal agents with calibrated photoacoustic spectroscopy</w:t>
               </w:r>
@@ -2535,429 +2535,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05186449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative Comparison of the Light-to-Heat Conversion Efficiency in Nanomaterials Suitable for Photothermal Therapy</w:t>
+                <w:t xml:space="preserve">Temperature Dependence of Water Absorption in the Biological Windows and Its Impact on the Performance of Ag2S Luminescent Nanothermometers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnieszka Paściak</w:t>
+                <w:t xml:space="preserve">Tamara Muñoz-Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Abiven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aleksandra Pilch-Wróbel</w:t>
+                <w:t xml:space="preserve">Jie Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Małgorzata Misiak</w:t>
+                <w:t xml:space="preserve">Dirk Ortgies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 14 (29), pp.33555-33566. </w:t>
+              <w:t xml:space="preserve">Particle &amp; Particle Systems Characterization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.2200100. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsami.2c08013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ppsc.20220010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03805064v1</w:t>
+                <w:t xml:space="preserve">hal-03805075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk Analysis and Technology Assessment of Emerging (Gd,Ce)2O2S Multifunctional Nanoparticles: An Attempt for Early Safer-by-Design Approach</w:t>
+                <w:t xml:space="preserve">Quantitative Comparison of the Light-to-Heat Conversion Efficiency in Nanomaterials Suitable for Photothermal Therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anh-Minh Nguyen</w:t>
+                <w:t xml:space="preserve">Agnieszka Paściak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Abiven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Elena Pradas del Real</w:t>
+                <w:t xml:space="preserve">Aleksandra Pilch-Wróbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Durupthy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Corinne Chanéac</w:t>
+                <w:t xml:space="preserve">Małgorzata Misiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nano12030422⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (29), pp.33555-33566. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.2c08013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03547230v1</w:t>
+                <w:t xml:space="preserve">hal-03805064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature Dependence of Water Absorption in the Biological Windows and Its Impact on the Performance of Ag2S Luminescent Nanothermometers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Risk Analysis and Technology Assessment of Emerging (Gd,Ce)2O2S Multifunctional Nanoparticles: An Attempt for Early Safer-by-Design Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh-Minh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tamara Muñoz-Ortiz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Riccardo Marin</w:t>
+                <w:t xml:space="preserve">Ana Elena Pradas del Real</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jie Hu</w:t>
+                <w:t xml:space="preserve">Olivier Durupthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dirk Ortgies</w:t>
+                <w:t xml:space="preserve">Sophie Lanone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Chanéac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Particle &amp; Particle Systems Characterization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, pp.2200100. </w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (3), pp.422. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ppsc.20220010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/nano12030422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03805075v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03547230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interplay of Solid–Liquid Interactions and Anisotropic Aggregation in Solution: The Case Study of γ-AlOOH Crystallites</w:t>
               </w:r>
@@ -3071,278 +3071,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03561032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental measurement of local high temperature at the surface of gold nanorods using doped ZnGa2O4 as a nanothermometer</w:t>
+                <w:t xml:space="preserve">Silica-clay nanocomposites for the removal of antibiotics in the water usage cycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Glais</w:t>
+                <w:t xml:space="preserve">Clément Levard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Maître</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Karima Hamdi-Alaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Baudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Borschneck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d1na00010a⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 28 (6), pp.7564-757. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-020-11076-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03222535v1</w:t>
+                <w:t xml:space="preserve">hal-02989392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silica-clay nanocomposites for the removal of antibiotics in the water usage cycle</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental measurement of local high temperature at the surface of gold nanorods using doped ZnGa2O4 as a nanothermometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Guillon</w:t>
+                <w:t xml:space="preserve">Estelle Glais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Borschneck</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Agnès Maître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Viana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Chanéac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 28 (6), pp.7564-757. </w:t>
+              <w:t xml:space="preserve">Nanoscale Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-020-11076-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d1na00010a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02989392v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03222535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Following In Situ the Degradation of Mesoporous Silica in Bio-relevant Conditions: at Last, a Good Comprehension of the Structure Influence</w:t>
               </w:r>
@@ -3488,51 +3488,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeinab Chehadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Boissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Chanéac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Faustini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3592,51 +3592,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanism and kinetics of hematite reduction under typical PWR secondary circuit condition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zimin Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Chanéac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3707,485 +3707,485 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02997800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co3O4/rGO Catalysts for Oxygen Electrocatalysis: On the Role of the Oxide/Carbon Interaction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanism and kinetics of magnetite oxidation under hydrothermal conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zimin Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Chanéac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Abidat</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">C. Comminges</w:t>
+                <w:t xml:space="preserve">Sophie Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Graff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1149/2.0031904jes⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (58), pp.33633-33642. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9RA03234G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02342898v1</w:t>
+                <w:t xml:space="preserve">hal-02997830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Synthesis of N-Heterocyclic Carbene-Stabilized Copper Nanoparticles from a N-Heterocyclic Carbene-Borane</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Co3O4/rGO Catalysts for Oxygen Electrocatalysis: On the Role of the Oxide/Carbon Interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Abidat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Cazayus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Loupias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Morais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Frogneux</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Corinne Chanéac</w:t>
+                <w:t xml:space="preserve">C. Comminges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201901534⟩</w:t>
+              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 166 (4), pp.H94-H102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/2.0031904jes⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02167204v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02342898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanism and kinetics of magnetite oxidation under hydrothermal conditions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Direct Synthesis of N-Heterocyclic Carbene-Stabilized Copper Nanoparticles from a N-Heterocyclic Carbene-Borane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Frogneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Hippolyte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Portehault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Chanéac</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Graff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9 (58), pp.33633-33642. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25 (49), pp.11481-11485. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C9RA03234G⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.201901534⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02997830v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02167204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bandgap Engineering from Cation Balance: the Case of Lanthanide Oxysulfide Nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Larquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh-Minh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Glais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Paulatto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4243,338 +4243,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02167240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LaAlO 3 :Cr 3+ , Sm 3+ : Nano-perovskite with persistent luminescence for in vivo optical imaging</w:t>
+                <w:t xml:space="preserve">High pressures pathway toward boron-based nanostructured solids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Pellerin</w:t>
+                <w:t xml:space="preserve">Remi Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Glais</w:t>
+                <w:t xml:space="preserve">Yann Le Godec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Lecuyer</w:t>
+                <w:t xml:space="preserve">Simon Delacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Xu</w:t>
+                <w:t xml:space="preserve">Guillaume Gouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Seguin</w:t>
+                <w:t xml:space="preserve">Patricia Beaunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Luminescence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 202 (Octobre 2018), pp.83 - 88. </w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 47 (23), pp.7634-7639. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jlumin.2018.05.024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C8DT00932E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01922548v1</w:t>
+                <w:t xml:space="preserve">hal-01883827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High pressures pathway toward boron-based nanostructured solids</w:t>
+                <w:t xml:space="preserve">LaAlO 3 :Cr 3+ , Sm 3+ : Nano-perovskite with persistent luminescence for in vivo optical imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remi Grosjean</w:t>
+                <w:t xml:space="preserve">M. Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Le Godec</w:t>
+                <w:t xml:space="preserve">E. Glais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Delacroix</w:t>
+                <w:t xml:space="preserve">T. Lecuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Gouget</w:t>
+                <w:t xml:space="preserve">J. Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Beaunier</w:t>
+                <w:t xml:space="preserve">J. Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 47 (23), pp.7634-7639. </w:t>
+              <w:t xml:space="preserve">Journal of Luminescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 202 (Octobre 2018), pp.83 - 88. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C8DT00932E⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jlumin.2018.05.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01883827v1</w:t>
+                <w:t xml:space="preserve">hal-01922548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminescence properties of ZnGa 2 O 4 :Cr 3+ ,Bi 3+ nanophosphors for thermometry applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Glais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Castaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4798,51 +4798,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiation effects, photoluminescence and radioluminescence of Eu-doped (Y0.7Gd0.3)2O3 nanoparticles with various sizes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivica Vujčić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Glais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarina Vuković</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4958,51 +4958,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahamadou Seydou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Goldmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Chanéac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5047,831 +5047,831 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01540333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benefit of Rare-Earth “Smart Doping” and Material Nanostructuring for the Next Generation of Er-Doped Fibers</w:t>
+                <w:t xml:space="preserve">Dispersions of Goethite Nanorods in Aprotic Polar Solvents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inna Savelii</w:t>
+                <w:t xml:space="preserve">Delphine Coursault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Bigot</w:t>
+                <w:t xml:space="preserve">Ivan Dozov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Capoen</w:t>
+                <w:t xml:space="preserve">Christophe Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cedric Gonnet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Corinne Chanéac</w:t>
+                <w:t xml:space="preserve">Maurizio Nobili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s11671-017-1947-6⟩</w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10 (10), pp.1191 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma10101191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01493855v1</w:t>
+                <w:t xml:space="preserve">hal-01632337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flyscan opportunities in medicine: the case of quantum rattle based on gold quantum dots</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nanophase Segregation of Self-Assembled Monolayers on Gold Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solenn Reguer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cédric Boissière</w:t>
+                <w:t xml:space="preserve">Santosh Kumar Meena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Goldmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douga Nassoko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahamadou Seydou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Chaneac</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gustavo Lugo</w:t>
+                <w:t xml:space="preserve">Thomas Marchandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S1600577517009572⟩</w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11 (7), pp.7371-7381. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsnano.7b03616⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02127279v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01543644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction of TiO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; nanoparticles with proteins from aquatic organisms: the case of gill mucus from blue mussel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Benefit of Rare-Earth “Smart Doping” and Material Nanostructuring for the Next Generation of Er-Doped Fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inna Savelii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Bourgeault</w:t>
+                <w:t xml:space="preserve">Laurent Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Legros</w:t>
+                <w:t xml:space="preserve">Bruno Capoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Gonnet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Paquirissamy</w:t>
+                <w:t xml:space="preserve">Cedric Gonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Chanéac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-017-8801-3⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12, pp.206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s11671-017-1947-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01966733v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01493855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanophase Segregation of Self-Assembled Monolayers on Gold Nanoparticles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Flyscan opportunities in medicine: the case of quantum rattle based on gold quantum dots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Esteve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenn Reguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Boissière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Santosh Kumar Meena</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mahamadou Seydou</w:t>
+                <w:t xml:space="preserve">Corinne Chaneac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Marchandier</w:t>
+                <w:t xml:space="preserve">Gustavo Lugo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 11 (7), pp.7371-7381. </w:t>
+              <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 24 (5), pp.991-999. </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsnano.7b03616⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1107/S1600577517009572⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01543644v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02127279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantified Binding Scale of Competing Ligands at the Surface of Gold Nanoparticles: The Role of Entropy and Intermolecular Forces</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interaction of TiO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; nanoparticles with proteins from aquatic organisms: the case of gill mucus from blue mussel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Ribot</w:t>
+                <w:t xml:space="preserve">Adeline Bourgeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leonardo F. Peiretti</w:t>
+                <w:t xml:space="preserve">Véronique Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paola Quaino</w:t>
+                <w:t xml:space="preserve">Florence Gonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederik Tielens</w:t>
+                <w:t xml:space="preserve">Régis Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Paquirissamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/smll.201604028⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 24 (15), pp.13474-13483. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-017-8801-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01517528v1</w:t>
+                <w:t xml:space="preserve">hal-01966733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispersions of Goethite Nanorods in Aprotic Polar Solvents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Delphine Coursault</w:t>
+                <w:t xml:space="preserve">Quantified Binding Scale of Competing Ligands at the Surface of Gold Nanoparticles: The Role of Entropy and Intermolecular Forces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Goldmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Dozov</w:t>
+                <w:t xml:space="preserve">François Ribot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Blanc</w:t>
+                <w:t xml:space="preserve">Leonardo F. Peiretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maurizio Nobili</w:t>
+                <w:t xml:space="preserve">Paola Quaino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Dupont</w:t>
+                <w:t xml:space="preserve">Frederik Tielens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 10 (10), pp.1191 -. </w:t>
+              <w:t xml:space="preserve">Small</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13 (20), pp.1604028 </w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ma10101191⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/smll.201604028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01632337v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01517528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the voltage waveform during nanocomposite layer deposition by aerosol-assisted atmospheric pressure Townsend discharge</w:t>
               </w:r>
@@ -6030,51 +6030,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">​mohamed Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Chanéac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6119,696 +6119,696 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01427499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accelerated microwave assisted synthesis of alumino-germanate imogolite nanotubes</w:t>
+                <w:t xml:space="preserve">Persistent luminescence of Eu, Mn, Dy doped calcium phosphates for in-vivo optical imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Avellan</w:t>
+                <w:t xml:space="preserve">Céline Rosticher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Levard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Corinne Chaneac</w:t>
+                <w:t xml:space="preserve">Thomas Maldiney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Borschneck</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cyrille Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Chanéac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Luminescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 170, pp.460 - 466. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jlumin.2015.07.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C6RA19275K⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01430836v1</w:t>
+                <w:t xml:space="preserve">hal-01492707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TiO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; nanoparticles alter iron homeostasis in Pseudomonas brassicacearum as revealed by PrrF sRNA modulation</w:t>
+                <w:t xml:space="preserve">Bipyramidal anatase TiO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; nanoparticles, a highly efficient photocatalyst? Towards a better understanding of the reactivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wei Liu</w:t>
+                <w:t xml:space="preserve">S. Pigeot-Rémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Bertrand-Huleux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Corinne Chaneac</w:t>
+                <w:t xml:space="preserve">Frédéric Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wafa Achouak</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Herissan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Ruaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Maugé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental science‎.Nano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c6en00316h⟩</w:t>
+              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 203, pp.324-334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2016.10.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01758947v1</w:t>
+                <w:t xml:space="preserve">hal-01405729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized Design of Pt-Doped Bi _\textrm2 WO _\textrm6 Nanoparticle Synthesis for Enhanced Photocatalytic Properties</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Durupthy</w:t>
+                <w:t xml:space="preserve">TiO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; nanoparticles alter iron homeostasis in Pseudomonas brassicacearum as revealed by PrrF sRNA modulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bertrand-Huleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Chaneac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafa Achouak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejic.201501208⟩</w:t>
+              <w:t xml:space="preserve">Environmental science‎.Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3, pp.1473-1482. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6en00316h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01291225v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01758947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Persistent luminescence of Eu, Mn, Dy doped calcium phosphates for in-vivo optical imaging</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Accelerated microwave assisted synthesis of alumino-germanate imogolite nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrille Richard</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Avellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Levard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Chaneac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Borschneck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis R.A. Onofri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Luminescence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jlumin.2015.07.024⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (109), pp.108146 - 108150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C6RA19275K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01492707v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01430836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bipyramidal anatase TiO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; nanoparticles, a highly efficient photocatalyst? Towards a better understanding of the reactivity</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimized Design of Pt-Doped Bi _\textrm2 WO _\textrm6 Nanoparticle Synthesis for Enhanced Photocatalytic Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Herissan</w:t>
+                <w:t xml:space="preserve">Marie-Anne Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Chanéac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Portehault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Ruaux</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sophie Cassaignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Durupthy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2016 (13-14), pp.2159-2165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.201501208⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2016.10.031⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01405729v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01291225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multifunctional core–shell hybrid nano-composites made using Pickering emulsions: a new design for therapeutic vectors</w:t>
               </w:r>
@@ -6820,51 +6820,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fontecave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Bourbousson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Chaneac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Wilhelm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7056,857 +7056,857 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01346010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface-and tip-enhanced Raman spectroscopy reveals spin-waves in iron oxide nanoparticles</w:t>
+                <w:t xml:space="preserve">Chronic dosing of a simulated pond ecosystem in indoor aquatic mesocosms: fate and transport of CeO2 nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raul D. Rodriguez</w:t>
+                <w:t xml:space="preserve">M. Tella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evgeniya Sheremet</w:t>
+                <w:t xml:space="preserve">M. Auffan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenka Brousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tanja Deckert-Gaudig</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Corinne Chanéac</w:t>
+                <w:t xml:space="preserve">E. Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Hietschold</w:t>
+                <w:t xml:space="preserve">O. Proux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 7 (21), pp.9545-9551. </w:t>
+              <w:t xml:space="preserve">Environmental science‎.Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2 (6), pp.653-663. </w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c5nr01277e⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c5en00092k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01289085v1</w:t>
+                <w:t xml:space="preserve">hal-01291229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insight into CaMgSi2O6:Eu2+,Mn2+,Dy3+ Nanoprobes: Influence of Chemical Composition and Crystallinity on Persistent Red Luminescence</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design of a live biochip for in situ nanotoxicology studies : a proof of concept</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Laurent</w:t>
+                <w:t xml:space="preserve">Béatrice Schaack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Le Griel</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Liu Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Thiéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hochepied</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejic.201500257⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (100), pp.82169-82178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C5RA16960G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01281472v1</w:t>
+                <w:t xml:space="preserve">hal-01241173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronic dosing of a simulated pond ecosystem in indoor aquatic mesocosms: fate and transport of CeO2 nanoparticles</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Surface-and tip-enhanced Raman spectroscopy reveals spin-waves in iron oxide nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Proux</w:t>
+                <w:t xml:space="preserve">Raul D. Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgeniya Sheremet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanja Deckert-Gaudig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Chanéac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Hietschold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental science‎.Nano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c5en00092k⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7 (21), pp.9545-9551. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5nr01277e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01291229v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01289085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a live biochip for in situ nanotoxicology studies : a proof of concept</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alain Thiéry</w:t>
+                <w:t xml:space="preserve">Insight into CaMgSi2O6:Eu2+,Mn2+,Dy3+ Nanoprobes: Influence of Chemical Composition and Crystallinity on Persistent Red Luminescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Rosticher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Auger</w:t>
+                <w:t xml:space="preserve">Guillaume Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Hochepied</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patrick Le Griel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Chanéac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 5 (100), pp.82169-82178. </w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2015 (22), pp.3681-3687. </w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C5RA16960G⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejic.201500257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01241173v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01281472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charge Transfer at Hybrid Interfaces: Plasmonics of Aromatic Thiol-Capped Gold Nanoparticles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Versatile nano-platforms for hybrid systems: expressing spin-transition behavior on nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Lazzari</w:t>
+                <w:t xml:space="preserve">A. Paquirissamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Paquez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">François Ribot</w:t>
+                <w:t xml:space="preserve">A. R. Ruyack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mondal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lescouëzec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsnano.5b02864⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3 (14), pp.3350-3355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5tc00021a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01291241v1</w:t>
+                <w:t xml:space="preserve">hal-01280924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Versatile nano-platforms for hybrid systems: expressing spin-transition behavior on nanoparticles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Mondal</w:t>
+                <w:t xml:space="preserve">Charge Transfer at Hybrid Interfaces: Plasmonics of Aromatic Thiol-Capped Gold Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Goldmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Li</w:t>
+                <w:t xml:space="preserve">Rémi Lazzari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Lescouëzec</w:t>
+                <w:t xml:space="preserve">Xavier Paquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Boissière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ribot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 3 (14), pp.3350-3355. </w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9 (7), pp.7572-7582. </w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c5tc00021a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsnano.5b02864⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01280924v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01291241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The challenge of studying TiO2 nanoparticle bioaccumulation at environmental concentrations: Crucial use of a stable isotope tracer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Bourgeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8022,64 +8022,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Pigeot-Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Durupthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cassaignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Ruaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8156,64 +8156,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamar Saison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Chanéac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Durupthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mariey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8264,90 +8264,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ligand and Solvation Effects on the Structural and Electronic Properties of Small Gold Clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Fresch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Durupthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Chanéac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Remacle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8388,559 +8388,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01289926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Titanium dioxide nanoparticle impact and translocation through ex vivo, in vivo and in vitro gut epithelia.</w:t>
+                <w:t xml:space="preserve">Magnetization analysis of oriented chains of hexagonal cobalt nanoplates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Brun</w:t>
+                <w:t xml:space="preserve">E. Vargas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérick Barreau</w:t>
+                <w:t xml:space="preserve">J. C. Denardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giulia Veronesi</w:t>
+                <w:t xml:space="preserve">R. Lavín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Fayard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Sorieul</w:t>
+                <w:t xml:space="preserve">P. Mascaró</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Chanéac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Particle and Fibre Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1743-8977-11-13⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 115 (17), pp.17B521. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4867345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00971511v1</w:t>
+                <w:t xml:space="preserve">hal-01139029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetization analysis of oriented chains of hexagonal cobalt nanoplates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hybrid Nanocomposites with Tunable Alignment of the Magnetic Nanorod Filler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Perineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Rosticher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Vargas</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Laurence Rozes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Chanéac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4867345⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6 (3), pp.1583-1588. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/am404313s⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01139029v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01136749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Nanocomposites with Tunable Alignment of the Magnetic Nanorod Filler</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Titanium dioxide nanoparticle impact and translocation through ex vivo, in vivo and in vitro gut epithelia.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérick Barreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Veronesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Perineau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Céline Rosticher</w:t>
+                <w:t xml:space="preserve">Barbara Fayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Rozes</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Clément Sanchez</w:t>
+                <w:t xml:space="preserve">Stéphanie Sorieul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 6 (3), pp.1583-1588. </w:t>
+              <w:t xml:space="preserve">Particle and Fibre Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 11 (1), pp.13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/am404313s⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1743-8977-11-13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01136749v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00971511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of Magnetic Gelatine/Silica Nanocomposites by Nanoemulsification: Encapsulation versus in Situ Growth of Iron Oxide Colloids</w:t>
+                <w:t xml:space="preserve">Molecular Engineering of Functional Inorganic and Hybrid Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joachim Allouche</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">C. Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Boissière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Cassaignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Chanéac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaud Coradin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">O. Durupthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 4 (3), pp.612-627. </w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 26 (1, SI), pp.221-238. </w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nano4030612⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/cm402528b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01142634v1</w:t>
+                <w:t xml:space="preserve">hal-01289918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aged TiO2-Based Nanocomposite Used in Sunscreens Produces Singlet Oxygen under Long-Wave UV and Sensitizes Escherichia coli to Cadmium</w:t>
               </w:r>
@@ -8965,51 +8969,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Allainmat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Simonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Chanéac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Labille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9054,161 +9058,157 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01057470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Engineering of Functional Inorganic and Hybrid Materials</w:t>
+                <w:t xml:space="preserve">Design of Magnetic Gelatine/Silica Nanocomposites by Nanoemulsification: Encapsulation versus in Situ Growth of Iron Oxide Colloids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Sanchez</w:t>
+                <w:t xml:space="preserve">Joachim Allouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Chanéac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Boissière</w:t>
+                <w:t xml:space="preserve">Roberta Brayner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Cassaignon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Corinne Chanéac</w:t>
+                <w:t xml:space="preserve">Michel Boissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Durupthy</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thibaud Coradin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 26 (1, SI), pp.221-238. </w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4 (3), pp.612-627. </w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/cm402528b⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/nano4030612⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01289918v1</w:t>
+                <w:t xml:space="preserve">hal-01142634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Morphology and Crystallinity on Surface Reactivity of Nanosized Anatase TiO2 Studied by Adsorption Techniques. 2. Solid-Liquid Interface</w:t>
               </w:r>
@@ -9233,51 +9233,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Prelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Durupthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Razafitianamaharavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9328,51 +9328,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facile synthesis and magnetic characterizations of single-crystalline hexagonal cobalt nanoplates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Vargas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Toro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9380,51 +9380,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. L. Palma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Escrig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Chanéac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 94, pp.121-123. </w:t>
@@ -9647,64 +9647,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Chanéac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Durupthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 117, pp.22656-22666. </w:t>
@@ -9755,90 +9755,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental evidence of luminescence quenching at long coupling distances in europium (III) doped core-shell gold silica nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bertry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Durupthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Aschehoug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Chanéac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gold bulletin : a quarterly review of research on gold and its applications in industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 46 (4), pp.349-355. </w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9866,429 +9866,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01289746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Structure and Organic-Inorganic Phase Interactions on Coating Mechanical Properties in the Ternary Goethite:Poly(HEMA):Silica System</w:t>
+                <w:t xml:space="preserve">Is There a Trojan-Horse Effect during Magnetic Nanoparticles and Metalloid Cocontamination of Human Dermal Fibroblasts?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Chemin</w:t>
+                <w:t xml:space="preserve">Melanie Auffan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Rozes</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S. Cassaignon</w:t>
+                <w:t xml:space="preserve">Olivier Proux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Le Bourhis</w:t>
+                <w:t xml:space="preserve">Armand Masion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 16 (SI), pp.2675-2683. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 46 (19), pp.10789-10796. </w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejic.201290050⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/es302493s⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00743665v1</w:t>
+                <w:t xml:space="preserve">hal-01426196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient photo-thermal activation of gold nanoparticle-doped polymer plasmonic switches</w:t>
+                <w:t xml:space="preserve">Influence of Structure and Organic-Inorganic Phase Interactions on Coating Mechanical Properties in the Ternary Goethite:Poly(HEMA):Silica System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Weeber</w:t>
+                <w:t xml:space="preserve">N. Chemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Hassan</w:t>
+                <w:t xml:space="preserve">L. Rozes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Chanéac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Cassaignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Saviot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C. Boissière</w:t>
+                <w:t xml:space="preserve">Éric Le Bourhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.20.027636⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 16 (SI), pp.2675-2683. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.201290050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01492848v1</w:t>
+                <w:t xml:space="preserve">hal-00743665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is There a Trojan-Horse Effect during Magnetic Nanoparticles and Metalloid Cocontamination of Human Dermal Fibroblasts?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficient photo-thermal activation of gold nanoparticle-doped polymer plasmonic switches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Weeber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melanie Auffan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Rose</w:t>
+                <w:t xml:space="preserve">K. Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Proux</w:t>
+                <w:t xml:space="preserve">L. Saviot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armand Masion</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Wei Liu</w:t>
+                <w:t xml:space="preserve">A. Dereux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Boissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 46 (19), pp.10789-10796. </w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 20 (25), pp.27636-27649. </w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/es302493s⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OE.20.027636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01426196v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01492848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Core-shell nanoparticle erbium-doped fibers for next generation amplifiers</w:t>
               </w:r>
@@ -10421,90 +10421,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do TiO2 Nanoparticles Really Taste Better When Cooked in a Microwave Oven?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cassaignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Durupthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Colbeau-Justin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Chanéac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 2012 (16), pp.2707 - 2715. </w:t>
             </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10697,90 +10697,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basic concepts of the crystallization from aqueous solutions: The example of aluminum oxy(hydroxi)des and aluminosilicates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Chanéac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Chiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cassaignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Durupthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 343 (2-3), pp.113-122. </w:t>
@@ -10844,64 +10844,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamar Saison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Chaneac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Durupthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Ruaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10946,436 +10946,436 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01840373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insight into the structure of nanocrystalline ferrihydrite: EXAFS evidence for tetrahedrally coordinated iron(III)</w:t>
+                <w:t xml:space="preserve">Scattering of ultrasonic shock waves in suspensions of silica nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Maillot</w:t>
+                <w:t xml:space="preserve">Michael Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Morin</w:t>
+                <w:t xml:space="preserve">Jean-Louis Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuheng Wang</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">François Coulouvrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Chanéac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2011.03.011⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 129, pp.1209-1220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.3533723⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01054558v1</w:t>
+                <w:t xml:space="preserve">hal-00591320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manufactured metal and metal-oxide nanoparticles: Properties and perturbing mechanisms of their biological activity in ecosystems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New insight into the structure of nanocrystalline ferrihydrite: EXAFS evidence for tetrahedrally coordinated iron(III)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuheng Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Bottero</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Rose</w:t>
+                <w:t xml:space="preserve">Dominique Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Botta</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Labille</w:t>
+                <w:t xml:space="preserve">Philippe Ildefonse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 75, pp.2708-2720. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2011.03.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crte.2011.01.001⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01426205v1</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01054558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scattering of ultrasonic shock waves in suspensions of silica nanoparticles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Manufactured metal and metal-oxide nanoparticles: Properties and perturbing mechanisms of their biological activity in ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Bottero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Auffan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Baudoin</w:t>
+                <w:t xml:space="preserve">Céline Botta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Thomas</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jérôme Labille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 343 (2-3, SI), pp.168-176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2011.01.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/1.3533723⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00591320v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01426205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supramolecular Soft Adhesive Materials</w:t>
               </w:r>
@@ -11501,570 +11501,570 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01696716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidences on the relationship between structure and surface reactivity of nanoparticles obtained using advanced molecular probes methods</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design of métal oxide nanoparticlues : control of size, shape, srystalline structure and functionalization by aqueous chemistry.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Cassaignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Chanéac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Stevanovic</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Odile Barres</w:t>
+                <w:t xml:space="preserve">D. Chiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Durupthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Adsorption - Journal of the International Adsorption Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10450-010-9221-6⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 13 (12), pp.40-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crci.2009.09.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00541839v1</w:t>
+                <w:t xml:space="preserve">hal-00461982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Degradation at the Surface of a TiO2-Based Nanomaterial Used in Cosmetics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId414" w:history="1">
+                <w:t xml:space="preserve">Inorganic manufactured nanoparticles: how their physicochemical properties influence their biological effects in aqueous environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Auffan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId475" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maxime Pedeutour</w:t>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Bottero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Chanéac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rose</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/es903757q⟩</w:t>
+              <w:t xml:space="preserve">Nanomedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5 (6), pp.999-1007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2217/NNM.10.61⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01426341v1</w:t>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01793996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of métal oxide nanoparticlues : control of size, shape, srystalline structure and functionalization by aqueous chemistry.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">O. Durupthy</w:t>
+                <w:t xml:space="preserve">Evidences on the relationship between structure and surface reactivity of nanoparticles obtained using advanced molecular probes methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Stevanovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamad Ali Ahmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelina Razafitianamaharavo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Villiéras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Barres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crci.2009.09.012⟩</w:t>
+              <w:t xml:space="preserve">Adsorption - Journal of the International Adsorption Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 16, pp.185-195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10450-010-9221-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00461982v1</w:t>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00541839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inorganic manufactured nanoparticles: how their physicochemical properties influence their biological effects in aqueous environments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId414" w:history="1">
+                <w:t xml:space="preserve">Structural Degradation at the Surface of a TiO2-Based Nanomaterial Used in Cosmetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Auffan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Corinne Chanéac</w:t>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Pedeutour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rose</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Masion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Ziarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomedicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 5 (6), pp.999-1007. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 44 (7), pp.2689-2694. </w:t>
             </w:r>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2217/NNM.10.61⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/es903757q⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01793996v1</w:t>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01426341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for photoconductivity anisotropy in aligned TiO2 nanorod films</w:t>
               </w:r>
@@ -12089,51 +12089,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude R. Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Davidson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Chanéac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 114 (46), pp.19799-19802. </w:t>
             </w:r>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12313,51 +12313,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct electrogeneration of FePt nanoparticles into highly ordered Inorganic NanoPattern stabilising membranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lantiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12459,90 +12459,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth of boehmite particles in the presence of xylitol : morphology oriented by the nest effect of hydrogen bonding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chizallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Durupthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Chanéac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Revel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12599,501 +12599,501 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00446784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and mechanical properties of mesostructured functional hybrid coatings based on anisotropic nanoparticles dispersed in poly(hydroxylethyl methacrylate).</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Design of oxide nanoparticles by aqueous chemistry.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P. Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Cassaignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Chanéac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Tronc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 20, pp.4602-4611</w:t>
+              <w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 46, pp.299-305</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00348236v1</w:t>
+                <w:t xml:space="preserve">hal-00348224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced adsorption of arsenic onto maghmemites nanoparticles : As(III) as a probe of the surface structure and heterogeneity.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Armand Masion</w:t>
+                <w:t xml:space="preserve">Structure and mechanical properties of mesostructured functional hybrid coatings based on anisotropic nanoparticles dispersed in poly(hydroxylethyl methacrylate).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Chemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Rozes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Chanéac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Cassaignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Le Bourhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 20, pp.4602-4611</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/la702998x⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00347957v1</w:t>
+                <w:t xml:space="preserve">hal-00348236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of oxide nanoparticles by aqueous chemistry.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Enhanced adsorption of arsenic onto maghmemites nanoparticles : As(III) as a probe of the surface structure and heterogeneity.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Auffan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Proux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Borschneck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Masion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 24 (7), pp.3215-3222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la702998x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00348224v1</w:t>
+                <w:t xml:space="preserve">hal-00347957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relation between the Redox State of Iron-Based Nanoparticles and Their Cytotoxicity toward Escherichia coli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Auffan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafa Achouak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Roncato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Chanéac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 42 (17), pp.6730-6735. </w:t>
@@ -13182,51 +13182,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Digne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Revel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Chanéac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Jolivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13316,51 +13316,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Davidson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Panine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Chanéac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 129, pp.5904-5909</w:t>
@@ -13383,904 +13383,904 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00331443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of Iron Oxide/Silica/Alginate Hybrid Magnetic Carriers ( HYMAC).</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nanoprobes with near-infrared persistent luminescence for in vivo imaging.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Brayner</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Le Masne de Chermont Q.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Chanéac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Livage</w:t>
+                <w:t xml:space="preserve">F. Pellé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Maîtrejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 7 (62), pp.4649-4654</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 104 (22), pp.9266-9271</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00480053v1</w:t>
+                <w:t xml:space="preserve">hal-00345167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesoporous maghemite–organosilica microspheres: a promising route towards multifunctional platforms for smart diagnosis and therapy</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Design of Iron Oxide/Silica/Alginate Hybrid Magnetic Carriers ( HYMAC).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boissière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Allouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Brayner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Chanéac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Vasseur</w:t>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Livage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 7 (62), pp.4649-4654</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00143088v1</w:t>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00480053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potentialities of silica/alginate nanoparticles as Hybrid Magnetic Carriers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mesoporous maghemite–organosilica microspheres: a promising route towards multifunctional platforms for smart diagnosis and therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Julián-López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Boissière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Chanéac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Grosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Boissiere</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Devoisselle</w:t>
+                <w:t xml:space="preserve">Sébastien Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 17 (16), pp.1563-1569. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b615951f⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2007.05.055⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00179986v1</w:t>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00143088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoprobes with near-infrared persistent luminescence for in vivo imaging.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Potentialities of silica/alginate nanoparticles as Hybrid Magnetic Carriers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boissiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Allouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Chanéac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Brayner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Masne de Chermont Q.</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">S. Maîtrejean</w:t>
+                <w:t xml:space="preserve">Jean-Marie Devoisselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 344 (1-2), pp.128-134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2007.05.055⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00345167v1</w:t>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00179986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of liquid-crystalline aqueous suspensions of rutile nanorods: Evidence of anisotropic photocatalytic properties</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Rhombohedral shape of hematite nanocrystals synthesized via thermolysis of an additive-free ferric chloride solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raul D. Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Demaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Lacaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Jupille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Chanéac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ja0684491⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 111 (45), pp.16866-16870. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp075381i⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04944557v1</w:t>
+                <w:t xml:space="preserve">hal-01292978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rhombohedral shape of hematite nanocrystals synthesized via thermolysis of an additive-free ferric chloride solution</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Design of liquid-crystalline aqueous suspensions of rutile nanorods: Evidence of anisotropic photocatalytic properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dessombz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Chiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Davidson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Panine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Chanéac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 111 (45), pp.16866-16870. </w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 129 (18), pp.5904-5909. </w:t>
             </w:r>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp075381i⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ja0684491⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01292978v1</w:t>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04944557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new history in the structural chemistry of cerium(IV) phosphate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Nazarely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Chanéac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ribot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14387,51 +14387,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Quarton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Wallez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Chanéac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ribot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14499,77 +14499,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micaela Nazaraly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Wallez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Chanéac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Tronc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ribot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 67 (5-6), pp.1075-1078. </w:t>
@@ -14619,51 +14619,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Vitro Interactions between DMSA-Coated Maghemite Nanoparticles and Human Fibroblasts: A Physicochemical and Cyto-Genotoxical Study †</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Auffan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Decome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14778,51 +14778,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(Co,Fe)Pt nanoparticles by aqueous route; self-assembling, thermal and magnetic properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gibot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Tronc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chanéac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14950,51 +14950,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Barioz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Chanéac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fompérie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15071,77 +15071,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micaela Nazaraly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Wallez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Chanéac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Tronc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ribot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 44 (35), pp.5691-5694. </w:t>
@@ -15217,51 +15217,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Brice-Profeta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-A. Arrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Tronc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Menguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15350,90 +15350,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wet Chemistry of Spinel Iron oxide Particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Chanéac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Prené</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Vayssières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Tronc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 07 (C1), pp.C1-573-C1-576. </w:t>
             </w:r>
             <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15505,277 +15505,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesoionic carbenes (MIC), a versatile type of N-heterocyclic carbens (NHC) for the stabilization of gold nanoparticles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Ribot</w:t>
+                <w:t xml:space="preserve">N-Heterocyclic Carbene Boranes: Dual Reagents for the Synthesis of Gold Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salem Saleh Salem Ba Sowid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Laura Hippolyte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Sadek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Alexandre Porcheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bridonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13e conférence Or-Nano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GdR Or-Nano, May 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">ACS Spring 2024 – Next-Generation Surface Functionalization Strategies for Noble-Metal Surfaces and Nanoparticles: From Fundamentals to Applications (COLL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Chemical Society, Apr 2024, New Orleans (LA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05468404v1</w:t>
+                <w:t xml:space="preserve">hal-05468419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N-Heterocyclic Carbene Boranes: Dual Reagents for the Synthesis of Gold Nanoparticles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mesoionic carbenes (MIC), a versatile type of N-heterocyclic carbens (NHC) for the stabilization of gold nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ribot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Porcheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Sadek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salem Saleh Salem Ba Sowid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bridonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Spring 2024 – Next-Generation Surface Functionalization Strategies for Noble-Metal Surfaces and Nanoparticles: From Fundamentals to Applications (COLL)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, American Chemical Society, Apr 2024, New Orleans (LA), United States</w:t>
+              <w:t xml:space="preserve">13e conférence Or-Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GdR Or-Nano, May 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05468419v1</w:t>
+                <w:t xml:space="preserve">hal-05468404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why is heat transport modelling required for nanometrology?</w:t>
               </w:r>
@@ -15899,90 +15899,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical filter based on Fabry-Perot structure using a suspension of goethite nanoparticles as electro-optic material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Abbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Dozov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Davidson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Chaneac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE OPTO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, San fransisco, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16029,51 +16029,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Persistent luminescence of transition metal (Co, Ni...)-doped ZnGa2O4 phosphors for applications in the near-infrared range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Chanéac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Castaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16293,90 +16293,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Persistent luminescence in ZnGa 2 O 4 :Cr 3+ transparent glass-ceramics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Castaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sontakke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fernández Carriónc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Chanéac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE OPTO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, San Francisco, United States. pp.101050R, </w:t>
@@ -16414,64 +16414,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study on the persistent luminescence of diopside nanotracers CaMgSi&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;6&amp;lt;/sub&amp;gt;: Eu&amp;lt;sup&amp;gt;2+ &amp;lt;/sup&amp;gt; , Mn&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt;, Pr&amp;lt;sup&amp;gt;3+&amp;lt;/sup&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Rosticher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Chaneac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrie Bos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16544,64 +16544,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature sensing using a Cr:ZnGa&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; new phosphor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. K. Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Glais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chaneac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16661,103 +16661,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benefit of rare-earth-doped optical fibers nanostructuring for next amplifiers and laser generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inna Savelii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bouazaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham El Hamzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Capoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMN Meeting on Optoelectronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Beijing, China</w:t>
@@ -16786,103 +16786,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and optical properties of AlPO4 :Yb3+/Er3+ nanoparticles doped optical fiber preforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inna Savelii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham El Hamzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Plus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Capoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMRS Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EMRS, May 2015, Lille, France</w:t>
@@ -16924,90 +16924,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filtre optique Fabry-Perot avec pour matériau électooptique une suspension de nanoparticules de Goethite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Abbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Davidson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Dozov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Chanéac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CMOI 2015 : 14ème colloque international francophone sur les Méthodes et Techniques Optiques pour l’Industrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Plomeur Bodou, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17045,64 +17045,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration, Characterization and Photocatalytic properties of anatase, rutile and brookite catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Chanéac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cassaignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Colbeau-Justin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17157,90 +17157,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electric Birefringence and Electric Dichroism of Goethite Colloidal Suspensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Coursault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Nobili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Davidson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17295,77 +17295,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silicates doped with luminescent ions: useful tools for optical imaging applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Le Masne de Chermont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Chanéac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bessodes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17429,77 +17429,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silicates doped with luminescent ions: useful tools for optical imaging applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Le Masne de Chermont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Chanéac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bessodes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17595,90 +17595,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filtre optique Fabry-Perot accordable utilisant une suspension de nanoparticules de Goethite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Abbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Davidson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Dozov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Chanéac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFCL 2015 : 17e Colloque sur les systèmes anisotropes auto-organisés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Autrans, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17729,51 +17729,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Garaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amar Bennasroune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Chanéac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cossu-Leguille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17873,77 +17873,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NIR-persistent luminescent nanoparticles for bioimaging, principle and perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Castaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Glais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17994,51 +17994,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partie 5. Incidences des activités humaines sur les milieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Chanéac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18108,77 +18108,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">METHOD FOR PRODUCING A GRAPHENE OXIDE-BASED COMPOUND FOR AN AIR ELECTRODE OF A METAL-AIR BATTERY AND ASSOCIATED COMPOUND</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Chanéac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Durupthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Portehault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Habrioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18395,51 +18395,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467904v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amazigh Ouaksel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Slomberg" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Cotena" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Brousset" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Angeletti" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5EN00871A" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05533481v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d6en90006b" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05352926v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celina Matuszewska" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Touati" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Binet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdaous Ben Romdhane" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Viana" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2025.121521" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05329119v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Ferjaoui" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianhua Liu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Corvis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chan&#233;ac" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202402373" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368740v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Zimmer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nxnano.2025.100199" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329038v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Berger" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Boland" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Flahaut" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bencsik" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S11051-025-06473-1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05329093v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahshid Hashemkhani" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Naillon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Abiven" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202501425" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05329110v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smsc.202500177" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05329141v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanyu Cai" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Seguin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Scherman" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mignet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202406507" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392740v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746208v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2024.151643" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05329124v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goldner" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Serrano" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Corinne Chan&#233;ac" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gacoin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Suta" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2024.120773" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04589406v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185135v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Porcheron" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Sadek" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Ba Sowid" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bridonneau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Hippolyte" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.3c01162" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04274299v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Igor Dassie" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryma Haddad" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Lenez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Chaumonnot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Boualleg" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2gc04714d" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116921v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202301610" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04257377v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingrui Zhao" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Miche" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nivedita Sudheer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.3c01746" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186449v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;otim Lucas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Linger" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3NR03727D" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03805064v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Pa&#347;ciak" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Marin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Pilch-Wr&#243;bel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Misiak" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.2c08013" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03547230v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Minh Nguyen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Elena Pradas del Real" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durupthy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lanone" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12030422" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03805075v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Mu&#241;oz-Ortiz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Hu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Ortgies" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppsc.20220010" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561032v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Valette" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Corral Valero" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Lef&#232;vre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vall&#233;e" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Digne" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c08629" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03222535v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Glais" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ma&#238;tre" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1na00010a" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989392v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Levard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Hamdi-Alaoui" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baudin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Guillon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Borschneck" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-11076-5" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03002205v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Bindini" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Chehadi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Faustini" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Albouy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grosso" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b19956" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02617413v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boissi&#232;re" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0nr01678k" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997800v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zimin Li" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Berger" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Tireau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Graff" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2020.152132" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02342898v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Abidat" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cazayus" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Loupias" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morais" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Comminges" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0031904jes" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02167204v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Frogneux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Mercier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Portehault" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201901534" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997830v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Delaunay" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9RA03234G" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02167240v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Larquet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Paulatto" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Sassoye" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.9b00450" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01922548v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pellerin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Glais" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lecuyer" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Xu" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Seguin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2018.05.024" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01883827v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Grosjean" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Godec" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Delacroix" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gouget" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Beaunier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8DT00932E" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01983236v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Castaing" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alloyeau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Touati" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8ra08182d" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867971v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bridonneau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hippolyte" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mercier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Portehault" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Desage-El Murr" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8DT00416A" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02127230v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivica Vuj&#269;i&#263;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Vukovi&#263;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milica Sekuli&#263;" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slobodan Ma&#353;i&#263;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2018.10.049" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01540333v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douga Nassoko" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadou Seydou" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Goldmann" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Sanchez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtchem.2017.05.002" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493855v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inna Savelii" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bigot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Capoen" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gonnet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s11671-017-1947-6" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02127279v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Esteve" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Reguer" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chaneac" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Lugo" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577517009572" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966733v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bourgeault" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Legros" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gonnet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Daniel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Paquirissamy" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-8801-3" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01543644v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santosh Kumar Meena" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Marchandier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.7b03616" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01517528v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ribot" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo F. Peiretti" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Quaino" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Tielens" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201604028" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632337v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Coursault" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Dozov" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blanc" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Nobili" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dupont" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma10101191" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01492705v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Profili" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Levasseur" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Naud&#233;" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chaneac" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Stafford" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4959994" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427499v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hamidat" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#8203;mohamed Barakat" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ortet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rose" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.6b01056" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01430836v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Avellan" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Levard" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Borschneck" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis R.A. Onofri" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6RA19275K" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758947v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Liu" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bertrand-Huleux" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Achouak" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6en00316h" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291225v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Lavergne" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cassaignon" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201501208" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MZTBNVQ2-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01492707v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rosticher" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maldiney" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Richard" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2015.07.024" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JT62N5DN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01405729v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pigeot-R&#233;my" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dufour" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Herissan" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ruaux" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maug&#233;" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2016.10.031" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01492699v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fontecave" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bourbousson" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Wilhelm" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Espinosa" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6NJ00446F" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01346010v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rosticher" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Fortin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lagueux" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Faucher" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6RA05030A" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01289085v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul D. Rodriguez" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeniya Sheremet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Deckert-Gaudig" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hietschold" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5nr01277e" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01281472v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laurent" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Griel" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201500257" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291229v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tella" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Auffan" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Morel" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Proux" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5en00092k" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01241173v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Schaack" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Wei" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thi&#233;ry" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Auger" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hochepied" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5RA16960G" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291241v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lazzari" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Paquez" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.5b02864" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01280924v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paquirissamy" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. Ruyack" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mondal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Li" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lescou&#235;zec" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5tc00021a" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157188v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cousin" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Geertsen" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cassier-Chauvat" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chauvat" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es504638f" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01137474v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dufour" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pigeot-Remy" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ruaux" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2015.03.013" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291233v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamar Saison" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chemin" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mariey" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b01468" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289926v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Fresch" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Remacle" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp409019z" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00971511v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Brun" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Barreau" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Veronesi" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Fayard" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Sorieul" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1743-8977-11-13" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01139029v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vargas" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Denardin" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lav&#237;n" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mascar&#243;" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4867345" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136749v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Perineau" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rozes" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am404313s" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01142634v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Allouche" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Brayner" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boissi&#232;re" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Coradin" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano4030612" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057470v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Santaella" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Allainmat" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Simonet" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Labille" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es500216t" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289918v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sanchez" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boissi&#232;re" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cassaignon" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Durupthy" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm402528b" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802016v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamad Ali Ahmad" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Prelot" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Razafitianamaharavo" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp3077084" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289747v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Toro" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Palma" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Escrig" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2012.12.044" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021455v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Planchon" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Ferrari" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Guyot" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre G&#233;labert" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Menguy" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2012.08.034" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LKBKJHST-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00917872v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gras" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp4048192" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289746v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bertry" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Aschehoug" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13404-013-0112-y" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743665v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chemin" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rozes" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Le Bourhis" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201290050" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01492848v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Weeber" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hassan" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Saviot" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dereux" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.20.027636" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426196v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Auffan" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Proux" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Masion" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es302493s" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01492797v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David E. Boivin" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pastouret" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Burov" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gonnet" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cavani" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.907909" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468420v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Colbeau-Justin" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201101269" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LNG0BF60-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01468549v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Razafitianamaharavo" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Douillard" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerzy Zajac" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp307707h" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02354000v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jolivet" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chiche" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2010.12.006" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840373v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Ruaux" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp109134z" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054558v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Maillot" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morin" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuheng Wang" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bonnin" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ildefonse" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2011.03.011" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-26QGQDMV-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426205v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bottero" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Botta" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Labille" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2011.01.001" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5185V7BH-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591320v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Baudoin" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Thomas" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Coulouvrat" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3533723" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696716v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Courtois" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Baroudi" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nouvel" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Degrandi" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pensec" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.200901903" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GBD5VWMV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541839v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Stevanovic" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Villi&#233;ras" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Barres" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10450-010-9221-6" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MCX999V8-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426341v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pedeutour" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Ziarelli" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es903757q" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461982v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chiche" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2009.09.012" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0P0LD4QL-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793996v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/NNM.10.61" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944532v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dessombz" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude R. Pasquier" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Davidson" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp1063275" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423238v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lecointre" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Viana" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Lemasne" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bessi&#232;re" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2009.04.067" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0SH9LR9D-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477848v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lantiat" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kuemmel" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laberty" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-009-2130-z" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0CF2HV8B-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446784v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chizallet" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Revel" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b914062j" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-17VNPCHG-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348236v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Bourhis" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347957v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la702998x" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-W628MG1V-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348224v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Jolivet" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tronc" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793973v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Auffan" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Roncato" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es800086f" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-RLP10STP-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347945v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Revel" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331443v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Panine" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480053v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brayner" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Livage" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143088v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Juli&#225;n-L&#243;pez" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vasseur" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b615951f" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-N7WFRQ12-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179986v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boissiere" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Devoisselle" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2007.05.055" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H3T2ZL2M-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345167v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Masne de Chermont Q." TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pell&#233;" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ma&#238;trejean" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944557v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja0684491" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-58Z18JM8-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292978v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Demaille" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lacaze" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jupille" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp075381i" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-NC1MGNTN-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327480v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nazarely" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ribot" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wallez" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Quarton" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327475v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02435828v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micaela Nazaraly" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Wallez" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Tronc" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2006.01.028" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V3QWHCJG-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794935v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Decome" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Orsi&#232;re" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de M&#233;o" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es060691k" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-23JSQW3V-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348636v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gibot" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chan&#233;ac" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Jolivet" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fiorani" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2004.11.526" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5DXP9J6L-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696738v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Colombani" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Barioz" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouteiller" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fomp&#233;rie" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma048006m" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02435833v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200501871" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8D169274930A983A968657219B5BB4873BB25FBF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112611v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brice-Profeta" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Arrio" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Letard" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2004.09.120" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TF4H4GSB-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00254920v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jolivet" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pren&#233;" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vayssi&#232;res" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19971236" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/79001A65E82FE35A36337AA9D712CD004FFBC358/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468404v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Saleh Salem Ba Sowid" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468419v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863674v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gom&#233;s" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fan Dilhaire" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Fleurence" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Horny" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Chapuis" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759080v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Abbas" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2301290" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159541v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Pellerin" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Castaing" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gourier" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2294986" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02175634v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Coelho-Diogo" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bonhomme" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Touatib" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2253852" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03159622v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sontakke" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fern&#225;ndez Carri&#243;nc" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2253854" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01492711v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrie Bos" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2219992" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01492714v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. K. Sharma" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2219990" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157987v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouazaoui" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham El Hamzaoui" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157964v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Plus" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224522v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057995v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guillard" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferronato" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206594v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827715v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Le Masne de Chermont" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bessodes" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.819316" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828407v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224851v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03174706v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Garaud" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Bennasroune" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cossu-Leguille" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Couleau" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023691v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Castaing" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32036-2_8" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01469100v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04024932v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Habrioux" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Stevens" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467904v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amazigh Ouaksel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Slomberg" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Cotena" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Brousset" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Angeletti" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5EN00871A" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05533481v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d6en90006b" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05352926v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celina Matuszewska" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Touati" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Binet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdaous Ben Romdhane" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Viana" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2025.121521" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368740v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Ferjaoui" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Zimmer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chan&#233;ac" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nxnano.2025.100199" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05329119v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianhua Liu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Corvis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202402373" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329038v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Berger" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Boland" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Flahaut" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bencsik" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S11051-025-06473-1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05329093v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahshid Hashemkhani" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Naillon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Abiven" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202501425" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05329110v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smsc.202500177" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05329141v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanyu Cai" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Seguin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Scherman" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mignet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202406507" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392740v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746208v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2024.151643" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04589406v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05329124v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goldner" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Serrano" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Corinne Chan&#233;ac" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gacoin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Suta" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2024.120773" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116921v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Hippolyte" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Sadek" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Ba Sowid" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Porcheron" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bridonneau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202301610" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04257377v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryma Haddad" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingrui Zhao" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Miche" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nivedita Sudheer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.3c01746" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185135v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.3c01162" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04274299v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Igor Dassie" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Lenez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Chaumonnot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Boualleg" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2gc04714d" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186449v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;otim Lucas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Linger" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3NR03727D" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03805075v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Mu&#241;oz-Ortiz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Marin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Hu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Ortgies" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppsc.20220010" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03805064v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Pa&#347;ciak" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Pilch-Wr&#243;bel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Misiak" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.2c08013" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03547230v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Minh Nguyen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Elena Pradas del Real" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durupthy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lanone" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12030422" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561032v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Valette" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Corral Valero" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Lef&#232;vre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vall&#233;e" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Digne" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c08629" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989392v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Levard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Hamdi-Alaoui" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baudin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Guillon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Borschneck" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-11076-5" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03222535v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Glais" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ma&#238;tre" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1na00010a" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03002205v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Bindini" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Chehadi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Faustini" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Albouy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grosso" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b19956" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02617413v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boissi&#232;re" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0nr01678k" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997800v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zimin Li" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Berger" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Tireau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Graff" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2020.152132" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997830v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Delaunay" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9RA03234G" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02342898v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Abidat" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cazayus" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Loupias" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morais" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Comminges" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0031904jes" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02167204v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Frogneux" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Mercier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Portehault" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201901534" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02167240v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Larquet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Paulatto" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Sassoye" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.9b00450" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01883827v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Grosjean" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Godec" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Delacroix" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gouget" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Beaunier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8DT00932E" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01922548v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pellerin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Glais" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lecuyer" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Xu" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Seguin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2018.05.024" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01983236v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Castaing" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alloyeau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Touati" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8ra08182d" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867971v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bridonneau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hippolyte" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mercier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Portehault" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Desage-El Murr" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8DT00416A" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02127230v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivica Vuj&#269;i&#263;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Vukovi&#263;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milica Sekuli&#263;" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slobodan Ma&#353;i&#263;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2018.10.049" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01540333v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douga Nassoko" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadou Seydou" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Goldmann" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Sanchez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtchem.2017.05.002" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632337v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Coursault" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Dozov" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blanc" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Nobili" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dupont" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma10101191" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01543644v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santosh Kumar Meena" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Marchandier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.7b03616" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493855v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inna Savelii" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bigot" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Capoen" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gonnet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s11671-017-1947-6" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02127279v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Esteve" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Reguer" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chaneac" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Lugo" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577517009572" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966733v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bourgeault" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Legros" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gonnet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Daniel" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Paquirissamy" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-8801-3" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01517528v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ribot" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo F. Peiretti" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Quaino" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Tielens" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201604028" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01492705v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Profili" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Levasseur" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Naud&#233;" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chaneac" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Stafford" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4959994" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427499v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hamidat" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#8203;mohamed Barakat" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ortet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rose" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.6b01056" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01492707v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rosticher" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maldiney" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Richard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2015.07.024" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JT62N5DN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01405729v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pigeot-R&#233;my" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dufour" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Herissan" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ruaux" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maug&#233;" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2016.10.031" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758947v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Liu" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bertrand-Huleux" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Achouak" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6en00316h" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01430836v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Avellan" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Levard" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Borschneck" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis R.A. Onofri" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6RA19275K" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291225v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Lavergne" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cassaignon" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201501208" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MZTBNVQ2-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01492699v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fontecave" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bourbousson" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Wilhelm" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Espinosa" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6NJ00446F" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01346010v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rosticher" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Fortin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lagueux" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Faucher" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6RA05030A" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291229v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tella" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Auffan" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Morel" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Proux" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5en00092k" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01241173v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Schaack" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Wei" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thi&#233;ry" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Auger" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hochepied" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5RA16960G" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01289085v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul D. Rodriguez" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeniya Sheremet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Deckert-Gaudig" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hietschold" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5nr01277e" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01281472v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laurent" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Griel" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201500257" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01280924v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paquirissamy" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. Ruyack" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mondal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Li" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lescou&#235;zec" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5tc00021a" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291241v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lazzari" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Paquez" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.5b02864" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157188v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cousin" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Geertsen" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cassier-Chauvat" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chauvat" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es504638f" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01137474v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dufour" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pigeot-Remy" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ruaux" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2015.03.013" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291233v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamar Saison" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chemin" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mariey" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b01468" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289926v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Fresch" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Remacle" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp409019z" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01139029v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vargas" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Denardin" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lav&#237;n" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mascar&#243;" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4867345" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136749v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Perineau" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rozes" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am404313s" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00971511v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Brun" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Barreau" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Veronesi" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Fayard" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Sorieul" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1743-8977-11-13" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289918v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sanchez" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boissi&#232;re" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cassaignon" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Durupthy" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm402528b" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057470v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Santaella" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Allainmat" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Simonet" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Labille" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es500216t" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01142634v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Allouche" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Brayner" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boissi&#232;re" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Coradin" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano4030612" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802016v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamad Ali Ahmad" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Prelot" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Razafitianamaharavo" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp3077084" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289747v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Toro" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Palma" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Escrig" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2012.12.044" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021455v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Planchon" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Ferrari" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Guyot" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre G&#233;labert" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Menguy" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2012.08.034" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LKBKJHST-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00917872v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gras" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp4048192" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289746v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bertry" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Aschehoug" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13404-013-0112-y" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426196v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Auffan" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Proux" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Masion" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es302493s" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743665v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chemin" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rozes" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Le Bourhis" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201290050" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01492848v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Weeber" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hassan" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Saviot" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dereux" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.20.027636" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01492797v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David E. Boivin" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pastouret" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Burov" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gonnet" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cavani" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.907909" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468420v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Colbeau-Justin" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201101269" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LNG0BF60-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01468549v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Razafitianamaharavo" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Douillard" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerzy Zajac" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp307707h" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02354000v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jolivet" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chiche" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2010.12.006" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840373v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Ruaux" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp109134z" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591320v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Baudoin" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Thomas" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Coulouvrat" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3533723" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054558v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Maillot" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morin" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuheng Wang" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bonnin" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ildefonse" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2011.03.011" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-26QGQDMV-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426205v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bottero" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Botta" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Labille" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2011.01.001" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5185V7BH-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696716v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Courtois" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Baroudi" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nouvel" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Degrandi" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pensec" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.200901903" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GBD5VWMV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461982v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chiche" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2009.09.012" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0P0LD4QL-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793996v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/NNM.10.61" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541839v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Stevanovic" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Villi&#233;ras" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Barres" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10450-010-9221-6" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MCX999V8-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426341v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pedeutour" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Ziarelli" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es903757q" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944532v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dessombz" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude R. Pasquier" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Davidson" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp1063275" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423238v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lecointre" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Viana" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Lemasne" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bessi&#232;re" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2009.04.067" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0SH9LR9D-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477848v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lantiat" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kuemmel" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laberty" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-009-2130-z" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0CF2HV8B-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446784v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chizallet" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Revel" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b914062j" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-17VNPCHG-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348224v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Jolivet" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tronc" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348236v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Bourhis" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347957v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la702998x" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-W628MG1V-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793973v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Auffan" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Roncato" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es800086f" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-RLP10STP-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347945v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Revel" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331443v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Panine" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345167v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Masne de Chermont Q." TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pell&#233;" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ma&#238;trejean" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480053v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brayner" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Livage" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143088v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Juli&#225;n-L&#243;pez" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vasseur" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b615951f" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-N7WFRQ12-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179986v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boissiere" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Devoisselle" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2007.05.055" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H3T2ZL2M-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292978v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Demaille" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lacaze" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jupille" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp075381i" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-NC1MGNTN-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944557v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja0684491" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-58Z18JM8-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327480v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nazarely" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ribot" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wallez" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Quarton" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327475v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02435828v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micaela Nazaraly" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Wallez" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Tronc" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2006.01.028" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V3QWHCJG-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794935v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Decome" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Orsi&#232;re" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de M&#233;o" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es060691k" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-23JSQW3V-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348636v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gibot" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chan&#233;ac" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Jolivet" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fiorani" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2004.11.526" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5DXP9J6L-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696738v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Colombani" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Barioz" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouteiller" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fomp&#233;rie" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma048006m" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02435833v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200501871" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8D169274930A983A968657219B5BB4873BB25FBF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112611v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brice-Profeta" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Arrio" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Letard" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2004.09.120" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TF4H4GSB-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00254920v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jolivet" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pren&#233;" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vayssi&#232;res" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19971236" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/79001A65E82FE35A36337AA9D712CD004FFBC358/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468419v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Saleh Salem Ba Sowid" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468404v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863674v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gom&#233;s" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fan Dilhaire" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Fleurence" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Horny" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Chapuis" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759080v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Abbas" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2301290" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159541v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Pellerin" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Castaing" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gourier" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2294986" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02175634v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Coelho-Diogo" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bonhomme" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Touatib" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2253852" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03159622v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sontakke" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fern&#225;ndez Carri&#243;nc" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2253854" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01492711v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrie Bos" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2219992" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01492714v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. K. Sharma" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2219990" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157987v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouazaoui" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham El Hamzaoui" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157964v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Plus" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224522v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057995v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guillard" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferronato" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206594v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827715v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Le Masne de Chermont" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bessodes" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.819316" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828407v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224851v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03174706v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Garaud" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Bennasroune" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cossu-Leguille" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Couleau" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023691v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Castaing" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32036-2_8" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01469100v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04024932v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Habrioux" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Stevens" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>