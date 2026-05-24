--- v1 (2026-05-02)
+++ v2 (2026-05-24)
@@ -93,51 +93,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (114)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (113)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -529,295 +529,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05352926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IgG detection in human serum employing non-functionalized chromium doped zinc gallate nanoparticles</w:t>
+                <w:t xml:space="preserve">Highly Sensitive Detection of Glucose in the Presence of Serum Based on Signal Amplification of Persistent Luminescence Nanoparticles Functionalized by Glucose Oxidase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Ferjaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celina Matuszewska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capucine Zimmer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Celina Matuszewska</w:t>
+                <w:t xml:space="preserve">Jianhua Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Yohann Corvis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Corinne Chanéac</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Next Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nxnano.2025.100199⟩</w:t>
+              <w:t xml:space="preserve">Advanced Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adom.202402373⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05368740v1</w:t>
+                <w:t xml:space="preserve">hal-05329119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly Sensitive Detection of Glucose in the Presence of Serum Based on Signal Amplification of Persistent Luminescence Nanoparticles Functionalized by Glucose Oxidase</w:t>
+                <w:t xml:space="preserve">IgG detection in human serum employing non-functionalized chromium doped zinc gallate nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Ferjaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capucine Zimmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celina Matuszewska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Chanéac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Optical Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 13 (4), </w:t>
+              <w:t xml:space="preserve">Next Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 8, pp.100199. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adom.202402373⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nxnano.2025.100199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05329119v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05368740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a nuanced application of the established hierarchy integrating specific adaptations to nanomaterial risk management: comment on the article by Omari Shekaftik et al. (J Nanopart Res (2023) 25, 245) regarding an analysis of “hierarchy of controls” in workplaces and laboratories involving nanomaterials</w:t>
               </w:r>
@@ -842,51 +842,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonja Boland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Chanéac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Bencsik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1080,77 +1080,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chromium‐Doped Zinc Gallate Nanoparticles for Enhanced Enzyme‐Linked Immunosorbent Assay Sensitivity: Optimization of Synthesis and Functionalization Strategies for Ultra‐Low IgG Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Ferjaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianhua Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celina Matuszewska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Chanéac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1278,228 +1278,228 @@
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Small</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 20 (51), </w:t>
+              <w:t xml:space="preserve">, 2024, 20 (51), pp.2406507. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/smll.202406507⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05329141v1</w:t>
+                <w:t xml:space="preserve">hal-05392740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ZGSO:Cr 3+ ,Ni 2+ Persistent Phosphors with Dual Emission in NIR‐I and SWIR Ranges for Bio‐Imaging Applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Mignet</w:t>
+                <w:t xml:space="preserve">Preface to the ICL 2023 special issue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Goldner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Corinne Chanéac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gacoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Suta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/smll.202406507⟩</w:t>
+              <w:t xml:space="preserve">Journal of Luminescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 278, pp.120773. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jlumin.2024.120773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05392740v1</w:t>
+                <w:t xml:space="preserve">hal-05329124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chromium-doped zinc gallate: Impact of Sn4+ co-doping on the persistent luminescence properties at the nanoscale applied to bio-imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guanyu Cai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1508,13986 +1508,13852 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Naillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Chanéac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Corvis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 490, pp.151643. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cej.2024.151643⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04746208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chromium-doped zinc gallate: Impact of Sn4+ co-doping on the persistent luminescence properties at the nanoscale applied to bio-imaging</w:t>
+                <w:t xml:space="preserve">ZGSO:Cr 3+ ,Ni 2+ Persistent Phosphors with Dual Emission in NIR‐I and SWIR Ranges for Bio‐Imaging Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guanyu Cai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Naillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yohann Corvis</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Scherman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2024.151643⟩</w:t>
+              <w:t xml:space="preserve">Small</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (51), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/smll.202406507⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04589406v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05329141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preface to the ICL 2023 special issue</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Markus Suta</w:t>
+                <w:t xml:space="preserve">Solvent-free Preparation of Ru/Al 2 O 3 Catalysts for CO 2 Methanation: An Example of Frugal Innovation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryma Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yingrui Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Miche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferdaous Ben Romdhane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nivedita Sudheer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Luminescence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 35 (19), pp.8248-8260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.3c01746⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jlumin.2024.120773⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05329124v1</w:t>
+                <w:t xml:space="preserve">hal-04257377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N-Heterocyclic Carbene Boranes: Dual Reagents for the Synthesis of Gold Nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Hippolyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Sadek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salem Ba Sowid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Porcheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bridonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 29, pp.e202301610. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/chem.202301610⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04116921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solvent-free Preparation of Ru/Al 2 O 3 Catalysts for CO 2 Methanation: An Example of Frugal Innovation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Coupling of solvent-free synthesis and reactive extrusion of alumina: an ecologically efficient integration for heterogenous catalyst synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Igor Dassie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryma Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nivedita Sudheer</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Lenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Chaumonnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Boualleg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Green Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 25 (7), pp.2800-2814. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d2gc04714d⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.3c01746⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04257377v1</w:t>
+                <w:t xml:space="preserve">hal-04274299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct Synthesis of Mesoionic Carbene (MIC)-Stabilized Gold Nanoparticles from 1,2,3-Triazolium Salts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Porcheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Sadek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salem Ba Sowid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bridonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Hippolyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 35 (17), pp.6865-6876. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.chemmater.3c01162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04185135v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling of solvent-free synthesis and reactive extrusion of alumina: an ecologically efficient integration for heterogenous catalyst synthesis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Malika Boualleg</w:t>
+                <w:t xml:space="preserve">Quantitative, precise and multi-wavelength evaluation of the light-to-heat conversion efficiency for nanoparticular photothermal agents with calibrated photoacoustic spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théotim Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Linger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Naillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahshid Hashemkhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Abiven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Green Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (42), pp.16805-17218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D3NR03727D⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d2gc04714d⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04274299v1</w:t>
+                <w:t xml:space="preserve">hal-05186449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative, precise and multi-wavelength evaluation of the light-to-heat conversion efficiency for nanoparticular photothermal agents with calibrated photoacoustic spectroscopy</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mahshid Hashemkhani</w:t>
+                <w:t xml:space="preserve">Temperature Dependence of Water Absorption in the Biological Windows and Its Impact on the Performance of Ag2S Luminescent Nanothermometers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamara Muñoz-Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Abiven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jie Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Ortgies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Particle &amp; Particle Systems Characterization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.2200100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ppsc.20220010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D3NR03727D⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05186449v1</w:t>
+                <w:t xml:space="preserve">hal-03805075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature Dependence of Water Absorption in the Biological Windows and Its Impact on the Performance of Ag2S Luminescent Nanothermometers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantitative Comparison of the Light-to-Heat Conversion Efficiency in Nanomaterials Suitable for Photothermal Therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Paściak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tamara Muñoz-Ortiz</w:t>
+                <w:t xml:space="preserve">Riccardo Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Abiven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Dirk Ortgies</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandra Pilch-Wróbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Małgorzata Misiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Particle &amp; Particle Systems Characterization</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (29), pp.33555-33566. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.2c08013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ppsc.20220010⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03805075v1</w:t>
+                <w:t xml:space="preserve">hal-03805064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative Comparison of the Light-to-Heat Conversion Efficiency in Nanomaterials Suitable for Photothermal Therapy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Małgorzata Misiak</w:t>
+                <w:t xml:space="preserve">Risk Analysis and Technology Assessment of Emerging (Gd,Ce)2O2S Multifunctional Nanoparticles: An Attempt for Early Safer-by-Design Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh-Minh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Elena Pradas del Real</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Durupthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lanone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Chanéac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (3), pp.422. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano12030422⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsami.2c08013⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03805064v1</w:t>
+                <w:t xml:space="preserve">hal-03547230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk Analysis and Technology Assessment of Emerging (Gd,Ce)2O2S Multifunctional Nanoparticles: An Attempt for Early Safer-by-Design Approach</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Corinne Chanéac</w:t>
+                <w:t xml:space="preserve">Interplay of Solid–Liquid Interactions and Anisotropic Aggregation in Solution: The Case Study of γ-AlOOH Crystallites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Corral Valero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Digne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 125 (47), pp.26049-26060. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.1c08629⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nano12030422⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03547230v1</w:t>
+                <w:t xml:space="preserve">hal-03561032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interplay of Solid–Liquid Interactions and Anisotropic Aggregation in Solution: The Case Study of γ-AlOOH Crystallites</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Digne</w:t>
+                <w:t xml:space="preserve">Silica-clay nanocomposites for the removal of antibiotics in the water usage cycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Levard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Hamdi-Alaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Baudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Borschneck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 28 (6), pp.7564-757. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-020-11076-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.1c08629⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03561032v1</w:t>
+                <w:t xml:space="preserve">hal-02989392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silica-clay nanocomposites for the removal of antibiotics in the water usage cycle</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental measurement of local high temperature at the surface of gold nanorods using doped ZnGa2O4 as a nanothermometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Glais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Maître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Viana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Chanéac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nanoscale Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d1na00010a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-020-11076-5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02989392v1</w:t>
+                <w:t xml:space="preserve">hal-03222535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental measurement of local high temperature at the surface of gold nanorods using doped ZnGa2O4 as a nanothermometer</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Nanoconfined water vapour as a probe to evaluate plasmonic heating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeinab Chehadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Boissière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Chanéac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Faustini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale Advances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d0nr01678k⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d1na00010a⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03222535v1</w:t>
+                <w:t xml:space="preserve">hal-02617413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Following In Situ the Degradation of Mesoporous Silica in Bio-relevant Conditions: at Last, a Good Comprehension of the Structure Influence</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mechanism and kinetics of hematite reduction under typical PWR secondary circuit condition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Grosso</w:t>
+                <w:t xml:space="preserve">Zimin Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Chanéac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Tireau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Graff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.9b19956⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 533, pp.152132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2020.152132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03002205v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02997800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoconfined water vapour as a probe to evaluate plasmonic heating</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Following In Situ the Degradation of Mesoporous Silica in Bio-relevant Conditions: at Last, a Good Comprehension of the Structure Influence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Bindini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeinab Chehadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zeinab Chehadi</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marco Faustini</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Albouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Grosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d0nr01678k⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (12), pp.13598-13612. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.9b19956⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02617413v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03002205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanism and kinetics of hematite reduction under typical PWR secondary circuit condition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+                <w:t xml:space="preserve">Mechanism and kinetics of magnetite oxidation under hydrothermal conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zimin Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Chanéac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Graff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (58), pp.33633-33642. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9RA03234G⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2020.152132⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02997800v1</w:t>
+                <w:t xml:space="preserve">hal-02997830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanism and kinetics of magnetite oxidation under hydrothermal conditions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Graff</w:t>
+                <w:t xml:space="preserve">Co3O4/rGO Catalysts for Oxygen Electrocatalysis: On the Role of the Oxide/Carbon Interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Abidat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Cazayus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Loupias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Morais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Comminges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 166 (4), pp.H94-H102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/2.0031904jes⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C9RA03234G⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02997830v1</w:t>
+                <w:t xml:space="preserve">hal-02342898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co3O4/rGO Catalysts for Oxygen Electrocatalysis: On the Role of the Oxide/Carbon Interaction</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Comminges</w:t>
+                <w:t xml:space="preserve">Direct Synthesis of N-Heterocyclic Carbene-Stabilized Copper Nanoparticles from a N-Heterocyclic Carbene-Borane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Frogneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Hippolyte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Portehault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Chanéac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25 (49), pp.11481-11485. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201901534⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1149/2.0031904jes⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02342898v1</w:t>
+                <w:t xml:space="preserve">hal-02167204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Synthesis of N-Heterocyclic Carbene-Stabilized Copper Nanoparticles from a N-Heterocyclic Carbene-Borane</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Corinne Chanéac</w:t>
+                <w:t xml:space="preserve">Bandgap Engineering from Cation Balance: the Case of Lanthanide Oxysulfide Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Larquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh-Minh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Glais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Paulatto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capucine Sassoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.9b00450⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201901534⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02167204v1</w:t>
+                <w:t xml:space="preserve">hal-02167240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bandgap Engineering from Cation Balance: the Case of Lanthanide Oxysulfide Nanoparticles</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Capucine Sassoye</w:t>
+                <w:t xml:space="preserve">Luminescence properties of ZnGa 2 O 4 :Cr 3+ ,Bi 3+ nanophosphors for thermometry applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Glais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Castaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Alloyeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Touati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (73), pp.41767-41774. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c8ra08182d⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.9b00450⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02167240v1</w:t>
+                <w:t xml:space="preserve">hal-01983236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High pressures pathway toward boron-based nanostructured solids</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patricia Beaunier</w:t>
+                <w:t xml:space="preserve">N-Heterocyclic carbene-stabilized gold nanoparticles with tunable sizes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bridonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Hippolyte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Portehault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Desage-El Murr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalton Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 47 (23), pp.7634-7639. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 47 (19), pp.6850 - 6859. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8DT00416A⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C8DT00932E⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01883827v1</w:t>
+                <w:t xml:space="preserve">hal-01867971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LaAlO 3 :Cr 3+ , Sm 3+ : Nano-perovskite with persistent luminescence for in vivo optical imaging</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Seguin</w:t>
+                <w:t xml:space="preserve">Radiation effects, photoluminescence and radioluminescence of Eu-doped (Y0.7Gd0.3)2O3 nanoparticles with various sizes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivica Vujčić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Glais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarina Vuković</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milica Sekulić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slobodan Mašić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Luminescence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 86, pp.582-589. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optmat.2018.10.049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jlumin.2018.05.024⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01922548v1</w:t>
+                <w:t xml:space="preserve">hal-02127230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luminescence properties of ZnGa 2 O 4 :Cr 3+ ,Bi 3+ nanophosphors for thermometry applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
+                <w:t xml:space="preserve">LaAlO 3 :Cr 3+ , Sm 3+ : Nano-perovskite with persistent luminescence for in vivo optical imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Glais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">N. Touati</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lecuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c8ra08182d⟩</w:t>
+              <w:t xml:space="preserve">Journal of Luminescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 202 (Octobre 2018), pp.83 - 88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jlumin.2018.05.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01983236v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01922548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N-Heterocyclic carbene-stabilized gold nanoparticles with tunable sizes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Desage-El Murr</w:t>
+                <w:t xml:space="preserve">High pressures pathway toward boron-based nanostructured solids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Grosjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Godec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Delacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Beaunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalton Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 47 (19), pp.6850 - 6859. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C8DT00416A⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 47 (23), pp.7634-7639. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8DT00932E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01867971v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01883827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiation effects, photoluminescence and radioluminescence of Eu-doped (Y0.7Gd0.3)2O3 nanoparticles with various sizes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Slobodan Mašić</w:t>
+                <w:t xml:space="preserve">Dispersions of Goethite Nanorods in Aprotic Polar Solvents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Coursault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Dozov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Nobili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10 (10), pp.1191 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma10101191⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.optmat.2018.10.049⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02127230v1</w:t>
+                <w:t xml:space="preserve">hal-01632337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rationalizing the formation of binary mixed thiol self-assembled monolayers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Clément Sanchez</w:t>
+                <w:t xml:space="preserve">Flyscan opportunities in medicine: the case of quantum rattle based on gold quantum dots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Esteve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenn Reguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Boissière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Chaneac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Lugo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mtchem.2017.05.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 24 (5), pp.991-999. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S1600577517009572⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01540333v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02127279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispersions of Goethite Nanorods in Aprotic Polar Solvents</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Dupont</w:t>
+                <w:t xml:space="preserve">Benefit of Rare-Earth “Smart Doping” and Material Nanostructuring for the Next Generation of Er-Doped Fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inna Savelii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Capoen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Gonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Chanéac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nanoscale Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12, pp.206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s11671-017-1947-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ma10101191⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01632337v1</w:t>
+                <w:t xml:space="preserve">hal-01493855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanophase Segregation of Self-Assembled Monolayers on Gold Nanoparticles</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thomas Marchandier</w:t>
+                <w:t xml:space="preserve">Interaction of TiO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; nanoparticles with proteins from aquatic organisms: the case of gill mucus from blue mussel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Bourgeault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Paquirissamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsnano.7b03616⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 24 (15), pp.13474-13483. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-017-8801-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01543644v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01966733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benefit of Rare-Earth “Smart Doping” and Material Nanostructuring for the Next Generation of Er-Doped Fibers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Corinne Chanéac</w:t>
+                <w:t xml:space="preserve">Nanophase Segregation of Self-Assembled Monolayers on Gold Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santosh Kumar Meena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Goldmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douga Nassoko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahamadou Seydou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Marchandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s11671-017-1947-6⟩</w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11 (7), pp.7371-7381. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsnano.7b03616⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01493855v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01543644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flyscan opportunities in medicine: the case of quantum rattle based on gold quantum dots</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantified Binding Scale of Competing Ligands at the Surface of Gold Nanoparticles: The Role of Entropy and Intermolecular Forces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gustavo Lugo</w:t>
+                <w:t xml:space="preserve">Claire Goldmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ribot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo F. Peiretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Quaino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederik Tielens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S1600577517009572⟩</w:t>
+              <w:t xml:space="preserve">Small</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13 (20), pp.1604028 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/smll.201604028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02127279v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01517528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction of TiO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; nanoparticles with proteins from aquatic organisms: the case of gill mucus from blue mussel</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Paquirissamy</w:t>
+                <w:t xml:space="preserve">Rationalizing the formation of binary mixed thiol self-assembled monolayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douga Nassoko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahamadou Seydou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Goldmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Chanéac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-017-8801-3⟩</w:t>
+              <w:t xml:space="preserve">Materials Today Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5, pp.34-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mtchem.2017.05.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01966733v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01540333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantified Binding Scale of Competing Ligands at the Surface of Gold Nanoparticles: The Role of Entropy and Intermolecular Forces</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Persistent luminescence of Eu, Mn, Dy doped calcium phosphates for in-vivo optical imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Rosticher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Viana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Maldiney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Chanéac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Luminescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 170, pp.460 - 466. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jlumin.2015.07.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/smll.201604028⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01517528v1</w:t>
+                <w:t xml:space="preserve">hal-01492707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the voltage waveform during nanocomposite layer deposition by aerosol-assisted atmospheric pressure Townsend discharge</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Stafford</w:t>
+                <w:t xml:space="preserve">Bipyramidal anatase TiO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; nanoparticles, a highly efficient photocatalyst? Towards a better understanding of the reactivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pigeot-Rémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Herissan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Ruaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Maugé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4959994⟩</w:t>
+              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 203, pp.324-334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2016.10.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01492705v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01405729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design Defines the Effects of Nanoceria at a Low Dose on Soil Microbiota and the Potentiation of Impacts by the Canola Plant</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Rose</w:t>
+                <w:t xml:space="preserve">Accelerated microwave assisted synthesis of alumino-germanate imogolite nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Avellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Levard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Chaneac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Borschneck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis R.A. Onofri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (109), pp.108146 - 108150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C6RA19275K⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.est.6b01056⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01427499v1</w:t>
+                <w:t xml:space="preserve">hal-01430836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Persistent luminescence of Eu, Mn, Dy doped calcium phosphates for in-vivo optical imaging</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Corinne Chanéac</w:t>
+                <w:t xml:space="preserve">TiO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; nanoparticles alter iron homeostasis in Pseudomonas brassicacearum as revealed by PrrF sRNA modulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bertrand-Huleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Chaneac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafa Achouak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Luminescence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jlumin.2015.07.024⟩</w:t>
+              <w:t xml:space="preserve">Environmental science‎.Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3, pp.1473-1482. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6en00316h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01492707v1</w:t>
+                <w:t xml:space="preserve">hal-01758947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bipyramidal anatase TiO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; nanoparticles, a highly efficient photocatalyst? Towards a better understanding of the reactivity</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimized Design of Pt-Doped Bi _\textrm2 WO _\textrm6 Nanoparticle Synthesis for Enhanced Photocatalytic Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Maugé</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie-Anne Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Chanéac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Portehault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cassaignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Durupthy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2016.10.031⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2016 (13-14), pp.2159-2165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.201501208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01405729v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01291225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TiO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; nanoparticles alter iron homeostasis in Pseudomonas brassicacearum as revealed by PrrF sRNA modulation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId218" w:history="1">
+                <w:t xml:space="preserve">Multifunctional core–shell hybrid nano-composites made using Pickering emulsions: a new design for therapeutic vectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Fontecave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Bourbousson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Chaneac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Wilhelm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Espinosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental science‎.Nano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c6en00316h⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 40 (5), pp.4436 - 4446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C6NJ00446F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01758947v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01492699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accelerated microwave assisted synthesis of alumino-germanate imogolite nanotubes</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gadolinium oxysulfide nanoprobes with both persistent luminescent and magnetic properties for multimodal imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis R.A. Onofri</w:t>
+                <w:t xml:space="preserve">C. Rosticher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Viana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-A. Fortin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lagueux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Faucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RSC Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 6 (109), pp.108146 - 108150. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C6RA19275K⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 6 (60), pp.55472-55478. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C6RA05030A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01430836v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01346010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized Design of Pt-Doped Bi _\textrm2 WO _\textrm6 Nanoparticle Synthesis for Enhanced Photocatalytic Properties</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Design Defines the Effects of Nanoceria at a Low Dose on Soil Microbiota and the Potentiation of Impacts by the Canola Plant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hamidat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">​mohamed Barakat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ortet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Chanéac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 50 (13), pp.6892-6901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.6b01056⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejic.201501208⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01291225v1</w:t>
+                <w:t xml:space="preserve">hal-01427499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multifunctional core–shell hybrid nano-composites made using Pickering emulsions: a new design for therapeutic vectors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ana Espinosa</w:t>
+                <w:t xml:space="preserve">Influence of the voltage waveform during nanocomposite layer deposition by aerosol-assisted atmospheric pressure Townsend discharge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacopo Profili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Naudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chaneac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Stafford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C6NJ00446F⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 120 (5), pp.053302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4959994⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01492699v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01492705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gadolinium oxysulfide nanoprobes with both persistent luminescent and magnetic properties for multimodal imaging</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Faucher</w:t>
+                <w:t xml:space="preserve">Surface-and tip-enhanced Raman spectroscopy reveals spin-waves in iron oxide nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raul D. Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgeniya Sheremet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanja Deckert-Gaudig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Chanéac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Hietschold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7 (21), pp.9545-9551. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5nr01277e⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C6RA05030A⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01346010v1</w:t>
+                <w:t xml:space="preserve">hal-01289085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronic dosing of a simulated pond ecosystem in indoor aquatic mesocosms: fate and transport of CeO2 nanoparticles</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Insight into CaMgSi2O6:Eu2+,Mn2+,Dy3+ Nanoprobes: Influence of Chemical Composition and Crystallinity on Persistent Red Luminescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Rosticher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Viana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Griel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Chanéac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental science‎.Nano</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2015 (22), pp.3681-3687. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.201500257⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c5en00092k⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01291229v1</w:t>
+                <w:t xml:space="preserve">hal-01281472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a live biochip for in situ nanotoxicology studies : a proof of concept</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chronic dosing of a simulated pond ecosystem in indoor aquatic mesocosms: fate and transport of CeO2 nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Auger</w:t>
+                <w:t xml:space="preserve">M. Tella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Hochepied</w:t>
+                <w:t xml:space="preserve">M. Auffan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenka Brousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Proux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C5RA16960G⟩</w:t>
+              <w:t xml:space="preserve">Environmental science‎.Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2 (6), pp.653-663. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5en00092k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01241173v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01291229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface-and tip-enhanced Raman spectroscopy reveals spin-waves in iron oxide nanoparticles</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design of a live biochip for in situ nanotoxicology studies : a proof of concept</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tanja Deckert-Gaudig</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Corinne Chanéac</w:t>
+                <w:t xml:space="preserve">Béatrice Schaack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Hietschold</w:t>
+                <w:t xml:space="preserve">Liu Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Thiéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hochepied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c5nr01277e⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (100), pp.82169-82178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C5RA16960G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01289085v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01241173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insight into CaMgSi2O6:Eu2+,Mn2+,Dy3+ Nanoprobes: Influence of Chemical Composition and Crystallinity on Persistent Red Luminescence</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The challenge of studying TiO2 nanoparticle bioaccumulation at environmental concentrations: Crucial use of a stable isotope tracer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Bourgeault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Geertsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Cassier-Chauvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Chauvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 49, pp.2451-2459. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/es504638f⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejic.201500257⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01281472v1</w:t>
+                <w:t xml:space="preserve">hal-01157188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Versatile nano-platforms for hybrid systems: expressing spin-transition behavior on nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Paquirissamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. R. Ruyack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mondal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lescouëzec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 3 (14), pp.3350-3355. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c5tc00021a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01280924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charge Transfer at Hybrid Interfaces: Plasmonics of Aromatic Thiol-Capped Gold Nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Goldmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Lazzari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Paquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Boissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ribot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Nano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 9 (7), pp.7572-7582. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acsnano.5b02864⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01291241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The challenge of studying TiO2 nanoparticle bioaccumulation at environmental concentrations: Crucial use of a stable isotope tracer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Franck Chauvat</w:t>
+                <w:t xml:space="preserve">New Insights Into BiVO4 Properties as Visible Light Photocatalyst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamar Saison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Chanéac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Durupthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Mariey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 119 (23), pp.12967-12977. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b01468⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/es504638f⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01157188v1</w:t>
+                <w:t xml:space="preserve">hal-01291233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphological control of TiO2 anatase nanoparticles: What is the good surface property to obtain efficient photocatalysts?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Pigeot-Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Durupthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cassaignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Ruaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 174-175, pp.350-360. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2015.03.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01137474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Insights Into BiVO4 Properties as Visible Light Photocatalyst</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurence Mariey</w:t>
+                <w:t xml:space="preserve">Titanium dioxide nanoparticle impact and translocation through ex vivo, in vivo and in vitro gut epithelia.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérick Barreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Veronesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Fayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Sorieul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Particle and Fibre Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 11 (1), pp.13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1743-8977-11-13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b01468⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01291233v1</w:t>
+                <w:t xml:space="preserve">inserm-00971511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ligand and Solvation Effects on the Structural and Electronic Properties of Small Gold Clusters</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Magnetization analysis of oriented chains of hexagonal cobalt nanoplates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Vargas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. C. Denardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lavín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Mascaró</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Chanéac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp409019z⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 115 (17), pp.17B521. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4867345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01289926v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01139029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetization analysis of oriented chains of hexagonal cobalt nanoplates</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Hybrid Nanocomposites with Tunable Alignment of the Magnetic Nanorod Filler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Perineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Rosticher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Rozes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Chanéac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4867345⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6 (3), pp.1583-1588. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/am404313s⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01139029v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01136749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Nanocomposites with Tunable Alignment of the Magnetic Nanorod Filler</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Aged TiO2-Based Nanocomposite Used in Sunscreens Produces Singlet Oxygen under Long-Wave UV and Sensitizes Escherichia coli to Cadmium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Santaella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Allainmat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Simonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Chanéac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Clément Sanchez</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Labille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/am404313s⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 48, pp.5245-5253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/es500216t⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01136749v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01057470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Titanium dioxide nanoparticle impact and translocation through ex vivo, in vivo and in vitro gut epithelia.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design of Magnetic Gelatine/Silica Nanocomposites by Nanoemulsification: Encapsulation versus in Situ Growth of Iron Oxide Colloids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Allouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Chanéac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Brayner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boissière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Coradin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Particle and Fibre Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1743-8977-11-13⟩</w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4 (3), pp.612-627. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano4030612⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00971511v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01142634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular Engineering of Functional Inorganic and Hybrid Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Boissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cassaignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Chanéac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Durupthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 26 (1, SI), pp.221-238. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/cm402528b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01289918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aged TiO2-Based Nanocomposite Used in Sunscreens Produces Singlet Oxygen under Long-Wave UV and Sensitizes Escherichia coli to Cadmium</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Ligand and Solvation Effects on the Structural and Electronic Properties of Small Gold Clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Fresch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Durupthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Chanéac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Remacle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/es500216t⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 118 (8), pp.4362-4376. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp409019z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01057470v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01289926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of Magnetic Gelatine/Silica Nanocomposites by Nanoemulsification: Encapsulation versus in Situ Growth of Iron Oxide Colloids</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Influence of Morphology and Crystallinity on Surface Reactivity of Nanosized Anatase TiO2 Studied by Adsorption Techniques. 2. Solid-Liquid Interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamad Ali Ahmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Prelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Durupthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Razafitianamaharavo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 117 (9), pp.4459-4469. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp3077084⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nano4030612⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01142634v1</w:t>
+                <w:t xml:space="preserve">hal-00802016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Morphology and Crystallinity on Surface Reactivity of Nanosized Anatase TiO2 Studied by Adsorption Techniques. 2. Solid-Liquid Interface</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Razafitianamaharavo</w:t>
+                <w:t xml:space="preserve">Facile synthesis and magnetic characterizations of single-crystalline hexagonal cobalt nanoplates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Vargas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Toro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. L. Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Escrig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Chanéac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 94, pp.121-123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matlet.2012.12.044⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp3077084⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00802016v1</w:t>
+                <w:t xml:space="preserve">hal-01289747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facile synthesis and magnetic characterizations of single-crystalline hexagonal cobalt nanoplates</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Experimental evidence of luminescence quenching at long coupling distances in europium (III) doped core-shell gold silica nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Bertry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Durupthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Aschehoug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Viana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Chanéac</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gold bulletin : a quarterly review of research on gold and its applications in industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 46 (4), pp.349-355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13404-013-0112-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matlet.2012.12.044⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01289747v1</w:t>
+                <w:t xml:space="preserve">hal-01289746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction between Escherichia coli and TiO2 nanoparticles in natural and artificial waters</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Francois Guyot</w:t>
+                <w:t xml:space="preserve">New Insights into Bi2WO6 Properties as a Visible-Light Photocatalyst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamar Saison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Gélabert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">N. Menguy</w:t>
+                <w:t xml:space="preserve">Pierre Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Chanéac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Durupthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2012.08.034⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 117, pp.22656-22666. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp4048192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01021455v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00917872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Insights into Bi2WO6 Properties as a Visible-Light Photocatalyst</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tamar Saison</w:t>
+                <w:t xml:space="preserve">Interaction between Escherichia coli and TiO2 nanoparticles in natural and artificial waters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariane Planchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roselyne Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Gras</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Olivier Durupthy</w:t>
+                <w:t xml:space="preserve">Francois Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gélabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Menguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp4048192⟩</w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 102, pp.158-164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2012.08.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00917872v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01021455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental evidence of luminescence quenching at long coupling distances in europium (III) doped core-shell gold silica nanoparticles</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Is There a Trojan-Horse Effect during Magnetic Nanoparticles and Metalloid Cocontamination of Human Dermal Fibroblasts?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Auffan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Proux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Masion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gold bulletin : a quarterly review of research on gold and its applications in industry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 46 (19), pp.10789-10796. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/es302493s⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13404-013-0112-y⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01289746v1</w:t>
+                <w:t xml:space="preserve">hal-01426196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is There a Trojan-Horse Effect during Magnetic Nanoparticles and Metalloid Cocontamination of Human Dermal Fibroblasts?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Wei Liu</w:t>
+                <w:t xml:space="preserve">Influence of Structure and Organic-Inorganic Phase Interactions on Coating Mechanical Properties in the Ternary Goethite:Poly(HEMA):Silica System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Chemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Rozes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Chanéac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Cassaignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Le Bourhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 16 (SI), pp.2675-2683. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.201290050⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/es302493s⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01426196v1</w:t>
+                <w:t xml:space="preserve">hal-00743665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Structure and Organic-Inorganic Phase Interactions on Coating Mechanical Properties in the Ternary Goethite:Poly(HEMA):Silica System</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Éric Le Bourhis</w:t>
+                <w:t xml:space="preserve">Efficient photo-thermal activation of gold nanoparticle-doped polymer plasmonic switches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Weeber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Saviot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dereux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Boissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 20 (25), pp.27636-27649. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.20.027636⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejic.201290050⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00743665v1</w:t>
+                <w:t xml:space="preserve">hal-01492848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient photo-thermal activation of gold nanoparticle-doped polymer plasmonic switches</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Boissière</w:t>
+                <w:t xml:space="preserve">Core-shell nanoparticle erbium-doped fibers for next generation amplifiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David E. Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Pastouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekaterina Burov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Gonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cavani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.907909⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.20.027636⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01492848v1</w:t>
+                <w:t xml:space="preserve">hal-01492797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Core-shell nanoparticle erbium-doped fibers for next generation amplifiers</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Do TiO2 Nanoparticles Really Taste Better When Cooked in a Microwave Oven?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cassaignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Durupthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Colbeau-Justin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Chanéac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2012 (16), pp.2707 - 2715. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.201101269⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.907909⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01492797v1</w:t>
+                <w:t xml:space="preserve">hal-01468420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do TiO2 Nanoparticles Really Taste Better When Cooked in a Microwave Oven?</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Influence of Morphology and Crystallinity on Surface Reactivity of Nanosized Anatase TiO 2 Studied by Adsorption Techniques. 1. The Use of Gaseous Molecular Probes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamad Ali Ahmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Prelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelina Razafitianamaharavo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Douillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerzy Zajac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejic.201101269⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 116 (46), pp.24596 - 24606. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp307707h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01468420v1</w:t>
+                <w:t xml:space="preserve">hal-01468549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Morphology and Crystallinity on Surface Reactivity of Nanosized Anatase TiO 2 Studied by Adsorption Techniques. 1. The Use of Gaseous Molecular Probes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Scattering of ultrasonic shock waves in suspensions of silica nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Coulouvrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Chanéac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 129, pp.1209-1220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.3533723⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp307707h⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01468549v1</w:t>
+                <w:t xml:space="preserve">hal-00591320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basic concepts of the crystallization from aqueous solutions: The example of aluminum oxy(hydroxi)des and aluminosilicates</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Durupthy</w:t>
+                <w:t xml:space="preserve">New insight into the structure of nanocrystalline ferrihydrite: EXAFS evidence for tetrahedrally coordinated iron(III)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuheng Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ildefonse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crte.2010.12.006⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 75, pp.2708-2720. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2011.03.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02354000v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01054558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bi2O3, BiVO4, and Bi2WO6: Impact of Surface Properties on Photocatalytic Activity under Visible Light</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valerie Ruaux</w:t>
+                <w:t xml:space="preserve">Manufactured metal and metal-oxide nanoparticles: Properties and perturbing mechanisms of their biological activity in ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Bottero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Auffan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Botta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Labille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp109134z⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 343 (2-3, SI), pp.168-176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2011.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01840373v1</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01426205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scattering of ultrasonic shock waves in suspensions of silica nanoparticles</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Basic concepts of the crystallization from aqueous solutions: The example of aluminum oxy(hydroxi)des and aluminosilicates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Chanéac</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Chiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cassaignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Durupthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/1.3533723⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 343 (2-3), pp.113-122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2010.12.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00591320v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02354000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insight into the structure of nanocrystalline ferrihydrite: EXAFS evidence for tetrahedrally coordinated iron(III)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Ildefonse</w:t>
+                <w:t xml:space="preserve">Bi2O3, BiVO4, and Bi2WO6: Impact of Surface Properties on Photocatalytic Activity under Visible Light</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamar Saison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Chaneac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Durupthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Ruaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2011.03.011⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 115 (13), pp.5657-5666. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp109134z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01054558v1</w:t>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01840373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manufactured metal and metal-oxide nanoparticles: Properties and perturbing mechanisms of their biological activity in ecosystems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId455" w:history="1">
+                <w:t xml:space="preserve">Inorganic manufactured nanoparticles: how their physicochemical properties influence their biological effects in aqueous environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Auffan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Bottero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Chanéac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rose</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crte.2011.01.001⟩</w:t>
+              <w:t xml:space="preserve">Nanomedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5 (6), pp.999-1007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2217/NNM.10.61⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01426205v1</w:t>
+                <w:t xml:space="preserve">hal-01793996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supramolecular Soft Adhesive Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Courtois</w:t>
+                <w:t xml:space="preserve">Design of métal oxide nanoparticlues : control of size, shape, srystalline structure and functionalization by aqueous chemistry.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Cassaignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Chanéac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imane Baroudi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Pensec</w:t>
+                <w:t xml:space="preserve">D. Chiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Durupthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adfm.200901903⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 13 (12), pp.40-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crci.2009.09.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01696716v1</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00461982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of métal oxide nanoparticlues : control of size, shape, srystalline structure and functionalization by aqueous chemistry.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">O. Durupthy</w:t>
+                <w:t xml:space="preserve">Evidences on the relationship between structure and surface reactivity of nanoparticles obtained using advanced molecular probes methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Stevanovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamad Ali Ahmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelina Razafitianamaharavo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Villiéras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Barres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Adsorption - Journal of the International Adsorption Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 16, pp.185-195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10450-010-9221-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crci.2009.09.012⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00461982v1</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00541839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inorganic manufactured nanoparticles: how their physicochemical properties influence their biological effects in aqueous environments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId403" w:history="1">
+                <w:t xml:space="preserve">Structural Degradation at the Surface of a TiO2-Based Nanomaterial Used in Cosmetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Auffan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Pedeutour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rose</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Masion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Ziarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomedicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2217/NNM.10.61⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 44 (7), pp.2689-2694. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/es903757q⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01793996v1</w:t>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01426341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidences on the relationship between structure and surface reactivity of nanoparticles obtained using advanced molecular probes methods</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evidence for photoconductivity anisotropy in aligned TiO2 nanorod films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Villiéras</w:t>
+                <w:t xml:space="preserve">Arnaud Dessombz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odile Barres</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Claude R. Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Davidson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Chanéac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Adsorption - Journal of the International Adsorption Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10450-010-9221-6⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 114 (46), pp.19799-19802. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp1063275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00541839v1</w:t>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04944532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Degradation at the Surface of a TiO2-Based Nanomaterial Used in Cosmetics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Supramolecular Soft Adhesive Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Pedeutour</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Armand Masion</w:t>
+                <w:t xml:space="preserve">Jérémie Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabio Ziarelli</w:t>
+                <w:t xml:space="preserve">Imane Baroudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Degrandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Pensec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/es903757q⟩</w:t>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 20 (11), pp.1803--1811. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adfm.200901903⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01426341v1</w:t>
+                <w:t xml:space="preserve">hal-01696716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for photoconductivity anisotropy in aligned TiO2 nanorod films</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Direct electrogeneration of FePt nanoparticles into highly ordered Inorganic NanoPattern stabilising membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Allouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lantiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kuemmel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Faustini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Laberty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 53 (22), pp.551-554. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10971-009-2130-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp1063275⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04944532v1</w:t>
+                <w:t xml:space="preserve">hal-00477848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Red long-lasting luminescence in clinoenstatite</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Chaneac</w:t>
+                <w:t xml:space="preserve">Growth of boehmite particles in the presence of xylitol : morphology oriented by the nest effect of hydrogen bonding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chizallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Durupthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Chanéac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Revel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Luminescence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 48, pp.11310-11323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b914062j⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jlumin.2009.04.067⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02423238v1</w:t>
+                <w:t xml:space="preserve">hal-00446784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct electrogeneration of FePt nanoparticles into highly ordered Inorganic NanoPattern stabilising membranes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Laberty</w:t>
+                <w:t xml:space="preserve">Red long-lasting luminescence in clinoenstatite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lecointre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Viana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Lemasne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bessière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chaneac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10971-009-2130-z⟩</w:t>
+              <w:t xml:space="preserve">Journal of Luminescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 129 (12), pp.1527-1530. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jlumin.2009.04.067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00477848v1</w:t>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02423238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth of boehmite particles in the presence of xylitol : morphology oriented by the nest effect of hydrogen bonding</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId469" w:history="1">
+                <w:t xml:space="preserve">Design of oxide nanoparticles by aqueous chemistry.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P. Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Cassaignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Chanéac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId503" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Tronc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 46, pp.299-305</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00446784v1</w:t>
+                <w:t xml:space="preserve">hal-00348224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of oxide nanoparticles by aqueous chemistry.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId362" w:history="1">
+                <w:t xml:space="preserve">Structure and mechanical properties of mesostructured functional hybrid coatings based on anisotropic nanoparticles dispersed in poly(hydroxylethyl methacrylate).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Chemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Rozes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Chanéac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cassaignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Le Bourhis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 46, pp.299-305</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 20, pp.4602-4611</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00348224v1</w:t>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00348236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and mechanical properties of mesostructured functional hybrid coatings based on anisotropic nanoparticles dispersed in poly(hydroxylethyl methacrylate).</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Le Bourhis</w:t>
+                <w:t xml:space="preserve">Enhanced adsorption of arsenic onto maghmemites nanoparticles : As(III) as a probe of the surface structure and heterogeneity.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Auffan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Proux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Borschneck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Masion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 24 (7), pp.3215-3222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la702998x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00348236v1</w:t>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00347957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced adsorption of arsenic onto maghmemites nanoparticles : As(III) as a probe of the surface structure and heterogeneity.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId245" w:history="1">
+                <w:t xml:space="preserve">Relation between the Redox State of Iron-Based Nanoparticles and Their Cytotoxicity toward Escherichia coli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Auffan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafa Achouak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Armand Masion</w:t>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Roncato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Chanéac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/la702998x⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 42 (17), pp.6730-6735. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/es800086f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00347957v1</w:t>
+                <w:t xml:space="preserve">hal-01793973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relation between the Redox State of Iron-Based Nanoparticles and Their Cytotoxicity toward Escherichia coli</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Accurate determination of oxide nanoparticle size and shape based on X-ray powder pattern simulation : application to Boehmite AlOOH.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Chiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Digne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Revel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Chanéac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 112, pp.8524-8533</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01793973v1</w:t>
+                <w:t xml:space="preserve">hal-00347945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accurate determination of oxide nanoparticle size and shape based on X-ray powder pattern simulation : application to Boehmite AlOOH.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Nanoprobes with near-infrared persistent luminescence for in vivo imaging.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Masne de Chermont Q.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Chanéac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pellé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Maîtrejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 112, pp.8524-8533</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 104 (22), pp.9266-9271</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00347945v1</w:t>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00345167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of liquid-crystalline aqueous suspensions of rutile nanorods : evidence of anisotropic photocatalytic properties.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Design of Iron Oxide/Silica/Alginate Hybrid Magnetic Carriers ( HYMAC).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boissière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Allouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Brayner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Chanéac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Livage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 129, pp.5904-5909</w:t>
+              <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 7 (62), pp.4649-4654</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00331443v1</w:t>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00480053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoprobes with near-infrared persistent luminescence for in vivo imaging.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Mesoporous maghemite–organosilica microspheres: a promising route towards multifunctional platforms for smart diagnosis and therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Julián-López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Boissière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Chanéac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">S. Maîtrejean</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Grosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 17 (16), pp.1563-1569. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b615951f⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00345167v1</w:t>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00143088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of Iron Oxide/Silica/Alginate Hybrid Magnetic Carriers ( HYMAC).</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId372" w:history="1">
+                <w:t xml:space="preserve">Potentialities of silica/alginate nanoparticles as Hybrid Magnetic Carriers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boissiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Chanéac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId530" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Livage</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Brayner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Devoisselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 344 (1-2), pp.128-134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2007.05.055⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00480053v1</w:t>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00179986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesoporous maghemite–organosilica microspheres: a promising route towards multifunctional platforms for smart diagnosis and therapy</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Rhombohedral shape of hematite nanocrystals synthesized via thermolysis of an additive-free ferric chloride solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raul D. Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Demaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Lacaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Jupille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Chanéac</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/b615951f⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 111 (45), pp.16866-16870. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp075381i⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00143088v1</w:t>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01292978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potentialities of silica/alginate nanoparticles as Hybrid Magnetic Carriers</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Design of liquid-crystalline aqueous suspensions of rutile nanorods: Evidence of anisotropic photocatalytic properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dessombz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Chiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Davidson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Panine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Chanéac</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Devoisselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2007.05.055⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 129 (18), pp.5904-5909. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja0684491⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00179986v1</w:t>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04944557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rhombohedral shape of hematite nanocrystals synthesized via thermolysis of an additive-free ferric chloride solution</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">A new history in the structural chemistry of cerium(IV) phosphate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nazarely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Chanéac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ribot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Wallez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Quarton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 68, pp.795-798</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01292978v1</w:t>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00327480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of liquid-crystalline aqueous suspensions of rutile nanorods: Evidence of anisotropic photocatalytic properties</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Ce(H2O)(PO4)3/2(H3O)1/2(H2O)1/2, a second entry in the structural chemistry of cerium(IV) phosphates.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nazarely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Quarton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Wallez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Chanéac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ribot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Solid State Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 9, pp.672-677</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04944557v1</w:t>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00327475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new history in the structural chemistry of cerium(IV) phosphate</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Design of liquid-crystalline aqueous suspensions of rutile nanorods : evidence of anisotropic photocatalytic properties.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dessombz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Chiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Davidson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Panine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Chanéac</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Quarton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 68, pp.795-798</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 129, pp.5904-5909</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00327480v1</w:t>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00331443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ce(H2O)(PO4)3/2(H3O)1/2(H2O)1/2, a second entry in the structural chemistry of cerium(IV) phosphates.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Ribot</w:t>
+                <w:t xml:space="preserve">In Vitro Interactions between DMSA-Coated Maghemite Nanoparticles and Human Fibroblasts: A Physicochemical and Cyto-Genotoxical Study †</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Auffan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Decome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Orsière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel de Méo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 40 (14), pp.4367 - 4373. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/es060691k⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00327475v1</w:t>
+                <w:t xml:space="preserve">hal-01794935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and characterization of CeIV(PO4)(HPO4)0.5(H2O)0.5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micaela Nazaraly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Wallez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Chanéac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Tronc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ribot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 67 (5-6), pp.1075-1078. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jpcs.2006.01.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId561" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02435828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Vitro Interactions between DMSA-Coated Maghemite Nanoparticles and Human Fibroblasts: A Physicochemical and Cyto-Genotoxical Study †</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michel de Méo</w:t>
+                <w:t xml:space="preserve">(Co,Fe)Pt nanoparticles by aqueous route; self-assembling, thermal and magnetic properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gibot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Tronc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chanéac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Fiorani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/es060691k⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 290-291, pp.555-558. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2004.11.526⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01794935v1</w:t>
+                <w:t xml:space="preserve">hal-02348636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Co,Fe)Pt nanoparticles by aqueous route; self-assembling, thermal and magnetic properties</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Fiorani</w:t>
+                <w:t xml:space="preserve">Attempt toward 1D Cross‐Linked Thermoplastic Elastomers: Structure and Mechanical Properties of a New System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Colombani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Barioz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Chanéac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Fompérie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2004.11.526⟩</w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 38 (5), pp.1752--1759. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ma048006m⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02348636v1</w:t>
+                <w:t xml:space="preserve">hal-01696738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attempt toward 1D Cross‐Linked Thermoplastic Elastomers: Structure and Mechanical Properties of a New System</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">The First Structure of a Cerium(IV) Phosphate: Ab Initio Rietveld Analysis of CeIV(PO4)(HPO4)0.5(H2O)0.5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micaela Nazaraly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Wallez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Chanéac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId579" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lionel Fompérie</w:t>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Tronc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ribot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 44 (35), pp.5691-5694. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.200501871⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ma048006m⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01696738v1</w:t>
+                <w:t xml:space="preserve">hal-02435833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The First Structure of a Cerium(IV) Phosphate: Ab Initio Rietveld Analysis of CeIV(PO4)(HPO4)0.5(H2O)0.5</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">François Ribot</w:t>
+                <w:t xml:space="preserve">Magnetic order in γ-Fe2O3 nanoparticles: a XMCD study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Brice-Profeta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-A. Arrio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Tronc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Menguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Letard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.200501871⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 288, pp.354-365. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2004.09.120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02435833v1</w:t>
+                <w:t xml:space="preserve">hal-00112611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic order in γ-Fe2O3 nanoparticles: a XMCD study</w:t>
-[...136 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Wet Chemistry of Spinel Iron oxide Particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Chanéac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Jolivet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Corinne Chanéac</w:t>
+                <w:t xml:space="preserve">P. Prené</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Prené</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">L. Vayssières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Tronc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 07 (C1), pp.C1-573-C1-576. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp4:19971236⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/jp4:19971236⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">jpa-00254920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15497,2068 +15363,2068 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N-Heterocyclic Carbene Boranes: Dual Reagents for the Synthesis of Gold Nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salem Saleh Salem Ba Sowid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Hippolyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Sadek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Porcheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bridonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Spring 2024 – Next-Generation Surface Functionalization Strategies for Noble-Metal Surfaces and Nanoparticles: From Fundamentals to Applications (COLL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Chemical Society, Apr 2024, New Orleans (LA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05468419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesoionic carbenes (MIC), a versatile type of N-heterocyclic carbens (NHC) for the stabilization of gold nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ribot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Porcheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Sadek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salem Saleh Salem Ba Sowid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bridonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13e conférence Or-Nano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GdR Or-Nano, May 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05468404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why is heat transport modelling required for nanometrology?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Gomés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Gomés</w:t>
+                <w:t xml:space="preserve">Stéfan Dilhaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéfan Dilhaire</w:t>
+                <w:t xml:space="preserve">Nolwenn Fleurence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nolwenn Fleurence</w:t>
+                <w:t xml:space="preserve">Nicolas Horny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId603" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thematic day “Beyond Fourier”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société française de thermique, Sep 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03863674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical filter based on Fabry-Perot structure using a suspension of goethite nanoparticles as electro-optic material</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Persistent luminescence of transition metal (Co, Ni...)-doped ZnGa2O4 phosphors for applications in the near-infrared range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Chanéac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samir Abbas</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Corinne Chaneac</w:t>
+                <w:t xml:space="preserve">V Castaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Viana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gourier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE OPTO</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2301290⟩</w:t>
+              <w:t xml:space="preserve">Oxide-based Materials and Devices IX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, San Francisco, United States. pp.65, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2294986⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId605" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01759080v1</w:t>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03159541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Persistent luminescence of transition metal (Co, Ni...)-doped ZnGa2O4 phosphors for applications in the near-infrared range</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optical filter based on Fabry-Perot structure using a suspension of goethite nanoparticles as electro-optic material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V Castaing</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Didier Gourier</w:t>
+                <w:t xml:space="preserve">Samir Abbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Dozov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Davidson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Chaneac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oxide-based Materials and Devices IX</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2294986⟩</w:t>
+              <w:t xml:space="preserve">SPIE OPTO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, San fransisco, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2301290⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId608" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03159541v1</w:t>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01759080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical properties and mechanisms in Cr&amp;lt;sup&amp;gt;3+&amp;lt;/sup&amp;gt; , Bi&amp;lt;sup&amp;gt;3+&amp;lt;/sup&amp;gt;-codoped oxide-based spinel nanoparticles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Morgane Pellerin</w:t>
+                <w:t xml:space="preserve">Persistent luminescence in ZnGa 2 O 4 :Cr 3+ transparent glass-ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Castaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sontakke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristina Coelho-Diogo</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laurent Binet</w:t>
+                <w:t xml:space="preserve">A. Fernández Carriónc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Chanéac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE OPTO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, San Francisco, CA, United States. pp.101000B, 1-7, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2253852⟩</w:t>
+              <w:t xml:space="preserve">, Jan 2017, San Francisco, United States. pp.101050R, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2253854⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId613" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02175634v1</w:t>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03159622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Persistent luminescence in ZnGa 2 O 4 :Cr 3+ transparent glass-ceramics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Pellerin</w:t>
+                <w:t xml:space="preserve">Optical properties and mechanisms in Cr&amp;lt;sup&amp;gt;3+&amp;lt;/sup&amp;gt; , Bi&amp;lt;sup&amp;gt;3+&amp;lt;/sup&amp;gt;-codoped oxide-based spinel nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Coelho-Diogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Sontakke</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Corinne Chanéac</w:t>
+                <w:t xml:space="preserve">Nadia Touatib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE OPTO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2017, San Francisco, United States. pp.101050R, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2253854⟩</w:t>
+              <w:t xml:space="preserve">, 2017, San Francisco, CA, United States. pp.101000B, 1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2253852⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId618" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03159622v1</w:t>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02175634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study on the persistent luminescence of diopside nanotracers CaMgSi&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;6&amp;lt;/sub&amp;gt;: Eu&amp;lt;sup&amp;gt;2+ &amp;lt;/sup&amp;gt; , Mn&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt;, Pr&amp;lt;sup&amp;gt;3+&amp;lt;/sup&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Rosticher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Chaneac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrie Bos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Viana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oxide-based Materials and Devices VII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2016, San Francisco, Californie, United States. pp.9749-12, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2219992⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01492711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature sensing using a Cr:ZnGa&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; new phosphor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. K. Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Glais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chaneac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Viana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oxide-based Materials and Devices VII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2016, San Francisco, Californie, United States. pp.9749-67, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId627" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2219990⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01492714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benefit of rare-earth-doped optical fibers nanostructuring for next amplifiers and laser generation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId210" w:history="1">
+                <w:t xml:space="preserve">Synthesis and optical properties of AlPO4 :Yb3+/Er3+ nanoparticles doped optical fiber preforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inna Savelii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham El Hamzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Bouazaoui</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId212" w:history="1">
+                <w:t xml:space="preserve">Stéphane Plus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Capoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMN Meeting on Optoelectronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Beijing, China</w:t>
+              <w:t xml:space="preserve">EMRS Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EMRS, May 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId628" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01157987v1</w:t>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01157964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and optical properties of AlPO4 :Yb3+/Er3+ nanoparticles doped optical fiber preforms</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Filtre optique Fabry-Perot avec pour matériau électooptique une suspension de nanoparticules de Goethite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Abbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Davidson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Dozov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Chanéac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRS Spring Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EMRS, May 2015, Lille, France</w:t>
+              <w:t xml:space="preserve">CMOI 2015 : 14ème colloque international francophone sur les Méthodes et Techniques Optiques pour l’Industrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Plomeur Bodou, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId631" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01157964v1</w:t>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01224522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtre optique Fabry-Perot avec pour matériau électooptique une suspension de nanoparticules de Goethite</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Benefit of rare-earth-doped optical fibers nanostructuring for next amplifiers and laser generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inna Savelii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Bouazaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham El Hamzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Capoen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMOI 2015 : 14ème colloque international francophone sur les Méthodes et Techniques Optiques pour l’Industrie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Plomeur Bodou, France</w:t>
+              <w:t xml:space="preserve">EMN Meeting on Optoelectronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId633" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01224522v1</w:t>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01157987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration, Characterization and Photocatalytic properties of anatase, rutile and brookite catalysts</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Ferronato</w:t>
+                <w:t xml:space="preserve">Electric Birefringence and Electric Dichroism of Goethite Colloidal Suspensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Coursault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Nobili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Davidson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPEA8- 8th meeting on Solar Chemistry and Photocatalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Thessalonique, Greece</w:t>
+              <w:t xml:space="preserve">25th International Liquid Crystal Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId634" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01057995v1</w:t>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01206594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electric Birefringence and Electric Dichroism of Goethite Colloidal Suspensions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrick Davidson</w:t>
+                <w:t xml:space="preserve">Elaboration, Characterization and Photocatalytic properties of anatase, rutile and brookite catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Chanéac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cassaignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Colbeau-Justin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ferronato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Liquid Crystal Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">SPEA8- 8th meeting on Solar Chemistry and Photocatalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Thessalonique, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId637" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01206594v1</w:t>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01057995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silicates doped with luminescent ions: useful tools for optical imaging applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId638" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Le Masne de Chermont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Chanéac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId639" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bessodes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE BiOS: Biomedical Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, San Jose, France. pp.71890B, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.819316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03827715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId642" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silicates doped with luminescent ions: useful tools for optical imaging applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId638" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Le Masne de Chermont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Chanéac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId639" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bessodes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE BiOS: Biomedical Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2012, San Jose, France. pp.71890B, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.819316⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId641" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03828407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17568,275 +17434,275 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filtre optique Fabry-Perot accordable utilisant une suspension de nanoparticules de Goethite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Abbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Davidson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Dozov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Chanéac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFCL 2015 : 17e Colloque sur les systèmes anisotropes auto-organisés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Autrans, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01224851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multibiomarker assessment of titanium nanoparticles (nTiO2) sublethal effects on the freshwater bivalve Dreissena polymorpha and the amphipod Gammarus roeseli: influence of shape and crystal structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Garaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maël Garaud</w:t>
+                <w:t xml:space="preserve">Amar Bennasroune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Chanéac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amar Bennasroune</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Corinne Chanéac</w:t>
+                <w:t xml:space="preserve">C. Cossu-Leguille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId647" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Couleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe 23rd annual meeting - Society of Environmental Toxicology and Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Glasgow, Scotland, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03174706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17846,245 +17712,245 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NIR-persistent luminescent nanoparticles for bioimaging, principle and perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId650" w:history="1">
+            <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Castaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Glais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Near Infrared Emitting Nanoparticles for Bioimaging Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId651" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-32036-2_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03023691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId652" w:history="1">
+            <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partie 5. Incidences des activités humaines sur les milieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Chanéac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le développement durable à découvert </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Editions, pp.234-235, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId652" w:history="1">
+            <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01469100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18094,161 +17960,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId653" w:history="1">
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">METHOD FOR PRODUCING A GRAPHENE OXIDE-BASED COMPOUND FOR AN AIR ELECTRODE OF A METAL-AIR BATTERY AND ASSOCIATED COMPOUND</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Chanéac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Durupthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Portehault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Habrioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Habrioux</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Philippe Stevens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2019110933. 2019, http://translationportal.epo.org/emtp/translate/?ACTION=abstract-retrieval&amp;COUNTRY=WO&amp;ENGINE=google&amp;FORMAT=docdb&amp;KIND=A1&amp;LOCALE=en_EP&amp;NUMBER=2019110933&amp;SRCLANG=EN&amp;OPS=ops.epo.org/3.2&amp;TRGLANG=fr</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId653" w:history="1">
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04024932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId656"/>
+      <w:footerReference w:type="default" r:id="rId655"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -18395,51 +18261,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467904v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amazigh Ouaksel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Slomberg" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Cotena" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Brousset" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Angeletti" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5EN00871A" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05533481v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d6en90006b" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05352926v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celina Matuszewska" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Touati" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Binet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdaous Ben Romdhane" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Viana" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2025.121521" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368740v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Ferjaoui" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Zimmer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chan&#233;ac" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nxnano.2025.100199" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05329119v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianhua Liu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Corvis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202402373" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329038v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Berger" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Boland" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Flahaut" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bencsik" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S11051-025-06473-1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05329093v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahshid Hashemkhani" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Naillon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Abiven" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202501425" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05329110v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smsc.202500177" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05329141v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanyu Cai" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Seguin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Scherman" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mignet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202406507" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392740v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746208v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2024.151643" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04589406v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05329124v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goldner" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Serrano" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Corinne Chan&#233;ac" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gacoin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Suta" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2024.120773" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116921v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Hippolyte" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Sadek" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Ba Sowid" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Porcheron" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bridonneau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202301610" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04257377v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryma Haddad" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingrui Zhao" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Miche" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nivedita Sudheer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.3c01746" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185135v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.3c01162" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04274299v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Igor Dassie" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Lenez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Chaumonnot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Boualleg" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2gc04714d" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186449v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;otim Lucas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Linger" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3NR03727D" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03805075v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Mu&#241;oz-Ortiz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Marin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Hu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Ortgies" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppsc.20220010" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03805064v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Pa&#347;ciak" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Pilch-Wr&#243;bel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Misiak" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.2c08013" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03547230v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Minh Nguyen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Elena Pradas del Real" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durupthy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lanone" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12030422" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561032v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Valette" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Corral Valero" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Lef&#232;vre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vall&#233;e" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Digne" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c08629" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989392v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Levard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Hamdi-Alaoui" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baudin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Guillon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Borschneck" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-11076-5" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03222535v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Glais" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ma&#238;tre" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1na00010a" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03002205v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Bindini" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Chehadi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Faustini" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Albouy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grosso" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b19956" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02617413v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boissi&#232;re" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0nr01678k" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997800v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zimin Li" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Berger" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Tireau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Graff" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2020.152132" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997830v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Delaunay" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9RA03234G" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02342898v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Abidat" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cazayus" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Loupias" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morais" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Comminges" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0031904jes" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02167204v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Frogneux" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Mercier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Portehault" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201901534" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02167240v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Larquet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Paulatto" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Sassoye" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.9b00450" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01883827v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Grosjean" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Godec" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Delacroix" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gouget" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Beaunier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8DT00932E" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01922548v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pellerin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Glais" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lecuyer" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Xu" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Seguin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2018.05.024" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01983236v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Castaing" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alloyeau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Touati" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8ra08182d" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867971v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bridonneau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hippolyte" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mercier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Portehault" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Desage-El Murr" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8DT00416A" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02127230v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivica Vuj&#269;i&#263;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Vukovi&#263;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milica Sekuli&#263;" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slobodan Ma&#353;i&#263;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2018.10.049" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01540333v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douga Nassoko" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadou Seydou" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Goldmann" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Sanchez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtchem.2017.05.002" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632337v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Coursault" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Dozov" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blanc" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Nobili" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dupont" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma10101191" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01543644v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santosh Kumar Meena" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Marchandier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.7b03616" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493855v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inna Savelii" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bigot" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Capoen" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gonnet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s11671-017-1947-6" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02127279v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Esteve" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Reguer" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chaneac" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Lugo" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577517009572" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966733v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bourgeault" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Legros" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gonnet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Daniel" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Paquirissamy" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-8801-3" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01517528v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ribot" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo F. Peiretti" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Quaino" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Tielens" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201604028" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01492705v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Profili" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Levasseur" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Naud&#233;" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chaneac" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Stafford" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4959994" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427499v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hamidat" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#8203;mohamed Barakat" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ortet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rose" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.6b01056" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01492707v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rosticher" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maldiney" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Richard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2015.07.024" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JT62N5DN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01405729v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pigeot-R&#233;my" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dufour" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Herissan" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ruaux" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maug&#233;" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2016.10.031" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758947v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Liu" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bertrand-Huleux" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Achouak" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6en00316h" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01430836v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Avellan" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Levard" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Borschneck" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis R.A. Onofri" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6RA19275K" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291225v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Lavergne" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cassaignon" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201501208" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MZTBNVQ2-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01492699v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fontecave" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bourbousson" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Wilhelm" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Espinosa" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6NJ00446F" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01346010v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rosticher" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Fortin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lagueux" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Faucher" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6RA05030A" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291229v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tella" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Auffan" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Morel" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Proux" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5en00092k" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01241173v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Schaack" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Wei" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thi&#233;ry" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Auger" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hochepied" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5RA16960G" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01289085v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul D. Rodriguez" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeniya Sheremet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Deckert-Gaudig" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hietschold" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5nr01277e" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01281472v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laurent" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Griel" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201500257" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01280924v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paquirissamy" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. Ruyack" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mondal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Li" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lescou&#235;zec" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5tc00021a" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291241v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lazzari" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Paquez" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.5b02864" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157188v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cousin" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Geertsen" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cassier-Chauvat" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chauvat" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es504638f" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01137474v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dufour" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pigeot-Remy" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ruaux" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2015.03.013" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291233v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamar Saison" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chemin" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mariey" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b01468" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289926v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Fresch" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Remacle" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp409019z" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01139029v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vargas" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Denardin" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lav&#237;n" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mascar&#243;" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4867345" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136749v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Perineau" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rozes" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am404313s" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00971511v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Brun" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Barreau" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Veronesi" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Fayard" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Sorieul" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1743-8977-11-13" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289918v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sanchez" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boissi&#232;re" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cassaignon" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Durupthy" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm402528b" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057470v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Santaella" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Allainmat" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Simonet" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Labille" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es500216t" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01142634v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Allouche" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Brayner" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boissi&#232;re" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Coradin" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano4030612" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802016v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamad Ali Ahmad" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Prelot" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Razafitianamaharavo" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp3077084" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289747v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Toro" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Palma" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Escrig" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2012.12.044" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021455v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Planchon" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Ferrari" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Guyot" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre G&#233;labert" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Menguy" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2012.08.034" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LKBKJHST-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00917872v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gras" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp4048192" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289746v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bertry" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Aschehoug" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13404-013-0112-y" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426196v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Auffan" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Proux" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Masion" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es302493s" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743665v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chemin" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rozes" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Le Bourhis" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201290050" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01492848v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Weeber" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hassan" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Saviot" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dereux" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.20.027636" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01492797v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David E. Boivin" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pastouret" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Burov" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gonnet" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cavani" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.907909" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468420v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Colbeau-Justin" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201101269" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LNG0BF60-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01468549v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Razafitianamaharavo" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Douillard" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerzy Zajac" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp307707h" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02354000v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jolivet" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chiche" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2010.12.006" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840373v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Ruaux" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp109134z" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591320v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Baudoin" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Thomas" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Coulouvrat" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3533723" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054558v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Maillot" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morin" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuheng Wang" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bonnin" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ildefonse" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2011.03.011" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-26QGQDMV-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426205v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bottero" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Botta" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Labille" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2011.01.001" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5185V7BH-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696716v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Courtois" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Baroudi" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nouvel" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Degrandi" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pensec" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.200901903" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GBD5VWMV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461982v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chiche" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2009.09.012" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0P0LD4QL-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793996v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/NNM.10.61" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541839v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Stevanovic" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Villi&#233;ras" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Barres" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10450-010-9221-6" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MCX999V8-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426341v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pedeutour" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Ziarelli" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es903757q" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944532v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dessombz" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude R. Pasquier" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Davidson" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp1063275" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423238v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lecointre" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Viana" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Lemasne" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bessi&#232;re" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2009.04.067" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0SH9LR9D-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477848v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lantiat" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kuemmel" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laberty" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-009-2130-z" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0CF2HV8B-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446784v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chizallet" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Revel" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b914062j" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-17VNPCHG-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348224v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Jolivet" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tronc" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348236v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Bourhis" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347957v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la702998x" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-W628MG1V-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793973v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Auffan" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Roncato" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es800086f" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-RLP10STP-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347945v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Revel" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331443v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Panine" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345167v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Masne de Chermont Q." TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pell&#233;" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ma&#238;trejean" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480053v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brayner" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Livage" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143088v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Juli&#225;n-L&#243;pez" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vasseur" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b615951f" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-N7WFRQ12-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179986v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boissiere" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Devoisselle" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2007.05.055" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H3T2ZL2M-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292978v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Demaille" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lacaze" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jupille" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp075381i" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-NC1MGNTN-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944557v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja0684491" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-58Z18JM8-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327480v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nazarely" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ribot" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wallez" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Quarton" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327475v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02435828v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micaela Nazaraly" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Wallez" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Tronc" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2006.01.028" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V3QWHCJG-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794935v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Decome" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Orsi&#232;re" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de M&#233;o" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es060691k" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-23JSQW3V-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348636v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gibot" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chan&#233;ac" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Jolivet" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fiorani" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2004.11.526" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5DXP9J6L-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696738v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Colombani" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Barioz" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouteiller" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fomp&#233;rie" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma048006m" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02435833v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200501871" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8D169274930A983A968657219B5BB4873BB25FBF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112611v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brice-Profeta" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Arrio" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Letard" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2004.09.120" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TF4H4GSB-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00254920v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jolivet" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pren&#233;" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vayssi&#232;res" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19971236" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/79001A65E82FE35A36337AA9D712CD004FFBC358/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468419v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Saleh Salem Ba Sowid" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468404v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863674v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gom&#233;s" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fan Dilhaire" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Fleurence" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Horny" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Chapuis" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759080v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Abbas" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2301290" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159541v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Pellerin" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Castaing" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gourier" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2294986" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02175634v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Coelho-Diogo" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bonhomme" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Touatib" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2253852" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03159622v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sontakke" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fern&#225;ndez Carri&#243;nc" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2253854" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01492711v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrie Bos" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2219992" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01492714v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. K. Sharma" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2219990" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157987v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouazaoui" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham El Hamzaoui" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157964v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Plus" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224522v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057995v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guillard" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferronato" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206594v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827715v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Le Masne de Chermont" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bessodes" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.819316" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828407v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224851v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03174706v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Garaud" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Bennasroune" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cossu-Leguille" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Couleau" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023691v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Castaing" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32036-2_8" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01469100v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04024932v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Habrioux" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Stevens" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467904v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amazigh Ouaksel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Slomberg" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Cotena" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Brousset" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Angeletti" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5EN00871A" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05533481v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d6en90006b" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05352926v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celina Matuszewska" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Touati" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Binet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdaous Ben Romdhane" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Viana" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2025.121521" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05329119v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Ferjaoui" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianhua Liu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Corvis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chan&#233;ac" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202402373" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368740v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Zimmer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nxnano.2025.100199" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329038v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Berger" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Boland" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Flahaut" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bencsik" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S11051-025-06473-1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05329093v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahshid Hashemkhani" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Naillon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Abiven" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202501425" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05329110v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smsc.202500177" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392740v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanyu Cai" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Seguin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Scherman" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mignet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202406507" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05329124v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goldner" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Serrano" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Corinne Chan&#233;ac" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gacoin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Suta" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2024.120773" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746208v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2024.151643" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05329141v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04257377v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryma Haddad" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingrui Zhao" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Miche" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nivedita Sudheer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.3c01746" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116921v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Hippolyte" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Sadek" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Ba Sowid" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Porcheron" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bridonneau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202301610" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04274299v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Igor Dassie" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Lenez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Chaumonnot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Boualleg" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2gc04714d" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185135v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.3c01162" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186449v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;otim Lucas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Linger" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3NR03727D" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03805075v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Mu&#241;oz-Ortiz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Marin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Hu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Ortgies" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppsc.20220010" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03805064v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Pa&#347;ciak" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Pilch-Wr&#243;bel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Misiak" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.2c08013" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03547230v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Minh Nguyen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Elena Pradas del Real" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durupthy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lanone" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12030422" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561032v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Valette" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Corral Valero" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Lef&#232;vre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vall&#233;e" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Digne" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c08629" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989392v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Levard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Hamdi-Alaoui" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baudin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Guillon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Borschneck" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-11076-5" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03222535v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Glais" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ma&#238;tre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1na00010a" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02617413v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Chehadi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boissi&#232;re" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Faustini" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0nr01678k" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997800v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zimin Li" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Berger" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Tireau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Graff" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2020.152132" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03002205v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Bindini" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Albouy" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grosso" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b19956" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997830v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Delaunay" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9RA03234G" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02342898v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Abidat" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cazayus" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Loupias" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morais" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Comminges" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0031904jes" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02167204v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Frogneux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Mercier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Portehault" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201901534" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02167240v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Larquet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Paulatto" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Sassoye" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.9b00450" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01983236v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Glais" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pellerin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Castaing" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alloyeau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Touati" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8ra08182d" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867971v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bridonneau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hippolyte" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mercier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Portehault" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Desage-El Murr" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8DT00416A" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02127230v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivica Vuj&#269;i&#263;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Vukovi&#263;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milica Sekuli&#263;" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slobodan Ma&#353;i&#263;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2018.10.049" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01922548v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lecuyer" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Xu" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Seguin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2018.05.024" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01883827v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Grosjean" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Godec" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Delacroix" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gouget" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Beaunier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8DT00932E" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632337v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Coursault" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Dozov" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blanc" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Nobili" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dupont" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma10101191" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02127279v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Esteve" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Reguer" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chaneac" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Lugo" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577517009572" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493855v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inna Savelii" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bigot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Capoen" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gonnet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s11671-017-1947-6" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966733v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bourgeault" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Legros" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gonnet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Daniel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Paquirissamy" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-8801-3" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01543644v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santosh Kumar Meena" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Goldmann" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douga Nassoko" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadou Seydou" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Marchandier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.7b03616" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01517528v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ribot" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo F. Peiretti" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Quaino" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Tielens" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201604028" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01540333v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Sanchez" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtchem.2017.05.002" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01492707v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rosticher" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maldiney" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Richard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2015.07.024" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JT62N5DN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01405729v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pigeot-R&#233;my" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dufour" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Herissan" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ruaux" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maug&#233;" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2016.10.031" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01430836v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Avellan" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Levard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Borschneck" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis R.A. Onofri" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6RA19275K" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758947v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Liu" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bertrand-Huleux" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Achouak" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6en00316h" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291225v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Lavergne" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cassaignon" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201501208" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MZTBNVQ2-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01492699v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fontecave" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bourbousson" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Wilhelm" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Espinosa" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6NJ00446F" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01346010v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rosticher" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Fortin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lagueux" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Faucher" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6RA05030A" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427499v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hamidat" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#8203;mohamed Barakat" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ortet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rose" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.6b01056" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01492705v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Profili" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Levasseur" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Naud&#233;" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chaneac" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Stafford" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4959994" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01289085v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul D. Rodriguez" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeniya Sheremet" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Deckert-Gaudig" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hietschold" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5nr01277e" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01281472v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laurent" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Griel" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201500257" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291229v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tella" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Auffan" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Morel" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Proux" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5en00092k" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01241173v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Schaack" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Wei" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thi&#233;ry" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Auger" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hochepied" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5RA16960G" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157188v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cousin" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Geertsen" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cassier-Chauvat" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chauvat" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es504638f" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01280924v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paquirissamy" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. Ruyack" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mondal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Li" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lescou&#235;zec" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5tc00021a" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291241v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lazzari" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Paquez" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.5b02864" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291233v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamar Saison" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chemin" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mariey" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b01468" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01137474v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dufour" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pigeot-Remy" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ruaux" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2015.03.013" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00971511v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Brun" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Barreau" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Veronesi" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Fayard" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Sorieul" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1743-8977-11-13" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01139029v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vargas" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Denardin" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lav&#237;n" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mascar&#243;" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4867345" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136749v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Perineau" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rozes" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am404313s" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057470v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Santaella" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Allainmat" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Simonet" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Labille" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es500216t" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01142634v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Allouche" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Brayner" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boissi&#232;re" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Coradin" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano4030612" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289918v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sanchez" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boissi&#232;re" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cassaignon" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Durupthy" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm402528b" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289926v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Fresch" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Remacle" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp409019z" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802016v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamad Ali Ahmad" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Prelot" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Razafitianamaharavo" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp3077084" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289747v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Toro" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Palma" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Escrig" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2012.12.044" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289746v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bertry" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Aschehoug" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13404-013-0112-y" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00917872v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gras" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp4048192" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021455v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Planchon" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Ferrari" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Guyot" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre G&#233;labert" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Menguy" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2012.08.034" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LKBKJHST-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426196v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Auffan" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Proux" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Masion" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es302493s" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743665v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chemin" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rozes" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Le Bourhis" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201290050" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01492848v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Weeber" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hassan" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Saviot" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dereux" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.20.027636" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01492797v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David E. Boivin" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pastouret" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Burov" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gonnet" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cavani" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.907909" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468420v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Colbeau-Justin" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201101269" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LNG0BF60-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01468549v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Razafitianamaharavo" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Douillard" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerzy Zajac" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp307707h" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591320v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Baudoin" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Thomas" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Coulouvrat" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3533723" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054558v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Maillot" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morin" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuheng Wang" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bonnin" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ildefonse" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2011.03.011" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-26QGQDMV-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426205v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bottero" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Botta" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Labille" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2011.01.001" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5185V7BH-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02354000v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jolivet" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chiche" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2010.12.006" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840373v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Ruaux" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp109134z" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793996v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/NNM.10.61" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461982v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chiche" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2009.09.012" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0P0LD4QL-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541839v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Stevanovic" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Villi&#233;ras" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Barres" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10450-010-9221-6" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MCX999V8-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426341v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pedeutour" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Ziarelli" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es903757q" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944532v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dessombz" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude R. Pasquier" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Davidson" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp1063275" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696716v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Courtois" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Baroudi" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nouvel" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Degrandi" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pensec" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.200901903" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GBD5VWMV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477848v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lantiat" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kuemmel" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laberty" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-009-2130-z" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0CF2HV8B-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446784v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chizallet" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Revel" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b914062j" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-17VNPCHG-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423238v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lecointre" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Viana" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Lemasne" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bessi&#232;re" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2009.04.067" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0SH9LR9D-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348224v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Jolivet" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tronc" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348236v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Bourhis" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347957v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la702998x" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-W628MG1V-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793973v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Auffan" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Roncato" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es800086f" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-RLP10STP-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347945v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Revel" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345167v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Masne de Chermont Q." TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pell&#233;" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ma&#238;trejean" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480053v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brayner" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Livage" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143088v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Juli&#225;n-L&#243;pez" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vasseur" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b615951f" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-N7WFRQ12-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179986v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boissiere" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Devoisselle" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2007.05.055" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H3T2ZL2M-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292978v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Demaille" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lacaze" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jupille" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp075381i" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-NC1MGNTN-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944557v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Panine" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja0684491" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-58Z18JM8-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327480v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nazarely" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ribot" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wallez" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Quarton" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327475v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331443v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794935v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Decome" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Orsi&#232;re" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de M&#233;o" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es060691k" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-23JSQW3V-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02435828v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micaela Nazaraly" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Wallez" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Tronc" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2006.01.028" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V3QWHCJG-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348636v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gibot" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chan&#233;ac" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Jolivet" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fiorani" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2004.11.526" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5DXP9J6L-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696738v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Colombani" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Barioz" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouteiller" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fomp&#233;rie" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma048006m" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02435833v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200501871" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8D169274930A983A968657219B5BB4873BB25FBF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112611v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brice-Profeta" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Arrio" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Letard" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2004.09.120" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TF4H4GSB-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00254920v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jolivet" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pren&#233;" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vayssi&#232;res" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19971236" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/79001A65E82FE35A36337AA9D712CD004FFBC358/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468419v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Saleh Salem Ba Sowid" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468404v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863674v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gom&#233;s" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fan Dilhaire" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Fleurence" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Horny" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Chapuis" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159541v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Pellerin" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Castaing" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gourier" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2294986" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759080v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Abbas" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2301290" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03159622v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sontakke" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fern&#225;ndez Carri&#243;nc" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2253854" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02175634v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Coelho-Diogo" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bonhomme" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Touatib" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2253852" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01492711v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrie Bos" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2219992" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01492714v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. K. Sharma" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2219990" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157964v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham El Hamzaoui" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Plus" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224522v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157987v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouazaoui" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206594v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057995v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guillard" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferronato" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827715v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Le Masne de Chermont" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bessodes" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.819316" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828407v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224851v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03174706v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Garaud" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Bennasroune" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cossu-Leguille" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Couleau" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023691v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Castaing" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32036-2_8" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01469100v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04024932v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Habrioux" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Stevens" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>