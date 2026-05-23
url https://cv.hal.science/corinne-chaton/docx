--- v0 (2026-03-15)
+++ v1 (2026-05-23)
@@ -125,2025 +125,2000 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of public policies on the dynamics of energy retrofit and fuel poverty in mainland France</w:t>
+                <w:t xml:space="preserve">How Much Energy Do We Need to Live Decently?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Briodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Chaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy and Buildings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2025.115348⟩</w:t>
+              <w:t xml:space="preserve">Energy Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/01956574261438739⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04976947v1</w:t>
+                <w:t xml:space="preserve">hal-05627338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une couverture contre la précarité énergétique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Impact of public policies on the dynamics of energy retrofit and fuel poverty in mainland France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Chaton</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Guillerminet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Economique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Energy and Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 332, pp.115348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2025.115348⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05478308v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04976947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal contracts under adverse selection for staple goods such as energy: Effectiveness of in-kind insurance</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Une couverture contre la précarité énergétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Chaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Hubert</w:t>
+                <w:t xml:space="preserve">Marie-Laure Guillerminet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Economics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 76 (4), pp.567-623</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03983355v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05478308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of Fuel Poverty in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Optimal contracts under adverse selection for staple goods such as energy: Effectiveness of in-kind insurance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Alasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Chaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Gouraud</w:t>
+                <w:t xml:space="preserve">Emma Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Policy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 140, </w:t>
+              <w:t xml:space="preserve">Energy Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 106, pp.105785. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.enpol.2020.111434⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.eneco.2021.105785⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03983370v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03983355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does France have a fuel poverty trap?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Simulation of Fuel Poverty in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Chaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elie Lacroix</w:t>
+                <w:t xml:space="preserve">Alexandre Gouraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 113, pp.258-268. </w:t>
+              <w:t xml:space="preserve">, 2020, 140, </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.enpol.2017.10.052⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.enpol.2020.111434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03983391v1</w:t>
+                <w:t xml:space="preserve">halshs-03983370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the implementation of the Market Stability Reserve</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Does France have a fuel poverty trap?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Chaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Maria Eugénia Sanin</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 118, pp.642-654. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enpol.2018.03.027⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 113, pp.258-268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enpol.2017.10.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03983382v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03983391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuel poverty as a major determinant of perceived health: the case of France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Chaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 129 (5), pp.517-524. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.puhe.2015.02.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03983394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Banking and back-loading emission permits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Chaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Creti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Peluchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 82, pp.332-341. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.enpol.2015.01.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03983397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real Asset Valuation under Imperfect Competition: Can We Forget About Market Fundamentals?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Chaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Durand-Viel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Economics &amp; Management Strategy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 22 (1), pp.125-139. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/jems.12005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03984527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Competition and environmental policies in an electricity sector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Chaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Guillerminet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 36, pp.215-228. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eneco.2012.08.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eneco.2012.08.014⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03983400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gas release and transport capacity investment as instruments to foster competition in gas markets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Chaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Gasmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Guillerminet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan-Daniel Oviedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 34 (5), pp.1251-1258. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.eneco.2012.06.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03984531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposal for a simple mechanism to encourage capital investment in electricity generation capacity: illusion or reality?1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Chaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Hermon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Pignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OPEC energy review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 35 (4), pp.361-383. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1753-0237.2011.00197.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1753-0237.2011.00197.x⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03984532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Role of Nuclear Power in Reducing Risk of the Fossil Fuel Prices and Diversity of Electricity Generation in Tunisia: A Portfolio Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ben Abdelhamid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Ben Abdelhamid</w:t>
+                <w:t xml:space="preserve">Chaker Aloui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Chaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jomâa Souissi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fusion Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 29 (2), pp.202-207. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10894-009-9258-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10894-009-9258-2⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03984538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Storage and security of supply in the medium run</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Chaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Creti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Resource and Energy Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 31 (1), pp.24-38. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.reseneeco.2008.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03984544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A real options approach to investing in the first nuclear power plant under cost uncertainty: comparison with natural gas power plant for the Tunisian case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ben Abdelhamid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Ben Abdelhamid</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Chaker Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Chaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Oil, Gas and Coal Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 2 (1), pp.44. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1504/IJOGCT.2009.023629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03984541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some economics of seasonal gas storage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Un instrument de court terme pour stimuler la concurrence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Chaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Villeneuve</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Gasmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Guillerminet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Oviedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Policy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 36 (11), pp.4235-4246. </w:t>
+              <w:t xml:space="preserve">Revue Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Vol. 59 (3), pp.475-486. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.enpol.2008.07.034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/reco.593.0475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03984546v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03984547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un instrument de court terme pour stimuler la concurrence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Some economics of seasonal gas storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Chaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Juan Oviedo</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Creti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Economique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/reco.593.0475⟩</w:t>
+              <w:t xml:space="preserve">Energy Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 36 (11), pp.4235-4246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enpol.2008.07.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03984547v1</w:t>
+                <w:t xml:space="preserve">hal-03984546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncertainty and Investment in Electricity Generation with an Application to the Case of Hydro-Québec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Chaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Doucet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Operations Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 120 (1/4), pp.59-80. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/A:1023370211456⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1023/A:1023370211456⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03987022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décisions d'investissement et de démantèlement sous incertitude : une application au secteur électrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Chaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economie et Prévision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, no 149 (3), pp.15-28. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/ecop.149.0015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03987027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FUEL PRICE AND DEMAND UNCERTAINTIES AND INVESTMENT IN AN ELECTRICITY MODEL: A TWO-PERIOD MODEL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Chaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Energy and Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 23 (1), pp.29-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03987035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2153,124 +2128,124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">REMOVING BEHAVIOURAL BARRIERS TO ENERGY RENOVATION – A DISCRETE CHOICE EXPERIMENT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Chaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lesgards</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Zitouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46th IAEE International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05145706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2280,404 +2255,404 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Removing Behavioral Barriers to Energy Renovation: A Discrete Choice Experiment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Can Households Drive the Energy Transition?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Chaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Lesgards</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Samy Zitouni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samy Zitouni</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-05314384v1</w:t>
+                <w:t xml:space="preserve">hal-05335810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can Households Drive the Energy Transition?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Removing Behavioral Barriers to Energy Renovation: A Discrete Choice Experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Chaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lesgards</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Zitouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05335810v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05314384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles aides pour vivre décemment dans son logement ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Briodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Chaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05347164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How much energy do we need to live decently?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Chaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Chaton</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Clémence Briodeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04817913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technology Choice Under Uncertainty on the Demand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Chaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03987040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2687,105 +2662,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling and economic analysis of the behaviour of players on energy markets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Chaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Economics and Finance. Université Paris Dauphine - PSL, 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05462466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId81"/>
+      <w:footerReference w:type="default" r:id="rId79"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2932,51 +2907,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976947v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chaton" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2025.115348" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478308v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Guillerminet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03983355v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Alasseur" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Hubert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2021.105785" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03983370v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gouraud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2020.111434" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03983391v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Lacroix" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2017.10.052" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BHSPSFRV-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03983382v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Creti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Eug&#233;nia Sanin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2018.03.027" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KLXF6JW4-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03983394v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.puhe.2015.02.007" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03983397v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Peluchon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2015.01.023" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984527v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Durand-Viel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jems.12005" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03983400v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2012.08.014" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C3Z6S7TW-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984531v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Gasmi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Daniel Oviedo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2012.06.007" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984532v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Hermon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Pignon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1753-0237.2011.00197.x" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R0NSRHG5-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984538v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Abdelhamid" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaker Aloui" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jom&#226;a Souissi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10894-009-9258-2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VH25LDZM-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984544v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Villeneuve" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reseneeco.2008.10.004" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984541v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJOGCT.2009.023629" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984546v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2008.07.034" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984547v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Oviedo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.593.0475" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987022v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Doucet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1023370211456" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-38BHS6MQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987027v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecop.149.0015" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987035v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145706v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lesgards" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Zitouni" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314384v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335810v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347164v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Briodeau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817913v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987040v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05462466v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05627338v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Briodeau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chaton" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01956574261438739" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976947v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2025.115348" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478308v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Guillerminet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03983355v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Alasseur" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Hubert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2021.105785" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03983370v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gouraud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2020.111434" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03983391v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Lacroix" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2017.10.052" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BHSPSFRV-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03983394v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.puhe.2015.02.007" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03983397v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Creti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Peluchon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2015.01.023" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984527v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Durand-Viel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jems.12005" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03983400v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2012.08.014" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C3Z6S7TW-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984531v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Gasmi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Daniel Oviedo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2012.06.007" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984532v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Hermon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Pignon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1753-0237.2011.00197.x" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R0NSRHG5-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984538v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Abdelhamid" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaker Aloui" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jom&#226;a Souissi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10894-009-9258-2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VH25LDZM-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984544v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Villeneuve" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reseneeco.2008.10.004" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984541v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJOGCT.2009.023629" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984547v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Oviedo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.593.0475" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984546v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2008.07.034" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987022v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Doucet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1023370211456" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-38BHS6MQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987027v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecop.149.0015" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987035v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145706v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lesgards" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Zitouni" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335810v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314384v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347164v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817913v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987040v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05462466v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>