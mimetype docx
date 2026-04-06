--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -5211,51 +5211,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C80BBE42"/>
+    <w:nsid w:val="D31EB8D5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>