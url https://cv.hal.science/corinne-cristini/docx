--- v1 (2026-04-06)
+++ v2 (2026-05-01)
@@ -2436,50 +2436,123 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04418240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">CAPTACIONES FOTOGRÁFICAS DEL TALLER DEL ARTISTA. DEL ESPACIO GENÉSICO AL ESPACIO MUSEÍSTICO: EL CASO DE JOAQUÍN SOROLLA Y BASTIDA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Cristini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Almarcha Núñez-Herrador, Esther // Villena Espinosa, Rafael; https://www.uclm.es/centros-investigacion/Ceclm/Encuentrosfotografia/ActasEncuentros. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colecciones, Museos y Fotografias</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IX Encuentro de Historia de la Fotografía en Castilla-La Mancha, 2023, ISBN 978-84-9044-622-5 (edición electrónica)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04232587v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">El “cuarto oscuro” de Ana María Matute como metáfora de los aprendizajes del mal y catarsis de la creación literaria. El caso de Paraíso inhabitado (2008).”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Cristini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2492,130 +2565,57 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Assia Mohssine et Samuel Rodríguez éditeurs. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Figuraciones del mal en las creadoras hispánicas contemporáneas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sevilla, Ediciones Alfar, Colección: Alfar Universidad, 241. Serie : Estudios sobre la mujer, 2023, 296 p., ALFAR, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03883190v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-04232587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Archive du lundi n°73</w:t>
               </w:r>
@@ -4444,247 +4444,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03882729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">GOYTISOLO JUAN - (1931-2017)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Cristini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Tena</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encyclopædia Universalis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03882700v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">TOMEO JAVIER - (1932-2013)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Cristini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopædia Universalis et supplément Universalia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, p. 46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03882721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VILA-MATAS ENRIQUE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Cristini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopædia Universalis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03882679v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-03882700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MUÑOZ MOLINA ANTONIO (1956 - )</w:t>
               </w:r>
@@ -5211,51 +5211,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D31EB8D5"/>
+    <w:nsid w:val="6B6DAB19"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5442,51 +5442,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/corinne-cristini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-7457-3166" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/086256203" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408712v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cristini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/158qf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882507v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/agedor.6715" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03773702v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03725561v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ilcea.12618" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845220v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882234v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cabrol" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911401v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882440v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882584v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845480v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890542v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03861365v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03861363v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891560v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883623v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/agedor.4342" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845238v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882761v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesromanes.2703" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890491v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271085v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Con&#233;sa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azahara Lozano" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Mendez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417586v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920998v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926987v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891586v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883629v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684529v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Miguel Arroyo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Taravilla Gomez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gautreau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.libreria.cultura.gob.es/libro/fotografia-y-museo_10580/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977265v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03861346v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-hispaniques.com/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418240v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883190v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232587v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883632v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Boyer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956896v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsorbistertius.com/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911403v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882495v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911405v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882561v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882458v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882475v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921065v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cassou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Ressot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883634v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03861353v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845230v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921723v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933643v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921735v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093773v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966439v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935134v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882659v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926960v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883913v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926972v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883910v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882729v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882721v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882679v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882700v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Tena" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882669v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882608v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408744v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Heredia" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Sebbagh" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/158q8" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242813v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911412v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/corinne-cristini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-7457-3166" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/086256203" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408712v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cristini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/158qf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882507v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/agedor.6715" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03773702v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03725561v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ilcea.12618" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845220v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882234v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cabrol" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911401v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882440v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882584v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845480v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890542v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03861365v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03861363v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891560v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883623v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/agedor.4342" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845238v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882761v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesromanes.2703" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890491v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271085v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Con&#233;sa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azahara Lozano" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Mendez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417586v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920998v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926987v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891586v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883629v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684529v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Miguel Arroyo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Taravilla Gomez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gautreau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.libreria.cultura.gob.es/libro/fotografia-y-museo_10580/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977265v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03861346v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-hispaniques.com/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418240v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232587v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883190v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883632v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Boyer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956896v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsorbistertius.com/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911403v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882495v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911405v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882561v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882458v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882475v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921065v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cassou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Ressot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883634v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03861353v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845230v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921723v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933643v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921735v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093773v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966439v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935134v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882659v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926960v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883913v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926972v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883910v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882729v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882700v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Tena" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882721v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882679v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882669v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882608v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408744v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Heredia" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Sebbagh" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/158q8" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242813v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911412v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>