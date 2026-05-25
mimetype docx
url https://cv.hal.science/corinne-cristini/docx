--- v2 (2026-05-01)
+++ v3 (2026-05-25)
@@ -12,51 +12,51 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:pict>
-          <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:103.78378378378px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+          <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:142.75092936803px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
             <w10:wrap type="tight" anchorx="margin"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Corinne CRISTINI </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="641e6e"/>
         </w:rPr>
         <w:t xml:space="preserve">      Maîtresse de Conférences Littérature et Arts visuels -Sorbonne Université (Faculté des Lettres) -   UFR d’Études ibériques et Latino-américaines </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
@@ -920,169 +920,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03882584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de photos d’enfants de la collection Frederic Marès (Barcelone)</w:t>
+                <w:t xml:space="preserve">Compte-rendu du catalogue: L’Espagne entre deux siècles : de Zuloaga à Picasso, 1890-1920, sous la direction de Marie-Paule Vial (Marie-Paule Vial, Pablo Jiménez Burillo, Dominique Lobstein, Annabelle Mathias, Guy Cogeval), Paris, Musée de l’Orangerie, 7 octobre 2011-9 janvier 2012, Paris, Rmn - Grand Palais en coédition avec le musée d’Orsay, 160 p. [70 ill.]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Cristini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Iberic@l</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 2, pp.119-133</w:t>
+              <w:t xml:space="preserve">, 2012, numéro 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03845480v1</w:t>
+                <w:t xml:space="preserve">hal-03890542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte-rendu du catalogue: L’Espagne entre deux siècles : de Zuloaga à Picasso, 1890-1920, sous la direction de Marie-Paule Vial (Marie-Paule Vial, Pablo Jiménez Burillo, Dominique Lobstein, Annabelle Mathias, Guy Cogeval), Paris, Musée de l’Orangerie, 7 octobre 2011-9 janvier 2012, Paris, Rmn - Grand Palais en coédition avec le musée d’Orsay, 160 p. [70 ill.]</w:t>
+                <w:t xml:space="preserve">Étude de photos d’enfants de la collection Frederic Marès (Barcelone)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Cristini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Iberic@l</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, numéro 1</w:t>
+              <w:t xml:space="preserve">, 2012, 2, pp.119-133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03890542v1</w:t>
+                <w:t xml:space="preserve">hal-03845480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D’un support à un autre : l’apport des photographies de Jean Laurent dans la mise en lumière des Pinturas Negras de Francisco de Goya</w:t>
               </w:r>
@@ -2436,186 +2436,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04418240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">El “cuarto oscuro” de Ana María Matute como metáfora de los aprendizajes del mal y catarsis de la creación literaria. El caso de Paraíso inhabitado (2008).”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Cristini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Assia Mohssine et Samuel Rodríguez éditeurs. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Figuraciones del mal en las creadoras hispánicas contemporáneas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sevilla, Ediciones Alfar, Colección: Alfar Universidad, 241. Serie : Estudios sobre la mujer, 2023, 296 p., ALFAR, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03883190v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">CAPTACIONES FOTOGRÁFICAS DEL TALLER DEL ARTISTA. DEL ESPACIO GENÉSICO AL ESPACIO MUSEÍSTICO: EL CASO DE JOAQUÍN SOROLLA Y BASTIDA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Cristini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Almarcha Núñez-Herrador, Esther // Villena Espinosa, Rafael; https://www.uclm.es/centros-investigacion/Ceclm/Encuentrosfotografia/ActasEncuentros. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colecciones, Museos y Fotografias</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IX Encuentro de Historia de la Fotografía en Castilla-La Mancha, 2023, ISBN 978-84-9044-622-5 (edición electrónica)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04232587v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-03883190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Archive du lundi n°73</w:t>
               </w:r>
@@ -4444,385 +4444,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03882729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GOYTISOLO JUAN - (1931-2017)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">TOMEO JAVIER - (1932-2013)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Cristini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encyclopædia Universalis et supplément Universalia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, p. 46</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03882721v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">Jean Tena</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">VILA-MATAS ENRIQUE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Cristini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopædia Universalis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03882700v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03882679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TOMEO JAVIER - (1932-2013)</w:t>
-[...59 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">GOYTISOLO JUAN - (1931-2017)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Cristini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Corinne Cristini</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Tena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopædia Universalis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03882679v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03882700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MUÑOZ MOLINA ANTONIO (1956 - )</w:t>
+                <w:t xml:space="preserve">MARÍAS JAVIER</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Cristini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopædia Universalis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03882669v1</w:t>
+                <w:t xml:space="preserve">hal-03882608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MARÍAS JAVIER</w:t>
+                <w:t xml:space="preserve">MUÑOZ MOLINA ANTONIO (1956 - )</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Cristini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopædia Universalis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03882608v1</w:t>
+                <w:t xml:space="preserve">hal-03882669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5211,51 +5211,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6B6DAB19"/>
+    <w:nsid w:val="A82F4BE1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5442,51 +5442,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/corinne-cristini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-7457-3166" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/086256203" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408712v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cristini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/158qf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882507v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/agedor.6715" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03773702v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03725561v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ilcea.12618" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845220v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882234v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cabrol" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911401v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882440v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882584v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845480v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890542v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03861365v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03861363v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891560v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883623v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/agedor.4342" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845238v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882761v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesromanes.2703" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890491v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271085v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Con&#233;sa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azahara Lozano" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Mendez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417586v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920998v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926987v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891586v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883629v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684529v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Miguel Arroyo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Taravilla Gomez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gautreau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.libreria.cultura.gob.es/libro/fotografia-y-museo_10580/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977265v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03861346v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-hispaniques.com/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418240v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232587v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883190v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883632v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Boyer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956896v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsorbistertius.com/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911403v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882495v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911405v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882561v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882458v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882475v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921065v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cassou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Ressot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883634v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03861353v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845230v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921723v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933643v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921735v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093773v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966439v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935134v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882659v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926960v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883913v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926972v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883910v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882729v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882700v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Tena" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882721v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882679v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882669v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882608v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408744v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Heredia" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Sebbagh" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/158q8" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242813v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911412v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/corinne-cristini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-7457-3166" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/086256203" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408712v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cristini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/158qf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882507v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/agedor.6715" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03773702v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03725561v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ilcea.12618" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845220v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882234v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cabrol" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911401v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882440v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882584v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890542v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845480v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03861365v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03861363v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891560v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883623v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/agedor.4342" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845238v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882761v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesromanes.2703" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890491v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271085v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Con&#233;sa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azahara Lozano" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Mendez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417586v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920998v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926987v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891586v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883629v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684529v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Miguel Arroyo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Taravilla Gomez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gautreau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.libreria.cultura.gob.es/libro/fotografia-y-museo_10580/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977265v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03861346v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-hispaniques.com/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418240v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883190v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232587v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883632v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Boyer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956896v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsorbistertius.com/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911403v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882495v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911405v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882561v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882458v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882475v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921065v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cassou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Ressot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883634v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03861353v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845230v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921723v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933643v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921735v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093773v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966439v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935134v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882659v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926960v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883913v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926972v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883910v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882729v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882721v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882679v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882700v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Tena" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882608v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882669v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408744v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Heredia" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Sebbagh" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/158q8" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242813v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911412v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>