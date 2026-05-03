--- v0 (2026-03-09)
+++ v1 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Corinne Delmas </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corinne Delmas est professeure de sociologie à l’Université Gustave Eiffel et chercheuse au LATTS. Sociologue et politiste, elle mène des recherches sur l’État, l’expertise, le travail, les relations et les groupes professionnels, abordés sous l’angle des savoirs et des techniques, du genre, de la mobilité, de la santé et de l’environnement. Ses enquêtes ont notamment porté sur des académies, think tanks, lieux de formations, organisations syndicales (formation syndicale, syndicalisme cadre, mobilisations en matière de santé mentale au travail), activités, emplois et métiers. Actuellement, elle étudie les professions et l'expertise juridiques, en particulier les notaires et les mutations du travail liées au numérique.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (153)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Nous allons tous devenir des prompteurs » IA générative et redéfinition de la division du travail juridique au sein des organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 52, pp.71-89. </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15qdc⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05519558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant propos. Risques et injustices socio-environnementaux. savoirs, expertises et actions publiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Bucolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa da Silva Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des affaires sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1, pp.5-26. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfas.241.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaële Rot (dir.), Travailler aux chantiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12moy⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04955432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Boltanski, Arnaud Esquerre, Qu’est-ce que l’actualité politique ? Événements et opinions au XXIe siècle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.63548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duvoux, L'avenir confisqué. Inégalités de temps vécu, classes sociales et patrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.63734⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversification des savoirs d’expertise notariale et normalisation d’une activité entrepreneuriale de conseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SociologieS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11uld⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Angeletti, L'invention de l'économie française, Paris, Les Presses de Sciences Po, coll. « Académique », 2023.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessy, Thierry Delpeuch, Jérôme Pélisse (dir.), Droit et régulation des activités économiques, La Défense, LGDJ, coll. « Droit et société. Classics », 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Senik (dir.), Le travail à distance. Défis, enjeux et limites.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.62534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The feminisation of the notary profession in France: end of a patriarchal bastion or sedimentation of a gender stratification?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of the Legal Profession</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-33. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09695958.2023.2190898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04100158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Scot, Sciences Po, le roman vrai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.57933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03952997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La porosité des frontières du travail notarial à l’heure du « distanciel »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-économie du travail </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1 (11), pp.129-159. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14894-4.p.0129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04127741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Borraz (dir.), La société des organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.56570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessy, L’expropriation par le droit. Propriété intellectuelle, valeur et travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.56817⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent-Arnaud Chappe, Jean-Philippe Tonneau (dir.), Le droit du travail en sociologue, Paris, Presses des Mines, coll. « Sciences sociales », 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.59075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Quercia, Les mondes de l’action théâtrale dans les quartiers populaires en France et en Italie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.48006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaële Rot et François Vatin (dir.), L’esthétique des Trente Glorieuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.50923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadoin, Sociologie de l’architecture et des architectes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.49298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descola, Les formes du visible. Une anthropologie de la figuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.56270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le télétravail notarial : un engagement contraint ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologies pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, N° 43 (2), pp.41-50. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sopr.043.0041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Seurat et Thomas Tari, Controverses mode d’emploi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.48714⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le télétravail notarial, une aspiration déçue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chroniques du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poupeau, Brian F. O’Neill, Joan Cortinas Munoz, Murielle Coeurdray, Eliza Benites-Gambirazio, The Field of Water Policy. Power and Scarcity in the American Southwest, Abingdon, Routledge, coll. « Routledge Advances in Sociology », 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 p. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.42323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Patureau, Jérémy Signigaglia, Artistes plasticiens : de l’école au marché, Paris, Sciences Po les presse/Ministère de la Culture/DEPS, 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 p. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.45883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinciane Despret, Quand le loup habitera avec l'agneau, Paris, Les Empêcheurs de penser en rond, 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 p. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.43163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La QPC en actions. Usages et stratégies des avocats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Disant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Deumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barbaroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie de Jong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Jacquelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Titre VII – Les Cahiers du Conseil constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Hors série, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tvii.hs.001.0131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03120125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notaires, salariés et clients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle Revue du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nrt.7122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier, Introduction à Claude Lefort, Paris, La Découverte/Repères, 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 p. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.44181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers « un nouveau régime de consommation ? » Jean-Claude Daumas, La révolution matérielle. Une histoire de la consommation. France XIXe-XXIe siècle (Paris, Flammarion, 2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EspacesTemps.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Jouzel, Pesticides. Comment ignorer ce que l’on sait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.40142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Geerkens, Nicolas Hatzfeld, Isabelle Lespinet-Moret, Xavier Vigna (dir.), Les enquêtes ouvrières dans l’Europe contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.41177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les notaires, le genre d'une profession à patrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail, genre et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tgs.041.0127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lemaire, L’œil sécuritaire. Mythes et réalités de la vidéosurveillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.34472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Schütz, Jeunes, jolies et sous-traitées : les hôtesses d’accueil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.30994⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Béraud, Bruno Duriez et Béatrice de Gasquet (dir.), Sociologues en quête de religion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.33022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Krynen, Le théâtre juridique. Une histoire de la construction du droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.30129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaële Rot, Planter le décor. Une sociologie des tournages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.38827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Colemans et Baudoin Dupré (dir.), Ethnographies du raisonnement juridique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.36328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alexandre, Sophie Noël, Aurélie Pinto (dir.), Culture et (in)dépendance. Les enjeux de l’indépendance dans les industries culturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.24423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Bajard, Béatrice Crunel, Caroline Frau, Frédéric Nicolas, Fanny Parent (dir.), Professionnalisation(s) et État. Une sociologie politique des groupes professionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.27698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariannig Le Béchec, Dominique Boullier, Maxime Crépel, Le livre-échange. Vies du livre & pratiques des lecteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.24647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Maruani (dir.), Je travaille, donc je suis. Perspectives féministes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.25182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Sigalo Santos, L’administration des vocations. Enquête sur le traitement public du chômage artistique en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.28145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Augé, Les armes et la plume. Sociologie du parcours professionnel des officiers de l’armée de Terre à l’université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.22673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bigday, L’engagement intellectuel sous régime autoritaire. Les « think tankers » biélorusses entre expertise et dissidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.23726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionnaire critique de l’expertise. Santé, travail, environnement, C. Gilbert, E. Henry, J.-N. Jouzel, P. Marichalar (Eds). Presses de Sciences Po, Paris (2015). 376 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Chaumont, Survivre à tout prix ? Essai sur l’honneur, la résistance et le salut de nos âmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.24004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Passini, L’œil et l’archive. Une histoire de l’histoire de l’art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.23058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Protais, Sous l’emprise de la folie ? L’expertise judiciaire face à la maladie mentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.22402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Durand, Christine Servais (dir.), L’intervention du support. Médiation esthétique et énonciation éditoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.23895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une profession tournée vers l'avenir : sociologie des mutations notariales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La semaine juridique. Notariale et immobilière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation et identité syndicale à la CFE-CFC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail et Emploi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Travail et Emploi, 144, pp.31-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sous la direction de Martine Kaluszynski et Renaud Payre, Savoirs de gouvernement. Circulation(s), traduction(s), réception(s), Paris, Economica, 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raisons politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Demazière et Morgan Jouvenet, Andrew Abbott et l’héritage de l’école de Chicago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.20732⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Sofio, Artistes femmes. La parenthèse enchantée XVIIIe-XIXe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.21177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Traïni (dir.), Émotions et expertises. Les modes de coordination des actions collectives, Rennes, Presses universitaires de Rennes, collection « Res Publica », 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de politique comparée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dupuy, Journalistes, des salariés comme les autres ? Représenter, participer, mobiliser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.21817⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Mischi, Le bourg et l’atelier. Sociologie d’un combat syndical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.20345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation et identité syndicale à la CFE-CGC. L’entreprise comme espace de référence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail et Emploi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 144, pp.23-50. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/travailemploi.6775⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Jacques-Jouvenot et Yvan Droz (dir.), Faire et défaire des affaires en famille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.19679⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessy, L’organisation des activités des avocats. Entre monopole et marché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.17710⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le renouvellement paradoxal de la pratique syndicale : l'exemple des dimensions mentales de la santé au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remest. Revue multidisciplinaire sur l'emploi, le syndicalisme et le travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Syndicalisme et relations du travail face à l’incertain et à l’ébranlement des institutions régulatrices du travail, 9 (1), pp.23-50. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1036127ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Chauvin, Michel Grossetti, Pierre-Paul Zalio (dir.), Dictionnaire sociologique de l’entrepreneuriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.17219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry, Claude Gilbert, Jean-Noël Jouzel, Pascal Marichalar (dir.), Dictionnaire critique de l’expertise. Santé, travail, environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.19408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain, La mondialisation des experts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La violence, phénomène situationnel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EspacesTemps.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Aspe, Marie Jacqué, Environnement et société. Une analyse sociologique de la question environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.8825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le triomphe du discours économique. Arnault Skornicki, L’économiste, la cour et la patrie, Paris, CNRS, 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonfiction.fr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UNESCO, Conseil international des sciences sociales, Rapport mondial sur les sciences sociales 2010. Divisions dans les savoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.8314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Krauze, Dominique Méda, Patrick Légeron, Yves Schwartz, Quel travail voulons-nous ? La grande enquête</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.7804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Travail et action collective en temps de crise », Les Mondes du Travail, n°12, 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.11470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Wiseman, Boxing Gym</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.10170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Eyraud, Le capitalisme au cœur de l’État. Comptabilité privée et action publique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.12689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gouarné, L'introduction du marxisme en France. Philosoviétisme et sciences humaines (1920-1939)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.13053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Virmaux, Odette Virmaux, Dictionnaire des mouvements artistiques et littéraires 1870-2010. Groupes, courants, pôles, foyers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.7435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Calvez, Des environnements à risques. Se mobiliser contre le cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.7297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Depardon, Claudine Nougaret, Journal de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.10815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Mitchell, Carbon Democracy. Le pouvoir politique à l’ère du pétrole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.12386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilisation syndicale et expertise en matière de risques psycho-sociaux. L’Observatoire du stress et des mobilités forcées à France Télécom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'IRES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Expertise, syndicalisme et conditions de travail, 74, pp.153-176. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rdli.074.0153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Castells, Communication et pouvoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.12076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fillieule, Patricia Roux (dir.), Le sexe du militantisme, Paris, Presses de Sciences Po, 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Droit, éthique et sciences sociales. Sylvain Laurent et Frédéric Neyrat (coord.), Enquêter : de quel droit ? Menaces sur l’enquête en sciences sociales (Bellecombe-en-Bauges, éditions du Croquant, 2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EspacesTemps.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes de la recherche en sciences sociales, 2009, n° 178 : Interrogatoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du perfectionnement professionnel à la performance de l'action syndicale. Formations et expertise à la Confédération Française de l’Encadrement-Confédération Générale des Cadres (CFE-CGC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Mouvement social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2 (235), pp.89-104. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lms.235.0089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Berrebi-Hoffmann (dir.), Politiques de l'intime. Des utopies sociales d'hier aux mondes du travail d'aujourd'hui, Paris, la Découverte, 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Hériter, Une pensée en mouvement, textes réunis par Salvatore d'Onofrio, Paris, Odile Jacob, 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes de la recherche en sciences sociales, 2009 n° 179 : Pratiques martiales et sports de combat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Monique Robin, Notre poison quotidien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.5588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Datchary, La dispersion au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.6130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émile Durkheim, De la division du travail social, Paris, PUF, Quadrige, 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sciences sociales au miroir des arts. Howard S. Becker, Comment parler de la société. Artistes, écrivains, chercheurs et représentations sociales, Paris, Découverte, 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EspacesTemps.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Boltanski, Elisabeth Claverie, Nicolas Offestadt, Stéphane Van Damme (dir.), Affaires, scandales et grandes causes. De Socrate à Pinochet, Paris, Stock, 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noam Chomsky, Réflexions sur l'université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.1231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Leuwers, L’invention du barreau français, 1660-1830. La construction nationale d’un groupe professionnel, Paris, Editions de l’EHESS, 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Observatoire du stress et des mobilités forcées à France Télécom : logiques et modes d'action d'une structure originale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robin Merlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoir/Agir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12, pp.35-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Both, Les managers et leurs discours. Anthropologie de la rhétorique managériale, Presses universitaires de Bordeaux, 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Saez, Michel Hollard, Politique, science et action publique. La référence à Pierre Mendès France et les débats actuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.1270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes de la recherche en sciences sociales, 173, juin 2008 : Pacifier et punir (1). Les crimes de guerre et l’ordre juridique international ; Actes de la recherche en sciences sociales, 174, juin 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes de la recherche en sciences sociales, 171-172, mars 2008 : Politiques impérialistes. Genèses et structures de l’Etat colonial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Durkheim, Les Formes élémentaires de la vie religieuse. Le système totémique en Australie, Paris, PUF, 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Andrieu, Gille Boëtsch (dir.), Dictionnaire du corps, Paris, CNRS éditions, 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Bacqué, Yves Sintomer, La démocratie participative. Histoires et généalogies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.5217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Sintomer, Petite histoire de l’expérimentation démocratique. Tirage au sort et politique d’Athènes à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.7019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Dumont, Homo Aequalis I, Genèse et épanouissement de l’idéologie économique, Paris, Gallimard, 2008 (1977, 1985)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Keck, Lévy-Bruhl. Entre philosophie et anthropologie, Paris, CNRS éditions, 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Benedetto-Meyer, Salvatore Maugeri, Jean-Luc Metzger (dir.), L’emprise de la gestion. La société au risque des violences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.6707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Ogien, Sandra Laugier, Pourquoi désobéir en démocratie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.6406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lefranc, Lilian Mathieu (dir.), Mobilisations des victimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.1020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Clot, Le travail à coeur. Pour en finir avec les risques psychosociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.1064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Eliasoph, L'évitement du politique. Comment les Américains produisent l'apathie dans la vie quotidienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.1119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Heinich, Pourquoi Bourdieu, Paris, Gallimard, 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Boussard, Didier Demazière, Philip Milburn, L'injonction au professionnalisme. Analyses d'une dynamique plurielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Mannheim, Idéologie et utopie, préface de Wolf Lepenies, Paris, Editions de la MSH, 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Olender, La Chasse aux évidences, sur quelques formes de racisme entre mythe et histoire, Paris, Editions Galaade, 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes de la Recherche en Sciences sociales, n° 170, décembre 2007, « Les nouvelle(s) frontières du tourisme »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes de la Recherche en Sciences sociales, n° 168, juin 2007, « Vocations artistiques », Paris, Seuil, 2007, 108 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dardot, Christian Laval, La nouvelle raison du monde. Essai sur la société néolibérale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.1194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Heinich, Comptes rendus à Walter Benjamin, Pierre Bourdieu, Norbert Elias, Erving Goffman, Françoise Héritier, Bruno Latour, Erwin Panofsky, Michaël Pollack, Bruxelles, Paris, Les impressions nouvelles, 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une vraie politique de recherche et d’enseignement supérieur. « Que faire pour l’Université ? », Mouvements des idées et des luttes, septembre-décembre 2008, 55-56</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EspacesTemps.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes de la Recherche en Sciences sociales, n° 164, septembre 2006 : « Economies de la recherche »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes de la Recherche en Sciences sociales, mars 2007, n° 166-167 : « Constructions européennes : concurrences nationales et stratégies transnationales », Paris, Seuil, 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wievorka, ed., Les Sciences sociales en mutation, Auxerre, Editions Sciences Humaines, 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes de la Recherche en Sciences sociales, n°165, décembre 2006 : « Santé et travail (2). Victimes et responsables »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steiner, L’école durkheimienne et l’économie, Genève, Droz, 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Kouvouama et al., eds., Figures croisées d’intellectuels : trajectoires, modes d’action, productions, Paris, Karthala, 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’émergence d’une rationalité gestionnaire à l’Ecole libre des sciences politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue du Trésor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 6, pp.596-599</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Abelès, L’Echec en politique, Dijon, Circé, 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Karsenti, Louis Quéré, La croyance et l’enquête. Aux sources du pragmatisme, Paris, Editions de l’EHESS, 2004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Csergo (dir.), Histoire de l’alimentation. Quels enjeux pour la formation, Dijon, Educagri éditions, 2004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Chambre de commerce et d'industrie de Paris : un ordre négocié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Les organisations face au droit, 3 (67), pp.597-613</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Avenel, Sociologie des « quartiers sensibles », Paris, Armand Colin, 2004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vernant, La Traversée des frontières. Entre mythe et politique II, Paris, Seuil, 2004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Fassin et Dominique Memmi (éd.), Le Gouvernement des corps, Paris, éditions de l'EHESS, 2004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Carricaburu, Marie Ménoret, Sociologie de la santé, Institutions, professions et maladies, Paris, Armand Colin, 2004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Heinich, Jean-Marie Schaeffert, Art, création, fiction. Entre sociologie et philosophie, Nîmes, éditions Jacqueline Chambon, 2004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dalgarrondo, Sida : la course aux molécules, Paris, Editions de l’Ecole des Hautes Etudes en Sciences sociales, 2004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Samama, Les médecins dans le monde grec, Genève, Droz, 2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Paugam (dir.), L’intégration inégale. Force, fragilité et rupture des liens sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.14414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutfi Sunar, Marx and Weber on Oriental Societies. In the Shadow of Western Modernity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.15668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessy, Francis Chateauraynaud, Experts et faussaires. Pour une sociologie de la perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.14712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chambarlhac, Amélie Lavin, Bertrand Tillier (dir.), Les Malassis. Une coopérative de peintres toxiques (1968-1981)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.16587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Buscatto, Sociologies du genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.16127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Blanchard, Naïma Yahi, Yvan Gastaut, Nicolas Bancel (dir.), La France arabo-orientale. Treize siècles de présences du Maghreb, de la Turquie, d’Égypte, du Moyen-Orient et du Proche-Orient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.13833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quemin, Les stars de l’art contemporain. Notoriété et consécration artistiques dans les arts visuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.13200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’invention d’une vie d’artiste : Stratégie identitaire et élargissement de la critique chez John Ruskin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Autre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 4 (1), pp.71-85. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lautr.010.0071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allemagne, France et Grande-Bretagne. L’histoire des sciences de gouvernement : des sciences d’expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire et Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 4, pp.6-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Duret, Patrick Trabal, Le Sport et ses affaires. Une sociologie de la justice de l’épreuve sportive, Paris, Métailié, 2001</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La création sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une vision enchantée de la vie professionnelle. L’éthique à l’épreuve des conditions de travail sportif et journalistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fleuriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers du journalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 11, pp.33-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une définition non positiviste de l’expertise (note de travail)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Expertise et engagement politique, 2001-05, pp.11-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mucchielli, La découverte du social. Naissance de la sociologie en France, Paris, La Découverte, 1998</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre normativisme et empirisme. Les sciences morales et politiques en France et leur institutionnalisation. XIXe-XXe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 8, pp.47-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place de l’enseignement historique dans la formation des élites politiques françaises à la fin du XIXe siècle. L’Ecole libre des sciences politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Entrées en politique, 3 (35), pp.43-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'affaire Proudhon. Lectures croisées de Qu 'est-ce que la propriété ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 29, pp.80-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les notaires en France. Des officiers de l'authentique entre héritage et modernité.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 978-2-7535-7815-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologie politique de l’expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Découverte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instituer des savoirs d’Etat. L’Académie des sciences morales et politiques au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between Authentification and Pedagogy: Language, Central Part of Notarial Work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Perspectives on Language and Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Nature Switzerland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.41-54, 2025, </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-80046-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05097978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testamentary Freedom in Debate: The Prerequisite of the Notary to Pass Down and to Inherit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Susan Lenon, Daniel Monk. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inheritance Matters : Kinship, Property, Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bloomsbury Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, chapter 11, 2023, 9781509964826</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Rise of Environmental Health as a Recognized Connection and Academic Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joel J. Kassiola, Tim W. Luke. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Palgrave Handbook on Environmental Politics and Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave, Macmillan, pp. 323-343, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers la multiplication des experts ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Benchendikh. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert(ise) et action publique locale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LexisNexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-25, 2017, Expert(ise) et action publique locale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychosocial Risks at Work: A Performative Speech Act (chapter 3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cassilde, Stéphanie; Gilson, Adeline. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychosocial Health, Work and Language. International Perspectives towards their Categorizations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.37-53, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enseignement du droit : quel(s) systèm(s), quelle(s) méthodes(s), quelle(s) discipline(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mustapha Mekki. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réformer l’enseignement du droit en France à la lumière des systèmes étrangers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LexisNexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.159-172, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’analyse sociologique : Sociologie et mutations du notariat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mustapha Mekki. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'avenir du notariat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LexisNexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.216-238, 2016, L'avenir du notariat</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dispositifs de formation syndicale sur la souffrance au travail. Usages et enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robin Merlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Ethuin, Karel Yon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fabrique du sens syndical La formation des représentants des salariés en France (1945-2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Croquant, Chapitre 12 (p. 339-364), 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologie de l’Etat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Hervouët, Pascal Mbongo, Carlo Santulli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire encyclopédique de l’Etat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berger-Levrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.852-855, 2014, 978-2-7013-1862-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savoirs d’Etat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Hervouët, Pascal Mbongo, Carlo Santulli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire encyclopédique de l’Etat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berger Levrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.834-837, 2014, 978-2-7013-1862-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promouvoir les compétences. La formation à la CFE-CGC au service d'une valorisation professionnelle des acquis du syndicalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Ethuin, Karel yon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fabrique du sens syndical. La formation des représentants des salariés en France (1945-2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Croquant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.131-155, 2014, 9782365120524</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savoirs experts et profanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Pomade. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’expertise du HCB : un facilitateur du dialogue sciences/société ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LGDJ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.39-57, 2014, 978-2-36517-029-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’inflation des structures administratives d’expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascal Mbongo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La séparation entre administration et politique en droits français et étrangers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berger-Levrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.219-228, 2014, 978-2-7013-1846-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph-Marie de Gérando, académicien des sciences morales et politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carole Christen, Jean-Luc Chappey et Igor Moullier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joseph-Marie de Gérando (1772-1842). Connaître et réformer la société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes (PUR), p. 79-92, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savoirs experts, expertises profanes et malaise des cadres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ludivine Damay, Benjamin Denis, Denis Duez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs experts et profanes dans la construction des problèmes publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications des Facultés universitaires Saint-Louis, Chapitre 1 (p. 27-53), 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La promotion des sciences camérales en France au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascale Laborier, Frédéric Audren, Paolo Napoli, Jakob Vogel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sciences camérales. Activités pratiques et histoire des dispositifs publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de France (PUF), pp.267-282, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress&amp;quot; et &amp;quot;souffrance au travail&amp;quot; des cadres : enjeu syndical et médiatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paul Bouffartigue, Charles Gadea, Sophie Pochic. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cadres, classes moyennes: vers l'éclatement?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A. Colin, pp.249-259, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Lagrange. Un député du Nord inspirateur du loisir populaire éducatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian Dorvillé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grandes figures sportives du Nord-Pas de Calais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Septentrion, pp.91-107, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un usage militant de l'expertise. Les organisations de cadres face à la souffrance au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yann Bérard, Renaud Crespin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aux frontières de l'expertise. Dialogues entre savoirs et pouvoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes (PUR)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, chapitre 7 (p. 131-144), 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'émergence d'une rationalité gestionnaire au sein des doctrines administratives et des enseignements de l'Ecole Libre des Sciences Politiques à la fin du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Bezes, Florence Descamps, Sébastien Kott, Lucile Tallineau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elaborations et pratiques du droit budgétaire et comptable au XIXe siècle (1815-1914)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGPDE, Comité pour l'histoire économique et financière de la France,, p. 301-322, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Dupin, académicien des sciences morales et politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carole Christen et François Vatin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Charles Dupin (1784-1873). Ingénieur, savant, économiste, pédagogue et parlementaire du Premier au Second Empire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes (PUR), pp.67-78, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’engagement militant par les loisirs et le sport : les clubs Léo Lagrange dans le Nord-Pas-de-Calais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian Dorvillé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport en Nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Septentrion, pp.13-44, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’externalisation relative de l’expertise économique en France et l’action publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Steve Jacob, Jean-Louis Génard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expertise et action publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de l'Université de Bruxelles, p. 29-42, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre public et privé : la participation des femmes aux travaux de l’Académie des sciences morales et politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacqueline Carroy, Annick Ohayon, Nicole Edelman, Nathalie Richard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les femmes dans les sciences de l’homme (XIXe-XXe siècles). Inspiratrices, collaboratrices ou créatrices ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Séli Arslan, pp.215-233, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le peuple à l’Académie des sciences morales et politiques (1832-1914)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hélène Desbrousses, Bernard Peloille, Gérard Raulet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le peuple, figures et concepts. Entre identité et souveraineté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, F.-X. de Guibert, p. 129-146, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La délégation de service public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fleuriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RUNOPES. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’emploi sportif en France : situation et tendances d’évolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edition AFRAPS, pp.209-220, 2002, 2-910448-09-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01158073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recreating the French Nation : The Teaching of History at the Ecole libre des sciences politiques at the End of the Nineteenth Century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Dieckhoff, Natividad Gutiérez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modern Roots. Studies on National Identity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Adelshot, chapt. 10 (pp. 177-199), 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’une autonomisation au sein de l’Académie des sciences morales et politiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Fauquet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Victor Cousin, homo-theologico-politicus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kimé, p. 117-146, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Note de lecture (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Jouvenet, Des glaces polaires au climat de la Terre. Enquête sur une aventure scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Note de lecture</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03952894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Porosity of Work Boundaries in the Age of Digitalisation and Teleworking: The Case of the Notary's Office in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXth Mondial Congress ISA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Sociological Association (ISA)/Association Internationale de Sociologie (AIS), Jun 2023, Melbourne (on line), Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Libéralisation et féminisation de la profession de notaire en France : La sédimentation d'une stratification de genre ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Congrès de l’Association Française de Sociologie (AFS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Sociologie (AFS), Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intensification, mise à distance et formes renouvelées d’engagement professionnel : les effets de la crise sanitaire sur le travail notarial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du Gis GESTES juin 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS Groupe d'études sur le travail et la santé au travail (GESTES), Jun 2023, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Re-Evaluation of Legal Employment and Work Standards in France? the Case of the Legal World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXth Mondial Congress ISA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Sociological Association (ISA)/Association Internationale de Sociologie (ASI), Jun 2023, Melbourne (on line), Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Digital technology and legal work : The digitalisation of the notary’s office, between maintaining the monopoly and undergoing professions”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RCSL 2023 Lund Metting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RCSL, ISA - Research Committee on Sociology of Law, International Sociological Association, Aug 2023, Lund (Sweden), Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques numériques: Les transformations du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Notariat et Numérique: Le cybernotaire au cœur de la République numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut d'Etudes et de Recherches sur le Droit et la Justice - IERDJ, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notaries in France: Between State and Market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linking Generations for Global Justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Onati, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Rise of Out-of-Court Settlements. Mediation and Notaries in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linking generations for global justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Onati, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Liberalization and the Feminization of an Established Profession between the State and the Market: The Case of Notaries in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19e Congrès Mondial de sociologie de l’ISA (International Sociological Association)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Contemporary Evolution of an Established Profession: The Feminization of Notaries in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e Conférence de l’European Sociological Association (ESA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Contemporary Evolution of an Established Profession</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e Conférence de l’European Sociological Association (ESA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les professions réglementées et la mondialisation : le cas des notaires en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e Congrès de l’Association Internationale des Sociologues de Langue Française (AISLF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changing Patterns of Professional Regulation : The Case of the Notaries in France. a Profession Between Self-Regulation, State-Regulation and Market Rules.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Sociological Association/Association Internationale de Sociologie (ISA/AIS) Forum of Sociology, « The Futurs We Want : Global Sociology and he Struggles for a Better World »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Think Tanks and the French Political Game</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Sociological Association/Association Internationale de Sociologie (ISA/AIS) Forum of Sociology, « The Futurs We Want : Global Sociology and he Struggles for a Better World »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changing Patterns of Professional Regulation : The Case of the Notaries in France. a Profession Between Self-Regulation, State-Regulation and Market Rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Sociological Association/Association Internationale de Sociologie (ISA/AIS) Forum of Sociology, « The Futurs We Want : Global Sociology and he Struggles for a Better World »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les acteurs juridiques et le politique en contexte de crise. Le cas des notaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e Congrès de l’Association Belge de Science Politique (ABSP), « Politiques de crise, crises du politique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’externalisation de l’expertise partisane. L’exemple du sport au Parti socialiste en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e Congrès de l’Association Belge de Science Politique (ABSP), « Politiques de crise, crises du politique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers la multiplication des experts ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études "Décider localement, entre expertise et autonomie"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03239119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les think tanks et le sport pendant la campagne électorale de 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Congrès de l’Association Française de Science Politique (AFSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les think tanks, instruments de démocratie participative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Congrès de l’Association Française de Science Politique (AFSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production d’expertise et mobilisation syndicale. L’observatoire du stress et des mobilités forcées à France Télécom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international DIM-Geste, « Quelles actions pour un autre travail : soulager la souffrance, éradiquer les facteurs de risques, “soigner le travail” ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Beffroi de Montrouge, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La participation de chercheurs et experts à la dénonciation des violences et dominations dans le travail. L’Observatoire du stress et des mobilités forcées à France Télécom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e Congrès de l’Association Française de Sociologie (AFS), « Les dominations »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminants et freins à une politisation du sport : La prise en charge de la question sportive au Parti socialiste par Terra Nova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Congrès de l’Association des sociologues du sport de langue française (3SLF) : « Comparer le sport : usages et controverses »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La QPC [question prioritaire de constitutionnalité], les avocats et leurs clients : L’apprentissage d’un outil constitutionnel&amp;quot; in: Mathieu Disant et Pascale Deumier dir., La QPC en actions. Usages et stratégies des avocats, Rapport final de recherche réalisée à l’occasion des 10 ans de la QPC avec le soutien du Conseil constitutionnel (REF Convention: 9_ConventionQPC 2020), CERCRID (UMR 587), pp. 42-98.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CERCRID UMR 587 ; avec le soutien du Conseil Constitutionnel (REF Convention: 9_ConventionQPC 2020). 2020, pp. 42-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La QPC en actions : usages et stratégies des avocats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Disant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Deumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie de Jong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pelicand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliette Rubi-Cavagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Conseil constitutionnel. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02464211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId344"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Corinne Delmas </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corinne Delmas est professeure de sociologie à l’Université Gustave Eiffel et chercheuse au LATTS. Sociologue et politiste, elle mène des recherches sur l’État, l’expertise, le travail, les relations et les groupes professionnels, abordés sous l’angle des savoirs et des techniques, du genre, de la mobilité, de la santé et de l’environnement. Ses enquêtes ont notamment porté sur des académies, think tanks, lieux de formations, organisations syndicales (formation syndicale, syndicalisme cadre, mobilisations en matière de santé mentale au travail), activités, emplois et métiers. Actuellement, elle étudie les professions et l'expertise juridiques, en particulier les notaires et les mutations du travail liées au numérique.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (156)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Tonneau & Laurent Willemez (dir.), Pour une sociologie historique de la profession d’avocat. Bilan et nouvelles perspectives, Rennes, Presses universitaires de Rennes, 2025, 284 pages.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle Revue du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 28, </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/165jv⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05608636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Nous allons tous devenir des prompteurs » IA générative et redéfinition de la division du travail juridique au sein des organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 52, pp.71-89. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15qdc⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05519558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Pourquoi la féminisation n’est-elle pas synonyme d’égalité ? Le genre des métiers du droit », Ingenius, juin 2025 https://ingenius.ecoledesponts.fr/articles/pourquoi-la-feminisation-nest-elle-pas-synonyme-degalite-le-genre-des-metiers-du-droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingenius</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05608638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet et Delphine Mercier (dir.), Le travail et la société française. 30 ans de recherche en sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/144aa⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05608642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant propos. Risques et injustices socio-environnementaux. savoirs, expertises et actions publiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Bucolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa da Silva Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des affaires sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1, pp.5-26. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfas.241.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Boltanski, Arnaud Esquerre, Qu’est-ce que l’actualité politique ? Événements et opinions au XXIe siècle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.63548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaële Rot (dir.), Travailler aux chantiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12moy⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04955432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duvoux, L'avenir confisqué. Inégalités de temps vécu, classes sociales et patrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.63734⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversification des savoirs d’expertise notariale et normalisation d’une activité entrepreneuriale de conseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SociologieS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11uld⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The feminisation of the notary profession in France: end of a patriarchal bastion or sedimentation of a gender stratification?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of the Legal Profession</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-33. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09695958.2023.2190898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04100158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Angeletti, L'invention de l'économie française, Paris, Les Presses de Sciences Po, coll. « Académique », 2023.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessy, Thierry Delpeuch, Jérôme Pélisse (dir.), Droit et régulation des activités économiques, La Défense, LGDJ, coll. « Droit et société. Classics », 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Senik (dir.), Le travail à distance. Défis, enjeux et limites.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.62534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Scot, Sciences Po, le roman vrai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.57933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03952997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La porosité des frontières du travail notarial à l’heure du « distanciel »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-économie du travail </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1 (11), pp.129-159. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14894-4.p.0129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04127741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Borraz (dir.), La société des organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.56570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessy, L’expropriation par le droit. Propriété intellectuelle, valeur et travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.56817⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent-Arnaud Chappe, Jean-Philippe Tonneau (dir.), Le droit du travail en sociologue, Paris, Presses des Mines, coll. « Sciences sociales », 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.59075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadoin, Sociologie de l’architecture et des architectes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.49298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descola, Les formes du visible. Une anthropologie de la figuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.56270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le télétravail notarial : un engagement contraint ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologies pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, N° 43 (2), pp.41-50. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sopr.043.0041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Quercia, Les mondes de l’action théâtrale dans les quartiers populaires en France et en Italie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.48006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaële Rot et François Vatin (dir.), L’esthétique des Trente Glorieuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.50923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Seurat et Thomas Tari, Controverses mode d’emploi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.48714⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le télétravail notarial, une aspiration déçue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chroniques du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinciane Despret, Quand le loup habitera avec l'agneau, Paris, Les Empêcheurs de penser en rond, 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 p. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.43163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poupeau, Brian F. O’Neill, Joan Cortinas Munoz, Murielle Coeurdray, Eliza Benites-Gambirazio, The Field of Water Policy. Power and Scarcity in the American Southwest, Abingdon, Routledge, coll. « Routledge Advances in Sociology », 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 p. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.42323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Patureau, Jérémy Signigaglia, Artistes plasticiens : de l’école au marché, Paris, Sciences Po les presse/Ministère de la Culture/DEPS, 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 p. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.45883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La QPC en actions. Usages et stratégies des avocats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Disant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Deumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barbaroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie de Jong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Jacquelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Titre VII – Les Cahiers du Conseil constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Hors série, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tvii.hs.001.0131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03120125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notaires, salariés et clients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle Revue du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nrt.7122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier, Introduction à Claude Lefort, Paris, La Découverte/Repères, 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 p. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.44181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers « un nouveau régime de consommation ? » Jean-Claude Daumas, La révolution matérielle. Une histoire de la consommation. France XIXe-XXIe siècle (Paris, Flammarion, 2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EspacesTemps.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Jouzel, Pesticides. Comment ignorer ce que l’on sait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.40142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Geerkens, Nicolas Hatzfeld, Isabelle Lespinet-Moret, Xavier Vigna (dir.), Les enquêtes ouvrières dans l’Europe contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.41177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les notaires, le genre d'une profession à patrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail, genre et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tgs.041.0127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lemaire, L’œil sécuritaire. Mythes et réalités de la vidéosurveillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.34472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Schütz, Jeunes, jolies et sous-traitées : les hôtesses d’accueil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.30994⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Béraud, Bruno Duriez et Béatrice de Gasquet (dir.), Sociologues en quête de religion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.33022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Krynen, Le théâtre juridique. Une histoire de la construction du droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.30129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaële Rot, Planter le décor. Une sociologie des tournages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.38827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Colemans et Baudoin Dupré (dir.), Ethnographies du raisonnement juridique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.36328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alexandre, Sophie Noël, Aurélie Pinto (dir.), Culture et (in)dépendance. Les enjeux de l’indépendance dans les industries culturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.24423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Bajard, Béatrice Crunel, Caroline Frau, Frédéric Nicolas, Fanny Parent (dir.), Professionnalisation(s) et État. Une sociologie politique des groupes professionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.27698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariannig Le Béchec, Dominique Boullier, Maxime Crépel, Le livre-échange. Vies du livre & pratiques des lecteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.24647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Maruani (dir.), Je travaille, donc je suis. Perspectives féministes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.25182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Sigalo Santos, L’administration des vocations. Enquête sur le traitement public du chômage artistique en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.28145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionnaire critique de l’expertise. Santé, travail, environnement, C. Gilbert, E. Henry, J.-N. Jouzel, P. Marichalar (Eds). Presses de Sciences Po, Paris (2015). 376 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Chaumont, Survivre à tout prix ? Essai sur l’honneur, la résistance et le salut de nos âmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.24004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Augé, Les armes et la plume. Sociologie du parcours professionnel des officiers de l’armée de Terre à l’université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.22673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bigday, L’engagement intellectuel sous régime autoritaire. Les « think tankers » biélorusses entre expertise et dissidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.23726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Passini, L’œil et l’archive. Une histoire de l’histoire de l’art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.23058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Protais, Sous l’emprise de la folie ? L’expertise judiciaire face à la maladie mentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.22402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Durand, Christine Servais (dir.), L’intervention du support. Médiation esthétique et énonciation éditoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.23895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Sofio, Artistes femmes. La parenthèse enchantée XVIIIe-XIXe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.21177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation et identité syndicale à la CFE-CFC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail et Emploi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Travail et Emploi, 144, pp.31-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sous la direction de Martine Kaluszynski et Renaud Payre, Savoirs de gouvernement. Circulation(s), traduction(s), réception(s), Paris, Economica, 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raisons politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Demazière et Morgan Jouvenet, Andrew Abbott et l’héritage de l’école de Chicago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.20732⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une profession tournée vers l'avenir : sociologie des mutations notariales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La semaine juridique. Notariale et immobilière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Traïni (dir.), Émotions et expertises. Les modes de coordination des actions collectives, Rennes, Presses universitaires de Rennes, collection « Res Publica », 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de politique comparée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dupuy, Journalistes, des salariés comme les autres ? Représenter, participer, mobiliser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.21817⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Mischi, Le bourg et l’atelier. Sociologie d’un combat syndical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.20345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation et identité syndicale à la CFE-CGC. L’entreprise comme espace de référence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail et Emploi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 144, pp.23-50. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/travailemploi.6775⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Jacques-Jouvenot et Yvan Droz (dir.), Faire et défaire des affaires en famille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.19679⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessy, L’organisation des activités des avocats. Entre monopole et marché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.17710⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le renouvellement paradoxal de la pratique syndicale : l'exemple des dimensions mentales de la santé au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remest. Revue multidisciplinaire sur l'emploi, le syndicalisme et le travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Syndicalisme et relations du travail face à l’incertain et à l’ébranlement des institutions régulatrices du travail, 9 (1), pp.23-50. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1036127ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Chauvin, Michel Grossetti, Pierre-Paul Zalio (dir.), Dictionnaire sociologique de l’entrepreneuriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.17219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry, Claude Gilbert, Jean-Noël Jouzel, Pascal Marichalar (dir.), Dictionnaire critique de l’expertise. Santé, travail, environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.19408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain, La mondialisation des experts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gouarné, L'introduction du marxisme en France. Philosoviétisme et sciences humaines (1920-1939)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.13053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Virmaux, Odette Virmaux, Dictionnaire des mouvements artistiques et littéraires 1870-2010. Groupes, courants, pôles, foyers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.7435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La violence, phénomène situationnel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EspacesTemps.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Aspe, Marie Jacqué, Environnement et société. Une analyse sociologique de la question environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.8825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UNESCO, Conseil international des sciences sociales, Rapport mondial sur les sciences sociales 2010. Divisions dans les savoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.8314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Krauze, Dominique Méda, Patrick Légeron, Yves Schwartz, Quel travail voulons-nous ? La grande enquête</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.7804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Travail et action collective en temps de crise », Les Mondes du Travail, n°12, 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.11470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Wiseman, Boxing Gym</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.10170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Eyraud, Le capitalisme au cœur de l’État. Comptabilité privée et action publique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.12689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le triomphe du discours économique. Arnault Skornicki, L’économiste, la cour et la patrie, Paris, CNRS, 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonfiction.fr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Calvez, Des environnements à risques. Se mobiliser contre le cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.7297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Depardon, Claudine Nougaret, Journal de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.10815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Mitchell, Carbon Democracy. Le pouvoir politique à l’ère du pétrole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.12386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilisation syndicale et expertise en matière de risques psycho-sociaux. L’Observatoire du stress et des mobilités forcées à France Télécom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'IRES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Expertise, syndicalisme et conditions de travail, 74, pp.153-176. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rdli.074.0153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Castells, Communication et pouvoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.12076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fillieule, Patricia Roux (dir.), Le sexe du militantisme, Paris, Presses de Sciences Po, 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Droit, éthique et sciences sociales. Sylvain Laurent et Frédéric Neyrat (coord.), Enquêter : de quel droit ? Menaces sur l’enquête en sciences sociales (Bellecombe-en-Bauges, éditions du Croquant, 2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EspacesTemps.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes de la recherche en sciences sociales, 2009, n° 178 : Interrogatoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du perfectionnement professionnel à la performance de l'action syndicale. Formations et expertise à la Confédération Française de l’Encadrement-Confédération Générale des Cadres (CFE-CGC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Mouvement social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2 (235), pp.89-104. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lms.235.0089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Berrebi-Hoffmann (dir.), Politiques de l'intime. Des utopies sociales d'hier aux mondes du travail d'aujourd'hui, Paris, la Découverte, 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Hériter, Une pensée en mouvement, textes réunis par Salvatore d'Onofrio, Paris, Odile Jacob, 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes de la recherche en sciences sociales, 2009 n° 179 : Pratiques martiales et sports de combat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Observatoire du stress et des mobilités forcées à France Télécom : logiques et modes d'action d'une structure originale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robin Merlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoir/Agir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12, pp.35-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Both, Les managers et leurs discours. Anthropologie de la rhétorique managériale, Presses universitaires de Bordeaux, 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Monique Robin, Notre poison quotidien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.5588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Datchary, La dispersion au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.6130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émile Durkheim, De la division du travail social, Paris, PUF, Quadrige, 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sciences sociales au miroir des arts. Howard S. Becker, Comment parler de la société. Artistes, écrivains, chercheurs et représentations sociales, Paris, Découverte, 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EspacesTemps.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Leuwers, L’invention du barreau français, 1660-1830. La construction nationale d’un groupe professionnel, Paris, Editions de l’EHESS, 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noam Chomsky, Réflexions sur l'université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.1231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Boltanski, Elisabeth Claverie, Nicolas Offestadt, Stéphane Van Damme (dir.), Affaires, scandales et grandes causes. De Socrate à Pinochet, Paris, Stock, 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Saez, Michel Hollard, Politique, science et action publique. La référence à Pierre Mendès France et les débats actuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.1270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes de la recherche en sciences sociales, 173, juin 2008 : Pacifier et punir (1). Les crimes de guerre et l’ordre juridique international ; Actes de la recherche en sciences sociales, 174, juin 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes de la recherche en sciences sociales, 171-172, mars 2008 : Politiques impérialistes. Genèses et structures de l’Etat colonial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Durkheim, Les Formes élémentaires de la vie religieuse. Le système totémique en Australie, Paris, PUF, 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Andrieu, Gille Boëtsch (dir.), Dictionnaire du corps, Paris, CNRS éditions, 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Bacqué, Yves Sintomer, La démocratie participative. Histoires et généalogies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.5217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Sintomer, Petite histoire de l’expérimentation démocratique. Tirage au sort et politique d’Athènes à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.7019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Dumont, Homo Aequalis I, Genèse et épanouissement de l’idéologie économique, Paris, Gallimard, 2008 (1977, 1985)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Keck, Lévy-Bruhl. Entre philosophie et anthropologie, Paris, CNRS éditions, 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Benedetto-Meyer, Salvatore Maugeri, Jean-Luc Metzger (dir.), L’emprise de la gestion. La société au risque des violences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.6707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Ogien, Sandra Laugier, Pourquoi désobéir en démocratie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.6406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Eliasoph, L'évitement du politique. Comment les Américains produisent l'apathie dans la vie quotidienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.1119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Heinich, Pourquoi Bourdieu, Paris, Gallimard, 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lefranc, Lilian Mathieu (dir.), Mobilisations des victimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.1020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Clot, Le travail à coeur. Pour en finir avec les risques psychosociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.1064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Boussard, Didier Demazière, Philip Milburn, L'injonction au professionnalisme. Analyses d'une dynamique plurielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Mannheim, Idéologie et utopie, préface de Wolf Lepenies, Paris, Editions de la MSH, 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Olender, La Chasse aux évidences, sur quelques formes de racisme entre mythe et histoire, Paris, Editions Galaade, 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes de la Recherche en Sciences sociales, n° 170, décembre 2007, « Les nouvelle(s) frontières du tourisme »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes de la Recherche en Sciences sociales, n° 168, juin 2007, « Vocations artistiques », Paris, Seuil, 2007, 108 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dardot, Christian Laval, La nouvelle raison du monde. Essai sur la société néolibérale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.1194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Heinich, Comptes rendus à Walter Benjamin, Pierre Bourdieu, Norbert Elias, Erving Goffman, Françoise Héritier, Bruno Latour, Erwin Panofsky, Michaël Pollack, Bruxelles, Paris, Les impressions nouvelles, 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une vraie politique de recherche et d’enseignement supérieur. « Que faire pour l’Université ? », Mouvements des idées et des luttes, septembre-décembre 2008, 55-56</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EspacesTemps.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes de la Recherche en Sciences sociales, mars 2007, n° 166-167 : « Constructions européennes : concurrences nationales et stratégies transnationales », Paris, Seuil, 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes de la Recherche en Sciences sociales, n° 164, septembre 2006 : « Economies de la recherche »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wievorka, ed., Les Sciences sociales en mutation, Auxerre, Editions Sciences Humaines, 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes de la Recherche en Sciences sociales, n°165, décembre 2006 : « Santé et travail (2). Victimes et responsables »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steiner, L’école durkheimienne et l’économie, Genève, Droz, 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Kouvouama et al., eds., Figures croisées d’intellectuels : trajectoires, modes d’action, productions, Paris, Karthala, 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Avenel, Sociologie des « quartiers sensibles », Paris, Armand Colin, 2004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’émergence d’une rationalité gestionnaire à l’Ecole libre des sciences politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue du Trésor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 6, pp.596-599</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Chambre de commerce et d'industrie de Paris : un ordre négocié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Les organisations face au droit, 3 (67), pp.597-613</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Csergo (dir.), Histoire de l’alimentation. Quels enjeux pour la formation, Dijon, Educagri éditions, 2004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Abelès, L’Echec en politique, Dijon, Circé, 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Karsenti, Louis Quéré, La croyance et l’enquête. Aux sources du pragmatisme, Paris, Editions de l’EHESS, 2004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vernant, La Traversée des frontières. Entre mythe et politique II, Paris, Seuil, 2004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Fassin et Dominique Memmi (éd.), Le Gouvernement des corps, Paris, éditions de l'EHESS, 2004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Carricaburu, Marie Ménoret, Sociologie de la santé, Institutions, professions et maladies, Paris, Armand Colin, 2004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Heinich, Jean-Marie Schaeffert, Art, création, fiction. Entre sociologie et philosophie, Nîmes, éditions Jacqueline Chambon, 2004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dalgarrondo, Sida : la course aux molécules, Paris, Editions de l’Ecole des Hautes Etudes en Sciences sociales, 2004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Samama, Les médecins dans le monde grec, Genève, Droz, 2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chambarlhac, Amélie Lavin, Bertrand Tillier (dir.), Les Malassis. Une coopérative de peintres toxiques (1968-1981)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.16587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Paugam (dir.), L’intégration inégale. Force, fragilité et rupture des liens sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.14414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessy, Francis Chateauraynaud, Experts et faussaires. Pour une sociologie de la perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.14712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutfi Sunar, Marx and Weber on Oriental Societies. In the Shadow of Western Modernity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.15668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Buscatto, Sociologies du genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.16127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Blanchard, Naïma Yahi, Yvan Gastaut, Nicolas Bancel (dir.), La France arabo-orientale. Treize siècles de présences du Maghreb, de la Turquie, d’Égypte, du Moyen-Orient et du Proche-Orient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.13833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quemin, Les stars de l’art contemporain. Notoriété et consécration artistiques dans les arts visuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.13200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’invention d’une vie d’artiste : Stratégie identitaire et élargissement de la critique chez John Ruskin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Autre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 4 (1), pp.71-85. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lautr.010.0071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une vision enchantée de la vie professionnelle. L’éthique à l’épreuve des conditions de travail sportif et journalistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fleuriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers du journalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 11, pp.33-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allemagne, France et Grande-Bretagne. L’histoire des sciences de gouvernement : des sciences d’expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire et Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 4, pp.6-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Duret, Patrick Trabal, Le Sport et ses affaires. Une sociologie de la justice de l’épreuve sportive, Paris, Métailié, 2001</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La création sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une définition non positiviste de l’expertise (note de travail)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Expertise et engagement politique, 2001-05, pp.11-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mucchielli, La découverte du social. Naissance de la sociologie en France, Paris, La Découverte, 1998</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre normativisme et empirisme. Les sciences morales et politiques en France et leur institutionnalisation. XIXe-XXe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 8, pp.47-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place de l’enseignement historique dans la formation des élites politiques françaises à la fin du XIXe siècle. L’Ecole libre des sciences politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Entrées en politique, 3 (35), pp.43-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'affaire Proudhon. Lectures croisées de Qu 'est-ce que la propriété ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 29, pp.80-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les notaires en France. Des officiers de l'authentique entre héritage et modernité.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 978-2-7535-7815-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologie politique de l’expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Découverte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instituer des savoirs d’Etat. L’Académie des sciences morales et politiques au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between Authentification and Pedagogy: Language, Central Part of Notarial Work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Perspectives on Language and Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Nature Switzerland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.41-54, 2025, </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-80046-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05097978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testamentary Freedom in Debate: The Prerequisite of the Notary to Pass Down and to Inherit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Susan Lenon, Daniel Monk. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inheritance Matters : Kinship, Property, Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bloomsbury Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, chapter 11, 2023, 9781509964826</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Rise of Environmental Health as a Recognized Connection and Academic Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joel J. Kassiola, Tim W. Luke. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Palgrave Handbook on Environmental Politics and Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave, Macmillan, pp. 323-343, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers la multiplication des experts ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Benchendikh. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert(ise) et action publique locale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LexisNexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-25, 2017, Expert(ise) et action publique locale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychosocial Risks at Work: A Performative Speech Act (chapter 3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cassilde, Stéphanie; Gilson, Adeline. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychosocial Health, Work and Language. International Perspectives towards their Categorizations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.37-53, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enseignement du droit : quel(s) systèm(s), quelle(s) méthodes(s), quelle(s) discipline(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mustapha Mekki. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réformer l’enseignement du droit en France à la lumière des systèmes étrangers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LexisNexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.159-172, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’analyse sociologique : Sociologie et mutations du notariat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mustapha Mekki. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'avenir du notariat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LexisNexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.216-238, 2016, L'avenir du notariat</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dispositifs de formation syndicale sur la souffrance au travail. Usages et enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robin Merlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Ethuin, Karel Yon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fabrique du sens syndical La formation des représentants des salariés en France (1945-2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Croquant, Chapitre 12 (p. 339-364), 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologie de l’Etat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Hervouët, Pascal Mbongo, Carlo Santulli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire encyclopédique de l’Etat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berger-Levrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.852-855, 2014, 978-2-7013-1862-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savoirs d’Etat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Hervouët, Pascal Mbongo, Carlo Santulli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire encyclopédique de l’Etat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berger Levrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.834-837, 2014, 978-2-7013-1862-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promouvoir les compétences. La formation à la CFE-CGC au service d'une valorisation professionnelle des acquis du syndicalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Ethuin, Karel yon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fabrique du sens syndical. La formation des représentants des salariés en France (1945-2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Croquant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.131-155, 2014, 9782365120524</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savoirs experts et profanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Pomade. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’expertise du HCB : un facilitateur du dialogue sciences/société ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LGDJ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.39-57, 2014, 978-2-36517-029-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’inflation des structures administratives d’expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascal Mbongo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La séparation entre administration et politique en droits français et étrangers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berger-Levrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.219-228, 2014, 978-2-7013-1846-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph-Marie de Gérando, académicien des sciences morales et politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carole Christen, Jean-Luc Chappey et Igor Moullier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joseph-Marie de Gérando (1772-1842). Connaître et réformer la société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes (PUR), p. 79-92, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress&amp;quot; et &amp;quot;souffrance au travail&amp;quot; des cadres : enjeu syndical et médiatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paul Bouffartigue, Charles Gadea, Sophie Pochic. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cadres, classes moyennes: vers l'éclatement?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A. Colin, pp.249-259, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savoirs experts, expertises profanes et malaise des cadres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ludivine Damay, Benjamin Denis, Denis Duez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs experts et profanes dans la construction des problèmes publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications des Facultés universitaires Saint-Louis, Chapitre 1 (p. 27-53), 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La promotion des sciences camérales en France au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascale Laborier, Frédéric Audren, Paolo Napoli, Jakob Vogel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sciences camérales. Activités pratiques et histoire des dispositifs publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de France (PUF), pp.267-282, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Lagrange. Un député du Nord inspirateur du loisir populaire éducatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian Dorvillé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grandes figures sportives du Nord-Pas de Calais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Septentrion, pp.91-107, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un usage militant de l'expertise. Les organisations de cadres face à la souffrance au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yann Bérard, Renaud Crespin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aux frontières de l'expertise. Dialogues entre savoirs et pouvoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes (PUR)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, chapitre 7 (p. 131-144), 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'émergence d'une rationalité gestionnaire au sein des doctrines administratives et des enseignements de l'Ecole Libre des Sciences Politiques à la fin du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Bezes, Florence Descamps, Sébastien Kott, Lucile Tallineau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elaborations et pratiques du droit budgétaire et comptable au XIXe siècle (1815-1914)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGPDE, Comité pour l'histoire économique et financière de la France,, p. 301-322, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Dupin, académicien des sciences morales et politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carole Christen et François Vatin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Charles Dupin (1784-1873). Ingénieur, savant, économiste, pédagogue et parlementaire du Premier au Second Empire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes (PUR), pp.67-78, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’engagement militant par les loisirs et le sport : les clubs Léo Lagrange dans le Nord-Pas-de-Calais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian Dorvillé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport en Nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Septentrion, pp.13-44, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’externalisation relative de l’expertise économique en France et l’action publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Steve Jacob, Jean-Louis Génard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expertise et action publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de l'Université de Bruxelles, p. 29-42, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre public et privé : la participation des femmes aux travaux de l’Académie des sciences morales et politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacqueline Carroy, Annick Ohayon, Nicole Edelman, Nathalie Richard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les femmes dans les sciences de l’homme (XIXe-XXe siècles). Inspiratrices, collaboratrices ou créatrices ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Séli Arslan, pp.215-233, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le peuple à l’Académie des sciences morales et politiques (1832-1914)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hélène Desbrousses, Bernard Peloille, Gérard Raulet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le peuple, figures et concepts. Entre identité et souveraineté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, F.-X. de Guibert, p. 129-146, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La délégation de service public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fleuriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RUNOPES. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’emploi sportif en France : situation et tendances d’évolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edition AFRAPS, pp.209-220, 2002, 2-910448-09-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01158073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recreating the French Nation : The Teaching of History at the Ecole libre des sciences politiques at the End of the Nineteenth Century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Dieckhoff, Natividad Gutiérez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modern Roots. Studies on National Identity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Adelshot, chapt. 10 (pp. 177-199), 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’une autonomisation au sein de l’Académie des sciences morales et politiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Fauquet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Victor Cousin, homo-theologico-politicus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kimé, p. 117-146, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Note de lecture (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Jouvenet, Des glaces polaires au climat de la Terre. Enquête sur une aventure scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Note de lecture</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03952894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intensification, mise à distance et formes renouvelées d’engagement professionnel : les effets de la crise sanitaire sur le travail notarial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du Gis GESTES juin 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS Groupe d'études sur le travail et la santé au travail (GESTES), Jun 2023, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Porosity of Work Boundaries in the Age of Digitalisation and Teleworking: The Case of the Notary's Office in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXth Mondial Congress ISA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Sociological Association (ISA)/Association Internationale de Sociologie (AIS), Jun 2023, Melbourne (on line), Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Libéralisation et féminisation de la profession de notaire en France : La sédimentation d'une stratification de genre ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Congrès de l’Association Française de Sociologie (AFS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Sociologie (AFS), Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Re-Evaluation of Legal Employment and Work Standards in France? the Case of the Legal World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXth Mondial Congress ISA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Sociological Association (ISA)/Association Internationale de Sociologie (ASI), Jun 2023, Melbourne (on line), Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Digital technology and legal work : The digitalisation of the notary’s office, between maintaining the monopoly and undergoing professions”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RCSL 2023 Lund Metting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RCSL, ISA - Research Committee on Sociology of Law, International Sociological Association, Aug 2023, Lund (Sweden), Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques numériques: Les transformations du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Notariat et Numérique: Le cybernotaire au cœur de la République numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut d'Etudes et de Recherches sur le Droit et la Justice - IERDJ, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notaries in France: Between State and Market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linking Generations for Global Justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Onati, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Rise of Out-of-Court Settlements. Mediation and Notaries in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linking generations for global justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Onati, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Liberalization and the Feminization of an Established Profession between the State and the Market: The Case of Notaries in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19e Congrès Mondial de sociologie de l’ISA (International Sociological Association)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Contemporary Evolution of an Established Profession: The Feminization of Notaries in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e Conférence de l’European Sociological Association (ESA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Contemporary Evolution of an Established Profession</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e Conférence de l’European Sociological Association (ESA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changing Patterns of Professional Regulation : The Case of the Notaries in France. a Profession Between Self-Regulation, State-Regulation and Market Rules.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Sociological Association/Association Internationale de Sociologie (ISA/AIS) Forum of Sociology, « The Futurs We Want : Global Sociology and he Struggles for a Better World »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les professions réglementées et la mondialisation : le cas des notaires en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e Congrès de l’Association Internationale des Sociologues de Langue Française (AISLF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Think Tanks and the French Political Game</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Sociological Association/Association Internationale de Sociologie (ISA/AIS) Forum of Sociology, « The Futurs We Want : Global Sociology and he Struggles for a Better World »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changing Patterns of Professional Regulation : The Case of the Notaries in France. a Profession Between Self-Regulation, State-Regulation and Market Rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Sociological Association/Association Internationale de Sociologie (ISA/AIS) Forum of Sociology, « The Futurs We Want : Global Sociology and he Struggles for a Better World »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les acteurs juridiques et le politique en contexte de crise. Le cas des notaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e Congrès de l’Association Belge de Science Politique (ABSP), « Politiques de crise, crises du politique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’externalisation de l’expertise partisane. L’exemple du sport au Parti socialiste en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e Congrès de l’Association Belge de Science Politique (ABSP), « Politiques de crise, crises du politique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers la multiplication des experts ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études "Décider localement, entre expertise et autonomie"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03239119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production d’expertise et mobilisation syndicale. L’observatoire du stress et des mobilités forcées à France Télécom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international DIM-Geste, « Quelles actions pour un autre travail : soulager la souffrance, éradiquer les facteurs de risques, “soigner le travail” ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Beffroi de Montrouge, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les think tanks et le sport pendant la campagne électorale de 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Congrès de l’Association Française de Science Politique (AFSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les think tanks, instruments de démocratie participative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Congrès de l’Association Française de Science Politique (AFSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La participation de chercheurs et experts à la dénonciation des violences et dominations dans le travail. L’Observatoire du stress et des mobilités forcées à France Télécom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e Congrès de l’Association Française de Sociologie (AFS), « Les dominations »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminants et freins à une politisation du sport : La prise en charge de la question sportive au Parti socialiste par Terra Nova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Congrès de l’Association des sociologues du sport de langue française (3SLF) : « Comparer le sport : usages et controverses »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La QPC [question prioritaire de constitutionnalité], les avocats et leurs clients : L’apprentissage d’un outil constitutionnel&amp;quot; in: Mathieu Disant et Pascale Deumier dir., La QPC en actions. Usages et stratégies des avocats, Rapport final de recherche réalisée à l’occasion des 10 ans de la QPC avec le soutien du Conseil constitutionnel (REF Convention: 9_ConventionQPC 2020), CERCRID (UMR 587), pp. 42-98.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CERCRID UMR 587 ; avec le soutien du Conseil Constitutionnel (REF Convention: 9_ConventionQPC 2020). 2020, pp. 42-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La QPC en actions : usages et stratégies des avocats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Disant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Deumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie de Jong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pelicand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliette Rubi-Cavagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Conseil constitutionnel. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02464211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId349"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519558v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Delmas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15qdc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680713v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Bucolo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa da Silva Rosa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.241.0007" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955432v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12moy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-N5M2QX70-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680716v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.63548" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680717v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.63734" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680848v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11uld" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423442v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423441v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487114v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.62534" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100158v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09695958.2023.2190898" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952997v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.57933" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-FSHFT2FL-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127741v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14894-4.p.0129" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953009v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.56570" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953003v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.56817" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-KN2CD2SG-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423347v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.59075" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-060W1NJN-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953031v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.48006" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953018v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.50923" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953034v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.49298" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953013v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.56270" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594958v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sopr.043.0041" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953025v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.48714" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594961v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423374v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.42323" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-6K4L9QR1-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423358v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.45883" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-37CVF862-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423368v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.43163" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-86ZJ7C3S-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03120125v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Disant" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Deumier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barbaroux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie de Jong" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Jacquelot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tvii.hs.001.0131" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087683v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.7122" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423383v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.44181" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-FLMD8VXQ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087718v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087769v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.40142" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087767v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.41177" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-S2DBH3C7-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120170v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.041.0127" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087774v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.34472" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087776v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.30994" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087775v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.33022" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087777v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.30129" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087771v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.38827" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087772v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.36328" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087785v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.24423" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087781v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.27698" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087784v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.24647" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087783v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.25182" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087779v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.28145" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087794v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.22673" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087789v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.23726" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087897v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087787v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.24004" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087793v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.23058" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087796v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.22402" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087790v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.23895" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120232v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02464203v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087898v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087799v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.20732" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087798v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.21177" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087899v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087797v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.21817" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087800v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.20345" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120175v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.6775" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087801v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.19679" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087804v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.17710" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120322v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1036127ar" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087805v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.17219" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087803v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.19408" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087900v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087719v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087826v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.8825" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087892v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087827v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.8314" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087828v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.7804" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087822v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.11470" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087825v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.10170" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087817v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.12689" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087816v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.13053" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087830v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.7435" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087831v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.7297" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087824v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.10815" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087818v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.12386" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120328v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdli.074.0153" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087821v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.12076" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087901v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087733v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087906v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120331v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.235.0089" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087905v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087904v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087907v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087837v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.5588" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087835v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.6130" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087932v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087736v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087930v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087841v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.1231" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087933v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123499v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robin Merlin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087914v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087839v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.1270" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087912v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087909v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087926v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087908v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087836v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.5217" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087832v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.7019" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087929v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087927v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087833v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.6707" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087834v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.6406" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087847v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.1020" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087846v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.1064" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087844v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.1119" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087919v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087848v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.977" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087923v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087934v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087917v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087922v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087842v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.1194" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087920v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087737v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087940v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087937v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087935v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087941v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087938v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087925v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120335v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087944v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087942v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087947v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120341v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087946v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087943v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087951v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087948v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087953v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087954v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087955v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087812v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.14414" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087810v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.15668" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087811v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.14712" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087809v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.16587" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087807v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.16127" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087813v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.13833" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087815v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.13200" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120337v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lautr.010.0071" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123471v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087957v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123548v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fleuriel" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123550v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087958v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123483v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120336v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120178v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416080v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4937" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120228v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/catalogue/index-Sociologie_politique_de_l_expertise-9782707165817.html" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120231v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097978v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link-springer-com.extranet.enpc.fr/chapter/10.1007/978-3-031-80046-7_3" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-80046-7" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252202v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/ca/inheritance-matters-9781509964826/" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423220v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123555v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://boutique.lexisnexis.fr/7417-expert-ise-et-action-publique-locale/" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123553v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783319505435" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123557v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://boutique.lexisnexis.fr/7531-reformer-l-enseignement-du-droit-en-france-a-la-lumiere-des-systemes-etrangers/" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123561v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/l-avenir-du-notariat-9782711025107.html" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124742v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bu&#233;" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123566v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/dictionnaire-encyclopedique-de-l-etat-9782701318622.html" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123565v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123577v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://croquant.atheles.org/sociopo/lafabriquedusenssyndical/" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123570v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/l-expertise-du-haut-conseil-des-biotechnologies-un-facilitateur-du-dialogue-sciences-societe-9782365170291.html" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123573v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/la-separation-entre-administration-et-politique-en-droits-francais-et-etranger-9782701318462.html" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127952v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123613v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123608v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123603v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127965v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123611v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=2448" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127963v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127955v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124743v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127940v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124745v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126672v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01158073v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124748v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127946v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03952894v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-21RSW165-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423306v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423299v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423328v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423313v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423291v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04487437v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087976v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087973v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120257v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087986v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120261v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087991v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124749v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087989v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087988v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087993v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087996v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03239119v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087999v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088001v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088002v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087998v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088003v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087962v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02464211v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pelicand" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliette Rubi-Cavagna" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608636v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Delmas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/165jv" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519558v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15qdc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608638v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608642v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/144aa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680713v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Bucolo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa da Silva Rosa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.241.0007" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680716v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.63548" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955432v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12moy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-N5M2QX70-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680717v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.63734" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680848v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11uld" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100158v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09695958.2023.2190898" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423442v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423441v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487114v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.62534" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952997v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.57933" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-FSHFT2FL-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127741v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14894-4.p.0129" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953009v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.56570" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953003v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.56817" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-KN2CD2SG-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423347v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.59075" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-060W1NJN-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953034v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.49298" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953013v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.56270" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594958v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sopr.043.0041" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953031v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.48006" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953018v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.50923" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953025v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.48714" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594961v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423368v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.43163" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-86ZJ7C3S-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423374v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.42323" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-6K4L9QR1-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423358v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.45883" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-37CVF862-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03120125v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Disant" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Deumier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barbaroux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie de Jong" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Jacquelot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tvii.hs.001.0131" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087683v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.7122" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423383v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.44181" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-FLMD8VXQ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087718v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087769v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.40142" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087767v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.41177" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-S2DBH3C7-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120170v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.041.0127" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087774v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.34472" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087776v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.30994" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087775v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.33022" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087777v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.30129" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087771v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.38827" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087772v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.36328" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087785v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.24423" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087781v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.27698" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087784v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.24647" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087783v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.25182" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087779v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.28145" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087897v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087787v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.24004" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087794v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.22673" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087789v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.23726" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087793v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.23058" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087796v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.22402" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087790v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.23895" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087798v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.21177" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02464203v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087898v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087799v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.20732" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120232v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087899v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087797v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.21817" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087800v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.20345" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120175v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.6775" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087801v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.19679" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087804v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.17710" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120322v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1036127ar" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087805v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.17219" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087803v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.19408" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087900v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087816v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.13053" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087830v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.7435" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087719v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087826v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.8825" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087827v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.8314" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087828v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.7804" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087822v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.11470" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087825v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.10170" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087817v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.12689" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087892v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087831v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.7297" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087824v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.10815" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087818v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.12386" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120328v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdli.074.0153" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087821v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.12076" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087901v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087733v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087906v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120331v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.235.0089" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087905v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087904v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087907v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123499v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robin Merlin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087914v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087837v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.5588" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087835v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.6130" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087932v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087736v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087933v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087841v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.1231" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087930v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087839v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.1270" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087912v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087909v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087926v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087908v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087836v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.5217" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087832v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.7019" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087929v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087927v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087833v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.6707" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087834v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.6406" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087844v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.1119" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087919v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087847v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.1020" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087846v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.1064" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087848v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.977" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087923v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087934v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087917v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087922v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087842v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.1194" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087920v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087737v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087937v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087940v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087935v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087941v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087938v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087925v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087946v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120335v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120341v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087947v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087944v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087942v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087943v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087951v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087948v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087953v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087954v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087955v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087809v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.16587" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087812v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.14414" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087811v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.14712" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087810v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.15668" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087807v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.16127" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087813v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.13833" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087815v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.13200" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120337v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lautr.010.0071" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123548v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fleuriel" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123471v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087957v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123550v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087958v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123483v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120336v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120178v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416080v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4937" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120228v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/catalogue/index-Sociologie_politique_de_l_expertise-9782707165817.html" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120231v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097978v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link-springer-com.extranet.enpc.fr/chapter/10.1007/978-3-031-80046-7_3" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-80046-7" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252202v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/ca/inheritance-matters-9781509964826/" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423220v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123555v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://boutique.lexisnexis.fr/7417-expert-ise-et-action-publique-locale/" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123553v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783319505435" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123557v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://boutique.lexisnexis.fr/7531-reformer-l-enseignement-du-droit-en-france-a-la-lumiere-des-systemes-etrangers/" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123561v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/l-avenir-du-notariat-9782711025107.html" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124742v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bu&#233;" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123566v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/dictionnaire-encyclopedique-de-l-etat-9782701318622.html" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123565v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123577v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://croquant.atheles.org/sociopo/lafabriquedusenssyndical/" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123570v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/l-expertise-du-haut-conseil-des-biotechnologies-un-facilitateur-du-dialogue-sciences-societe-9782365170291.html" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123573v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/la-separation-entre-administration-et-politique-en-droits-francais-et-etranger-9782701318462.html" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127952v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123603v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123613v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123608v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127965v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123611v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=2448" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127963v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127955v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124743v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127940v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124745v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126672v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01158073v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124748v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127946v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03952894v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-21RSW165-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423328v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423306v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423299v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423313v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423291v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04487437v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087976v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087973v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120257v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087986v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120261v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124749v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087991v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087989v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087988v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087993v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087996v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03239119v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088002v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087999v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088001v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087998v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088003v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087962v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02464211v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pelicand" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliette Rubi-Cavagna" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>