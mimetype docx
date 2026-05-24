--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Corinne Delmas </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corinne Delmas est professeure de sociologie à l’Université Gustave Eiffel et chercheuse au LATTS. Sociologue et politiste, elle mène des recherches sur l’État, l’expertise, le travail, les relations et les groupes professionnels, abordés sous l’angle des savoirs et des techniques, du genre, de la mobilité, de la santé et de l’environnement. Ses enquêtes ont notamment porté sur des académies, think tanks, lieux de formations, organisations syndicales (formation syndicale, syndicalisme cadre, mobilisations en matière de santé mentale au travail), activités, emplois et métiers. Actuellement, elle étudie les professions et l'expertise juridiques, en particulier les notaires et les mutations du travail liées au numérique.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (156)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Tonneau & Laurent Willemez (dir.), Pour une sociologie historique de la profession d’avocat. Bilan et nouvelles perspectives, Rennes, Presses universitaires de Rennes, 2025, 284 pages.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle Revue du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 28, </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/165jv⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05608636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Nous allons tous devenir des prompteurs » IA générative et redéfinition de la division du travail juridique au sein des organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 52, pp.71-89. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15qdc⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05519558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Pourquoi la féminisation n’est-elle pas synonyme d’égalité ? Le genre des métiers du droit », Ingenius, juin 2025 https://ingenius.ecoledesponts.fr/articles/pourquoi-la-feminisation-nest-elle-pas-synonyme-degalite-le-genre-des-metiers-du-droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingenius</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05608638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet et Delphine Mercier (dir.), Le travail et la société française. 30 ans de recherche en sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/144aa⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05608642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant propos. Risques et injustices socio-environnementaux. savoirs, expertises et actions publiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Bucolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa da Silva Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des affaires sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1, pp.5-26. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfas.241.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Boltanski, Arnaud Esquerre, Qu’est-ce que l’actualité politique ? Événements et opinions au XXIe siècle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.63548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaële Rot (dir.), Travailler aux chantiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12moy⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04955432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duvoux, L'avenir confisqué. Inégalités de temps vécu, classes sociales et patrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.63734⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversification des savoirs d’expertise notariale et normalisation d’une activité entrepreneuriale de conseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SociologieS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11uld⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The feminisation of the notary profession in France: end of a patriarchal bastion or sedimentation of a gender stratification?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of the Legal Profession</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-33. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09695958.2023.2190898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04100158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Angeletti, L'invention de l'économie française, Paris, Les Presses de Sciences Po, coll. « Académique », 2023.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessy, Thierry Delpeuch, Jérôme Pélisse (dir.), Droit et régulation des activités économiques, La Défense, LGDJ, coll. « Droit et société. Classics », 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Senik (dir.), Le travail à distance. Défis, enjeux et limites.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.62534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Scot, Sciences Po, le roman vrai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.57933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03952997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La porosité des frontières du travail notarial à l’heure du « distanciel »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-économie du travail </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1 (11), pp.129-159. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14894-4.p.0129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04127741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Borraz (dir.), La société des organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.56570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessy, L’expropriation par le droit. Propriété intellectuelle, valeur et travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.56817⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent-Arnaud Chappe, Jean-Philippe Tonneau (dir.), Le droit du travail en sociologue, Paris, Presses des Mines, coll. « Sciences sociales », 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.59075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadoin, Sociologie de l’architecture et des architectes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.49298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descola, Les formes du visible. Une anthropologie de la figuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.56270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le télétravail notarial : un engagement contraint ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologies pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, N° 43 (2), pp.41-50. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sopr.043.0041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Quercia, Les mondes de l’action théâtrale dans les quartiers populaires en France et en Italie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.48006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaële Rot et François Vatin (dir.), L’esthétique des Trente Glorieuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.50923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Seurat et Thomas Tari, Controverses mode d’emploi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.48714⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le télétravail notarial, une aspiration déçue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chroniques du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinciane Despret, Quand le loup habitera avec l'agneau, Paris, Les Empêcheurs de penser en rond, 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 p. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.43163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poupeau, Brian F. O’Neill, Joan Cortinas Munoz, Murielle Coeurdray, Eliza Benites-Gambirazio, The Field of Water Policy. Power and Scarcity in the American Southwest, Abingdon, Routledge, coll. « Routledge Advances in Sociology », 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 p. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.42323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Patureau, Jérémy Signigaglia, Artistes plasticiens : de l’école au marché, Paris, Sciences Po les presse/Ministère de la Culture/DEPS, 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 p. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.45883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La QPC en actions. Usages et stratégies des avocats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Disant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Deumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barbaroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie de Jong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Jacquelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Titre VII – Les Cahiers du Conseil constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Hors série, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tvii.hs.001.0131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03120125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notaires, salariés et clients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle Revue du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nrt.7122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier, Introduction à Claude Lefort, Paris, La Découverte/Repères, 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 p. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.44181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers « un nouveau régime de consommation ? » Jean-Claude Daumas, La révolution matérielle. Une histoire de la consommation. France XIXe-XXIe siècle (Paris, Flammarion, 2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EspacesTemps.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Jouzel, Pesticides. Comment ignorer ce que l’on sait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.40142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Geerkens, Nicolas Hatzfeld, Isabelle Lespinet-Moret, Xavier Vigna (dir.), Les enquêtes ouvrières dans l’Europe contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.41177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les notaires, le genre d'une profession à patrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail, genre et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tgs.041.0127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lemaire, L’œil sécuritaire. Mythes et réalités de la vidéosurveillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.34472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Schütz, Jeunes, jolies et sous-traitées : les hôtesses d’accueil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.30994⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Béraud, Bruno Duriez et Béatrice de Gasquet (dir.), Sociologues en quête de religion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.33022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Krynen, Le théâtre juridique. Une histoire de la construction du droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.30129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaële Rot, Planter le décor. Une sociologie des tournages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.38827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Colemans et Baudoin Dupré (dir.), Ethnographies du raisonnement juridique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.36328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alexandre, Sophie Noël, Aurélie Pinto (dir.), Culture et (in)dépendance. Les enjeux de l’indépendance dans les industries culturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.24423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Bajard, Béatrice Crunel, Caroline Frau, Frédéric Nicolas, Fanny Parent (dir.), Professionnalisation(s) et État. Une sociologie politique des groupes professionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.27698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariannig Le Béchec, Dominique Boullier, Maxime Crépel, Le livre-échange. Vies du livre & pratiques des lecteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.24647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Maruani (dir.), Je travaille, donc je suis. Perspectives féministes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.25182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Sigalo Santos, L’administration des vocations. Enquête sur le traitement public du chômage artistique en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.28145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionnaire critique de l’expertise. Santé, travail, environnement, C. Gilbert, E. Henry, J.-N. Jouzel, P. Marichalar (Eds). Presses de Sciences Po, Paris (2015). 376 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Chaumont, Survivre à tout prix ? Essai sur l’honneur, la résistance et le salut de nos âmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.24004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Augé, Les armes et la plume. Sociologie du parcours professionnel des officiers de l’armée de Terre à l’université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.22673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bigday, L’engagement intellectuel sous régime autoritaire. Les « think tankers » biélorusses entre expertise et dissidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.23726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Passini, L’œil et l’archive. Une histoire de l’histoire de l’art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.23058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Protais, Sous l’emprise de la folie ? L’expertise judiciaire face à la maladie mentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.22402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Durand, Christine Servais (dir.), L’intervention du support. Médiation esthétique et énonciation éditoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.23895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Sofio, Artistes femmes. La parenthèse enchantée XVIIIe-XIXe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.21177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation et identité syndicale à la CFE-CFC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail et Emploi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Travail et Emploi, 144, pp.31-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sous la direction de Martine Kaluszynski et Renaud Payre, Savoirs de gouvernement. Circulation(s), traduction(s), réception(s), Paris, Economica, 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raisons politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Demazière et Morgan Jouvenet, Andrew Abbott et l’héritage de l’école de Chicago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.20732⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une profession tournée vers l'avenir : sociologie des mutations notariales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La semaine juridique. Notariale et immobilière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Traïni (dir.), Émotions et expertises. Les modes de coordination des actions collectives, Rennes, Presses universitaires de Rennes, collection « Res Publica », 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de politique comparée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dupuy, Journalistes, des salariés comme les autres ? Représenter, participer, mobiliser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.21817⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Mischi, Le bourg et l’atelier. Sociologie d’un combat syndical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.20345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation et identité syndicale à la CFE-CGC. L’entreprise comme espace de référence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail et Emploi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 144, pp.23-50. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/travailemploi.6775⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Jacques-Jouvenot et Yvan Droz (dir.), Faire et défaire des affaires en famille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.19679⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessy, L’organisation des activités des avocats. Entre monopole et marché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.17710⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le renouvellement paradoxal de la pratique syndicale : l'exemple des dimensions mentales de la santé au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remest. Revue multidisciplinaire sur l'emploi, le syndicalisme et le travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Syndicalisme et relations du travail face à l’incertain et à l’ébranlement des institutions régulatrices du travail, 9 (1), pp.23-50. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1036127ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Chauvin, Michel Grossetti, Pierre-Paul Zalio (dir.), Dictionnaire sociologique de l’entrepreneuriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.17219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry, Claude Gilbert, Jean-Noël Jouzel, Pascal Marichalar (dir.), Dictionnaire critique de l’expertise. Santé, travail, environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.19408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain, La mondialisation des experts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gouarné, L'introduction du marxisme en France. Philosoviétisme et sciences humaines (1920-1939)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.13053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Virmaux, Odette Virmaux, Dictionnaire des mouvements artistiques et littéraires 1870-2010. Groupes, courants, pôles, foyers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.7435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La violence, phénomène situationnel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EspacesTemps.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Aspe, Marie Jacqué, Environnement et société. Une analyse sociologique de la question environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.8825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UNESCO, Conseil international des sciences sociales, Rapport mondial sur les sciences sociales 2010. Divisions dans les savoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.8314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Krauze, Dominique Méda, Patrick Légeron, Yves Schwartz, Quel travail voulons-nous ? La grande enquête</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.7804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Travail et action collective en temps de crise », Les Mondes du Travail, n°12, 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.11470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Wiseman, Boxing Gym</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.10170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Eyraud, Le capitalisme au cœur de l’État. Comptabilité privée et action publique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.12689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le triomphe du discours économique. Arnault Skornicki, L’économiste, la cour et la patrie, Paris, CNRS, 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonfiction.fr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Calvez, Des environnements à risques. Se mobiliser contre le cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.7297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Depardon, Claudine Nougaret, Journal de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.10815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Mitchell, Carbon Democracy. Le pouvoir politique à l’ère du pétrole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.12386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilisation syndicale et expertise en matière de risques psycho-sociaux. L’Observatoire du stress et des mobilités forcées à France Télécom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'IRES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Expertise, syndicalisme et conditions de travail, 74, pp.153-176. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rdli.074.0153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Castells, Communication et pouvoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.12076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fillieule, Patricia Roux (dir.), Le sexe du militantisme, Paris, Presses de Sciences Po, 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Droit, éthique et sciences sociales. Sylvain Laurent et Frédéric Neyrat (coord.), Enquêter : de quel droit ? Menaces sur l’enquête en sciences sociales (Bellecombe-en-Bauges, éditions du Croquant, 2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EspacesTemps.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes de la recherche en sciences sociales, 2009, n° 178 : Interrogatoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du perfectionnement professionnel à la performance de l'action syndicale. Formations et expertise à la Confédération Française de l’Encadrement-Confédération Générale des Cadres (CFE-CGC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Mouvement social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2 (235), pp.89-104. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lms.235.0089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Berrebi-Hoffmann (dir.), Politiques de l'intime. Des utopies sociales d'hier aux mondes du travail d'aujourd'hui, Paris, la Découverte, 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Hériter, Une pensée en mouvement, textes réunis par Salvatore d'Onofrio, Paris, Odile Jacob, 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes de la recherche en sciences sociales, 2009 n° 179 : Pratiques martiales et sports de combat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Observatoire du stress et des mobilités forcées à France Télécom : logiques et modes d'action d'une structure originale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robin Merlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoir/Agir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12, pp.35-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Both, Les managers et leurs discours. Anthropologie de la rhétorique managériale, Presses universitaires de Bordeaux, 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Monique Robin, Notre poison quotidien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.5588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Datchary, La dispersion au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.6130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émile Durkheim, De la division du travail social, Paris, PUF, Quadrige, 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sciences sociales au miroir des arts. Howard S. Becker, Comment parler de la société. Artistes, écrivains, chercheurs et représentations sociales, Paris, Découverte, 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EspacesTemps.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Leuwers, L’invention du barreau français, 1660-1830. La construction nationale d’un groupe professionnel, Paris, Editions de l’EHESS, 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noam Chomsky, Réflexions sur l'université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.1231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Boltanski, Elisabeth Claverie, Nicolas Offestadt, Stéphane Van Damme (dir.), Affaires, scandales et grandes causes. De Socrate à Pinochet, Paris, Stock, 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Saez, Michel Hollard, Politique, science et action publique. La référence à Pierre Mendès France et les débats actuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.1270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes de la recherche en sciences sociales, 173, juin 2008 : Pacifier et punir (1). Les crimes de guerre et l’ordre juridique international ; Actes de la recherche en sciences sociales, 174, juin 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes de la recherche en sciences sociales, 171-172, mars 2008 : Politiques impérialistes. Genèses et structures de l’Etat colonial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Durkheim, Les Formes élémentaires de la vie religieuse. Le système totémique en Australie, Paris, PUF, 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Andrieu, Gille Boëtsch (dir.), Dictionnaire du corps, Paris, CNRS éditions, 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Bacqué, Yves Sintomer, La démocratie participative. Histoires et généalogies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.5217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Sintomer, Petite histoire de l’expérimentation démocratique. Tirage au sort et politique d’Athènes à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.7019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Dumont, Homo Aequalis I, Genèse et épanouissement de l’idéologie économique, Paris, Gallimard, 2008 (1977, 1985)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Keck, Lévy-Bruhl. Entre philosophie et anthropologie, Paris, CNRS éditions, 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Benedetto-Meyer, Salvatore Maugeri, Jean-Luc Metzger (dir.), L’emprise de la gestion. La société au risque des violences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.6707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Ogien, Sandra Laugier, Pourquoi désobéir en démocratie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.6406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Eliasoph, L'évitement du politique. Comment les Américains produisent l'apathie dans la vie quotidienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.1119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Heinich, Pourquoi Bourdieu, Paris, Gallimard, 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lefranc, Lilian Mathieu (dir.), Mobilisations des victimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.1020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Clot, Le travail à coeur. Pour en finir avec les risques psychosociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.1064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Boussard, Didier Demazière, Philip Milburn, L'injonction au professionnalisme. Analyses d'une dynamique plurielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Mannheim, Idéologie et utopie, préface de Wolf Lepenies, Paris, Editions de la MSH, 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Olender, La Chasse aux évidences, sur quelques formes de racisme entre mythe et histoire, Paris, Editions Galaade, 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes de la Recherche en Sciences sociales, n° 170, décembre 2007, « Les nouvelle(s) frontières du tourisme »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes de la Recherche en Sciences sociales, n° 168, juin 2007, « Vocations artistiques », Paris, Seuil, 2007, 108 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dardot, Christian Laval, La nouvelle raison du monde. Essai sur la société néolibérale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.1194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Heinich, Comptes rendus à Walter Benjamin, Pierre Bourdieu, Norbert Elias, Erving Goffman, Françoise Héritier, Bruno Latour, Erwin Panofsky, Michaël Pollack, Bruxelles, Paris, Les impressions nouvelles, 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une vraie politique de recherche et d’enseignement supérieur. « Que faire pour l’Université ? », Mouvements des idées et des luttes, septembre-décembre 2008, 55-56</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EspacesTemps.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes de la Recherche en Sciences sociales, mars 2007, n° 166-167 : « Constructions européennes : concurrences nationales et stratégies transnationales », Paris, Seuil, 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes de la Recherche en Sciences sociales, n° 164, septembre 2006 : « Economies de la recherche »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wievorka, ed., Les Sciences sociales en mutation, Auxerre, Editions Sciences Humaines, 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes de la Recherche en Sciences sociales, n°165, décembre 2006 : « Santé et travail (2). Victimes et responsables »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steiner, L’école durkheimienne et l’économie, Genève, Droz, 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Kouvouama et al., eds., Figures croisées d’intellectuels : trajectoires, modes d’action, productions, Paris, Karthala, 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Avenel, Sociologie des « quartiers sensibles », Paris, Armand Colin, 2004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’émergence d’une rationalité gestionnaire à l’Ecole libre des sciences politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue du Trésor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 6, pp.596-599</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Chambre de commerce et d'industrie de Paris : un ordre négocié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Les organisations face au droit, 3 (67), pp.597-613</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Csergo (dir.), Histoire de l’alimentation. Quels enjeux pour la formation, Dijon, Educagri éditions, 2004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Abelès, L’Echec en politique, Dijon, Circé, 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Karsenti, Louis Quéré, La croyance et l’enquête. Aux sources du pragmatisme, Paris, Editions de l’EHESS, 2004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vernant, La Traversée des frontières. Entre mythe et politique II, Paris, Seuil, 2004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Fassin et Dominique Memmi (éd.), Le Gouvernement des corps, Paris, éditions de l'EHESS, 2004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Carricaburu, Marie Ménoret, Sociologie de la santé, Institutions, professions et maladies, Paris, Armand Colin, 2004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Heinich, Jean-Marie Schaeffert, Art, création, fiction. Entre sociologie et philosophie, Nîmes, éditions Jacqueline Chambon, 2004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dalgarrondo, Sida : la course aux molécules, Paris, Editions de l’Ecole des Hautes Etudes en Sciences sociales, 2004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Samama, Les médecins dans le monde grec, Genève, Droz, 2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chambarlhac, Amélie Lavin, Bertrand Tillier (dir.), Les Malassis. Une coopérative de peintres toxiques (1968-1981)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.16587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Paugam (dir.), L’intégration inégale. Force, fragilité et rupture des liens sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.14414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessy, Francis Chateauraynaud, Experts et faussaires. Pour une sociologie de la perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.14712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutfi Sunar, Marx and Weber on Oriental Societies. In the Shadow of Western Modernity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.15668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Buscatto, Sociologies du genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.16127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Blanchard, Naïma Yahi, Yvan Gastaut, Nicolas Bancel (dir.), La France arabo-orientale. Treize siècles de présences du Maghreb, de la Turquie, d’Égypte, du Moyen-Orient et du Proche-Orient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.13833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quemin, Les stars de l’art contemporain. Notoriété et consécration artistiques dans les arts visuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.13200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’invention d’une vie d’artiste : Stratégie identitaire et élargissement de la critique chez John Ruskin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Autre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 4 (1), pp.71-85. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lautr.010.0071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une vision enchantée de la vie professionnelle. L’éthique à l’épreuve des conditions de travail sportif et journalistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fleuriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers du journalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 11, pp.33-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allemagne, France et Grande-Bretagne. L’histoire des sciences de gouvernement : des sciences d’expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire et Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 4, pp.6-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Duret, Patrick Trabal, Le Sport et ses affaires. Une sociologie de la justice de l’épreuve sportive, Paris, Métailié, 2001</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La création sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une définition non positiviste de l’expertise (note de travail)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Expertise et engagement politique, 2001-05, pp.11-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mucchielli, La découverte du social. Naissance de la sociologie en France, Paris, La Découverte, 1998</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre normativisme et empirisme. Les sciences morales et politiques en France et leur institutionnalisation. XIXe-XXe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 8, pp.47-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place de l’enseignement historique dans la formation des élites politiques françaises à la fin du XIXe siècle. L’Ecole libre des sciences politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Entrées en politique, 3 (35), pp.43-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'affaire Proudhon. Lectures croisées de Qu 'est-ce que la propriété ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 29, pp.80-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les notaires en France. Des officiers de l'authentique entre héritage et modernité.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 978-2-7535-7815-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologie politique de l’expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Découverte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instituer des savoirs d’Etat. L’Académie des sciences morales et politiques au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between Authentification and Pedagogy: Language, Central Part of Notarial Work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Perspectives on Language and Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Nature Switzerland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.41-54, 2025, </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-80046-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05097978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testamentary Freedom in Debate: The Prerequisite of the Notary to Pass Down and to Inherit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Susan Lenon, Daniel Monk. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inheritance Matters : Kinship, Property, Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bloomsbury Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, chapter 11, 2023, 9781509964826</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Rise of Environmental Health as a Recognized Connection and Academic Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joel J. Kassiola, Tim W. Luke. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Palgrave Handbook on Environmental Politics and Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave, Macmillan, pp. 323-343, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers la multiplication des experts ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Benchendikh. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert(ise) et action publique locale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LexisNexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-25, 2017, Expert(ise) et action publique locale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychosocial Risks at Work: A Performative Speech Act (chapter 3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cassilde, Stéphanie; Gilson, Adeline. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychosocial Health, Work and Language. International Perspectives towards their Categorizations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.37-53, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enseignement du droit : quel(s) systèm(s), quelle(s) méthodes(s), quelle(s) discipline(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mustapha Mekki. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réformer l’enseignement du droit en France à la lumière des systèmes étrangers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LexisNexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.159-172, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’analyse sociologique : Sociologie et mutations du notariat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mustapha Mekki. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'avenir du notariat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LexisNexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.216-238, 2016, L'avenir du notariat</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dispositifs de formation syndicale sur la souffrance au travail. Usages et enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robin Merlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Ethuin, Karel Yon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fabrique du sens syndical La formation des représentants des salariés en France (1945-2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Croquant, Chapitre 12 (p. 339-364), 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologie de l’Etat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Hervouët, Pascal Mbongo, Carlo Santulli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire encyclopédique de l’Etat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berger-Levrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.852-855, 2014, 978-2-7013-1862-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savoirs d’Etat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Hervouët, Pascal Mbongo, Carlo Santulli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire encyclopédique de l’Etat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berger Levrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.834-837, 2014, 978-2-7013-1862-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promouvoir les compétences. La formation à la CFE-CGC au service d'une valorisation professionnelle des acquis du syndicalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Ethuin, Karel yon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fabrique du sens syndical. La formation des représentants des salariés en France (1945-2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Croquant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.131-155, 2014, 9782365120524</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savoirs experts et profanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Pomade. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’expertise du HCB : un facilitateur du dialogue sciences/société ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LGDJ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.39-57, 2014, 978-2-36517-029-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’inflation des structures administratives d’expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascal Mbongo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La séparation entre administration et politique en droits français et étrangers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berger-Levrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.219-228, 2014, 978-2-7013-1846-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph-Marie de Gérando, académicien des sciences morales et politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carole Christen, Jean-Luc Chappey et Igor Moullier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joseph-Marie de Gérando (1772-1842). Connaître et réformer la société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes (PUR), p. 79-92, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress&amp;quot; et &amp;quot;souffrance au travail&amp;quot; des cadres : enjeu syndical et médiatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paul Bouffartigue, Charles Gadea, Sophie Pochic. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cadres, classes moyennes: vers l'éclatement?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A. Colin, pp.249-259, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savoirs experts, expertises profanes et malaise des cadres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ludivine Damay, Benjamin Denis, Denis Duez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs experts et profanes dans la construction des problèmes publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications des Facultés universitaires Saint-Louis, Chapitre 1 (p. 27-53), 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La promotion des sciences camérales en France au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascale Laborier, Frédéric Audren, Paolo Napoli, Jakob Vogel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sciences camérales. Activités pratiques et histoire des dispositifs publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de France (PUF), pp.267-282, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Lagrange. Un député du Nord inspirateur du loisir populaire éducatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian Dorvillé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grandes figures sportives du Nord-Pas de Calais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Septentrion, pp.91-107, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un usage militant de l'expertise. Les organisations de cadres face à la souffrance au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yann Bérard, Renaud Crespin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aux frontières de l'expertise. Dialogues entre savoirs et pouvoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes (PUR)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, chapitre 7 (p. 131-144), 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'émergence d'une rationalité gestionnaire au sein des doctrines administratives et des enseignements de l'Ecole Libre des Sciences Politiques à la fin du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Bezes, Florence Descamps, Sébastien Kott, Lucile Tallineau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elaborations et pratiques du droit budgétaire et comptable au XIXe siècle (1815-1914)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGPDE, Comité pour l'histoire économique et financière de la France,, p. 301-322, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Dupin, académicien des sciences morales et politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carole Christen et François Vatin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Charles Dupin (1784-1873). Ingénieur, savant, économiste, pédagogue et parlementaire du Premier au Second Empire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes (PUR), pp.67-78, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’engagement militant par les loisirs et le sport : les clubs Léo Lagrange dans le Nord-Pas-de-Calais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian Dorvillé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport en Nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Septentrion, pp.13-44, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’externalisation relative de l’expertise économique en France et l’action publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Steve Jacob, Jean-Louis Génard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expertise et action publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de l'Université de Bruxelles, p. 29-42, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre public et privé : la participation des femmes aux travaux de l’Académie des sciences morales et politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacqueline Carroy, Annick Ohayon, Nicole Edelman, Nathalie Richard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les femmes dans les sciences de l’homme (XIXe-XXe siècles). Inspiratrices, collaboratrices ou créatrices ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Séli Arslan, pp.215-233, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le peuple à l’Académie des sciences morales et politiques (1832-1914)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hélène Desbrousses, Bernard Peloille, Gérard Raulet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le peuple, figures et concepts. Entre identité et souveraineté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, F.-X. de Guibert, p. 129-146, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La délégation de service public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fleuriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RUNOPES. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’emploi sportif en France : situation et tendances d’évolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edition AFRAPS, pp.209-220, 2002, 2-910448-09-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01158073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recreating the French Nation : The Teaching of History at the Ecole libre des sciences politiques at the End of the Nineteenth Century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Dieckhoff, Natividad Gutiérez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modern Roots. Studies on National Identity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Adelshot, chapt. 10 (pp. 177-199), 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’une autonomisation au sein de l’Académie des sciences morales et politiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Fauquet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Victor Cousin, homo-theologico-politicus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kimé, p. 117-146, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Note de lecture (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Jouvenet, Des glaces polaires au climat de la Terre. Enquête sur une aventure scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Note de lecture</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03952894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intensification, mise à distance et formes renouvelées d’engagement professionnel : les effets de la crise sanitaire sur le travail notarial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du Gis GESTES juin 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS Groupe d'études sur le travail et la santé au travail (GESTES), Jun 2023, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Porosity of Work Boundaries in the Age of Digitalisation and Teleworking: The Case of the Notary's Office in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXth Mondial Congress ISA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Sociological Association (ISA)/Association Internationale de Sociologie (AIS), Jun 2023, Melbourne (on line), Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Libéralisation et féminisation de la profession de notaire en France : La sédimentation d'une stratification de genre ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Congrès de l’Association Française de Sociologie (AFS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Sociologie (AFS), Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Re-Evaluation of Legal Employment and Work Standards in France? the Case of the Legal World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXth Mondial Congress ISA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Sociological Association (ISA)/Association Internationale de Sociologie (ASI), Jun 2023, Melbourne (on line), Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Digital technology and legal work : The digitalisation of the notary’s office, between maintaining the monopoly and undergoing professions”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RCSL 2023 Lund Metting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RCSL, ISA - Research Committee on Sociology of Law, International Sociological Association, Aug 2023, Lund (Sweden), Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques numériques: Les transformations du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Notariat et Numérique: Le cybernotaire au cœur de la République numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut d'Etudes et de Recherches sur le Droit et la Justice - IERDJ, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notaries in France: Between State and Market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linking Generations for Global Justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Onati, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Rise of Out-of-Court Settlements. Mediation and Notaries in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linking generations for global justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Onati, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Liberalization and the Feminization of an Established Profession between the State and the Market: The Case of Notaries in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19e Congrès Mondial de sociologie de l’ISA (International Sociological Association)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Contemporary Evolution of an Established Profession: The Feminization of Notaries in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e Conférence de l’European Sociological Association (ESA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Contemporary Evolution of an Established Profession</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e Conférence de l’European Sociological Association (ESA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changing Patterns of Professional Regulation : The Case of the Notaries in France. a Profession Between Self-Regulation, State-Regulation and Market Rules.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Sociological Association/Association Internationale de Sociologie (ISA/AIS) Forum of Sociology, « The Futurs We Want : Global Sociology and he Struggles for a Better World »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les professions réglementées et la mondialisation : le cas des notaires en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e Congrès de l’Association Internationale des Sociologues de Langue Française (AISLF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Think Tanks and the French Political Game</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Sociological Association/Association Internationale de Sociologie (ISA/AIS) Forum of Sociology, « The Futurs We Want : Global Sociology and he Struggles for a Better World »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changing Patterns of Professional Regulation : The Case of the Notaries in France. a Profession Between Self-Regulation, State-Regulation and Market Rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Sociological Association/Association Internationale de Sociologie (ISA/AIS) Forum of Sociology, « The Futurs We Want : Global Sociology and he Struggles for a Better World »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les acteurs juridiques et le politique en contexte de crise. Le cas des notaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e Congrès de l’Association Belge de Science Politique (ABSP), « Politiques de crise, crises du politique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’externalisation de l’expertise partisane. L’exemple du sport au Parti socialiste en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e Congrès de l’Association Belge de Science Politique (ABSP), « Politiques de crise, crises du politique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers la multiplication des experts ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études "Décider localement, entre expertise et autonomie"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03239119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production d’expertise et mobilisation syndicale. L’observatoire du stress et des mobilités forcées à France Télécom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international DIM-Geste, « Quelles actions pour un autre travail : soulager la souffrance, éradiquer les facteurs de risques, “soigner le travail” ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Beffroi de Montrouge, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les think tanks et le sport pendant la campagne électorale de 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Congrès de l’Association Française de Science Politique (AFSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les think tanks, instruments de démocratie participative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Congrès de l’Association Française de Science Politique (AFSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La participation de chercheurs et experts à la dénonciation des violences et dominations dans le travail. L’Observatoire du stress et des mobilités forcées à France Télécom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e Congrès de l’Association Française de Sociologie (AFS), « Les dominations »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminants et freins à une politisation du sport : La prise en charge de la question sportive au Parti socialiste par Terra Nova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Congrès de l’Association des sociologues du sport de langue française (3SLF) : « Comparer le sport : usages et controverses »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La QPC [question prioritaire de constitutionnalité], les avocats et leurs clients : L’apprentissage d’un outil constitutionnel&amp;quot; in: Mathieu Disant et Pascale Deumier dir., La QPC en actions. Usages et stratégies des avocats, Rapport final de recherche réalisée à l’occasion des 10 ans de la QPC avec le soutien du Conseil constitutionnel (REF Convention: 9_ConventionQPC 2020), CERCRID (UMR 587), pp. 42-98.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CERCRID UMR 587 ; avec le soutien du Conseil Constitutionnel (REF Convention: 9_ConventionQPC 2020). 2020, pp. 42-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La QPC en actions : usages et stratégies des avocats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Disant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Deumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie de Jong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pelicand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliette Rubi-Cavagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Conseil constitutionnel. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02464211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId349"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Corinne Delmas </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corinne Delmas est professeure de sociologie à l’Université Gustave Eiffel et chercheuse au LATTS. Sociologue et politiste, elle mène des recherches sur l’État, l’expertise, le travail, les relations et les groupes professionnels, abordés sous l’angle des savoirs et des techniques, du genre, de la mobilité, de la santé et de l’environnement. Ses enquêtes ont notamment porté sur des académies, think tanks, lieux de formations, organisations syndicales (formation syndicale, syndicalisme cadre, mobilisations en matière de santé mentale au travail), activités, emplois et métiers. Actuellement, elle étudie les professions et l'expertise juridiques, en particulier les notaires et les mutations du travail liées au numérique.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (158)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Tonneau & Laurent Willemez (dir.), Pour une sociologie historique de la profession d’avocat. Bilan et nouvelles perspectives, Rennes, Presses universitaires de Rennes, 2025, 284 pages.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle Revue du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 28, </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/165jv⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05608636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Edo, Hillel Rapoport, L’impact de l’immigration sur le marché du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/160jy⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05615481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Nous allons tous devenir des prompteurs » IA générative et redéfinition de la division du travail juridique au sein des organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 52, pp.71-89. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15qdc⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05519558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Verdugo, L’IA et l’emploi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15hsd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05615486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi la féminisation n’est-elle pas synonyme d’égalité ? Le genre des métiers du droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingenius</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05608638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthet et Delphine Mercier (dir.), Le travail et la société française. 30 ans de recherche en sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/144aa⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05608642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant propos. Risques et injustices socio-environnementaux. savoirs, expertises et actions publiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Bucolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa da Silva Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des affaires sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1, pp.5-26. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfas.241.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaële Rot (dir.), Travailler aux chantiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12moy⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04955432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Boltanski, Arnaud Esquerre, Qu’est-ce que l’actualité politique ? Événements et opinions au XXIe siècle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.63548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duvoux, L'avenir confisqué. Inégalités de temps vécu, classes sociales et patrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.63734⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversification des savoirs d’expertise notariale et normalisation d’une activité entrepreneuriale de conseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SociologieS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11uld⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Angeletti, L'invention de l'économie française, Paris, Les Presses de Sciences Po, coll. « Académique », 2023.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessy, Thierry Delpeuch, Jérôme Pélisse (dir.), Droit et régulation des activités économiques, La Défense, LGDJ, coll. « Droit et société. Classics », 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Senik (dir.), Le travail à distance. Défis, enjeux et limites.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.62534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The feminisation of the notary profession in France: end of a patriarchal bastion or sedimentation of a gender stratification?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of the Legal Profession</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-33. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09695958.2023.2190898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04100158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent-Arnaud Chappe, Jean-Philippe Tonneau (dir.), Le droit du travail en sociologue, Paris, Presses des Mines, coll. « Sciences sociales », 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.59075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Scot, Sciences Po, le roman vrai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.57933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03952997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La porosité des frontières du travail notarial à l’heure du « distanciel »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-économie du travail </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1 (11), pp.129-159. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14894-4.p.0129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04127741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Borraz (dir.), La société des organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.56570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessy, L’expropriation par le droit. Propriété intellectuelle, valeur et travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.56817⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Quercia, Les mondes de l’action théâtrale dans les quartiers populaires en France et en Italie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.48006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaële Rot et François Vatin (dir.), L’esthétique des Trente Glorieuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.50923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadoin, Sociologie de l’architecture et des architectes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.49298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descola, Les formes du visible. Une anthropologie de la figuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.56270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le télétravail notarial : un engagement contraint ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologies pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, N° 43 (2), pp.41-50. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sopr.043.0041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Seurat et Thomas Tari, Controverses mode d’emploi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.48714⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le télétravail notarial, une aspiration déçue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chroniques du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poupeau, Brian F. O’Neill, Joan Cortinas Munoz, Murielle Coeurdray, Eliza Benites-Gambirazio, The Field of Water Policy. Power and Scarcity in the American Southwest, Abingdon, Routledge, coll. « Routledge Advances in Sociology », 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 p. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.42323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Patureau, Jérémy Signigaglia, Artistes plasticiens : de l’école au marché, Paris, Sciences Po les presse/Ministère de la Culture/DEPS, 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 p. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.45883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinciane Despret, Quand le loup habitera avec l'agneau, Paris, Les Empêcheurs de penser en rond, 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 p. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.43163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La QPC en actions. Usages et stratégies des avocats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Disant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Deumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barbaroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie de Jong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Jacquelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Titre VII – Les Cahiers du Conseil constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Hors série, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tvii.hs.001.0131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03120125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notaires, salariés et clients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle Revue du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nrt.7122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier, Introduction à Claude Lefort, Paris, La Découverte/Repères, 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 p. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.44181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les notaires, le genre d'une profession à patrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail, genre et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tgs.041.0127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers « un nouveau régime de consommation ? » Jean-Claude Daumas, La révolution matérielle. Une histoire de la consommation. France XIXe-XXIe siècle (Paris, Flammarion, 2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EspacesTemps.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Jouzel, Pesticides. Comment ignorer ce que l’on sait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.40142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Geerkens, Nicolas Hatzfeld, Isabelle Lespinet-Moret, Xavier Vigna (dir.), Les enquêtes ouvrières dans l’Europe contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.41177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Colemans et Baudoin Dupré (dir.), Ethnographies du raisonnement juridique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.36328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lemaire, L’œil sécuritaire. Mythes et réalités de la vidéosurveillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.34472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Schütz, Jeunes, jolies et sous-traitées : les hôtesses d’accueil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.30994⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Béraud, Bruno Duriez et Béatrice de Gasquet (dir.), Sociologues en quête de religion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.33022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Krynen, Le théâtre juridique. Une histoire de la construction du droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.30129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaële Rot, Planter le décor. Une sociologie des tournages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.38827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Sigalo Santos, L’administration des vocations. Enquête sur le traitement public du chômage artistique en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.28145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alexandre, Sophie Noël, Aurélie Pinto (dir.), Culture et (in)dépendance. Les enjeux de l’indépendance dans les industries culturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.24423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Bajard, Béatrice Crunel, Caroline Frau, Frédéric Nicolas, Fanny Parent (dir.), Professionnalisation(s) et État. Une sociologie politique des groupes professionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.27698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariannig Le Béchec, Dominique Boullier, Maxime Crépel, Le livre-échange. Vies du livre & pratiques des lecteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.24647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Maruani (dir.), Je travaille, donc je suis. Perspectives féministes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.25182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Augé, Les armes et la plume. Sociologie du parcours professionnel des officiers de l’armée de Terre à l’université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.22673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bigday, L’engagement intellectuel sous régime autoritaire. Les « think tankers » biélorusses entre expertise et dissidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.23726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionnaire critique de l’expertise. Santé, travail, environnement, C. Gilbert, E. Henry, J.-N. Jouzel, P. Marichalar (Eds). Presses de Sciences Po, Paris (2015). 376 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Chaumont, Survivre à tout prix ? Essai sur l’honneur, la résistance et le salut de nos âmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.24004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Passini, L’œil et l’archive. Une histoire de l’histoire de l’art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.23058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Protais, Sous l’emprise de la folie ? L’expertise judiciaire face à la maladie mentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.22402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Durand, Christine Servais (dir.), L’intervention du support. Médiation esthétique et énonciation éditoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.23895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation et identité syndicale à la CFE-CGC. L’entreprise comme espace de référence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail et Emploi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 144, pp.23-50. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/travailemploi.6775⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une profession tournée vers l'avenir : sociologie des mutations notariales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La semaine juridique. Notariale et immobilière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation et identité syndicale à la CFE-CFC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail et Emploi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Travail et Emploi, 144, pp.31-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sous la direction de Martine Kaluszynski et Renaud Payre, Savoirs de gouvernement. Circulation(s), traduction(s), réception(s), Paris, Economica, 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raisons politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Demazière et Morgan Jouvenet, Andrew Abbott et l’héritage de l’école de Chicago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.20732⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Sofio, Artistes femmes. La parenthèse enchantée XVIIIe-XIXe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.21177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Traïni (dir.), Émotions et expertises. Les modes de coordination des actions collectives, Rennes, Presses universitaires de Rennes, collection « Res Publica », 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de politique comparée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Dupuy, Journalistes, des salariés comme les autres ? Représenter, participer, mobiliser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.21817⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Mischi, Le bourg et l’atelier. Sociologie d’un combat syndical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.20345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Jacques-Jouvenot et Yvan Droz (dir.), Faire et défaire des affaires en famille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.19679⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessy, L’organisation des activités des avocats. Entre monopole et marché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.17710⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le renouvellement paradoxal de la pratique syndicale : l'exemple des dimensions mentales de la santé au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remest. Revue multidisciplinaire sur l'emploi, le syndicalisme et le travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Syndicalisme et relations du travail face à l’incertain et à l’ébranlement des institutions régulatrices du travail, 9 (1), pp.23-50. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1036127ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Chauvin, Michel Grossetti, Pierre-Paul Zalio (dir.), Dictionnaire sociologique de l’entrepreneuriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.17219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry, Claude Gilbert, Jean-Noël Jouzel, Pascal Marichalar (dir.), Dictionnaire critique de l’expertise. Santé, travail, environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.19408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain, La mondialisation des experts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La violence, phénomène situationnel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EspacesTemps.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Aspe, Marie Jacqué, Environnement et société. Une analyse sociologique de la question environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.8825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le triomphe du discours économique. Arnault Skornicki, L’économiste, la cour et la patrie, Paris, CNRS, 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonfiction.fr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Eyraud, Le capitalisme au cœur de l’État. Comptabilité privée et action publique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.12689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Wiseman, Boxing Gym</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.10170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Krauze, Dominique Méda, Patrick Légeron, Yves Schwartz, Quel travail voulons-nous ? La grande enquête</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.7804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Travail et action collective en temps de crise », Les Mondes du Travail, n°12, 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.11470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UNESCO, Conseil international des sciences sociales, Rapport mondial sur les sciences sociales 2010. Divisions dans les savoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.8314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gouarné, L'introduction du marxisme en France. Philosoviétisme et sciences humaines (1920-1939)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.13053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Virmaux, Odette Virmaux, Dictionnaire des mouvements artistiques et littéraires 1870-2010. Groupes, courants, pôles, foyers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.7435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Calvez, Des environnements à risques. Se mobiliser contre le cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.7297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Depardon, Claudine Nougaret, Journal de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.10815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Mitchell, Carbon Democracy. Le pouvoir politique à l’ère du pétrole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.12386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilisation syndicale et expertise en matière de risques psycho-sociaux. L’Observatoire du stress et des mobilités forcées à France Télécom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'IRES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Expertise, syndicalisme et conditions de travail, 74, pp.153-176. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rdli.074.0153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Castells, Communication et pouvoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.12076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Hériter, Une pensée en mouvement, textes réunis par Salvatore d'Onofrio, Paris, Odile Jacob, 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes de la recherche en sciences sociales, 2009 n° 179 : Pratiques martiales et sports de combat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fillieule, Patricia Roux (dir.), Le sexe du militantisme, Paris, Presses de Sciences Po, 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Droit, éthique et sciences sociales. Sylvain Laurent et Frédéric Neyrat (coord.), Enquêter : de quel droit ? Menaces sur l’enquête en sciences sociales (Bellecombe-en-Bauges, éditions du Croquant, 2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EspacesTemps.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes de la recherche en sciences sociales, 2009, n° 178 : Interrogatoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du perfectionnement professionnel à la performance de l'action syndicale. Formations et expertise à la Confédération Française de l’Encadrement-Confédération Générale des Cadres (CFE-CGC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Mouvement social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2 (235), pp.89-104. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lms.235.0089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Berrebi-Hoffmann (dir.), Politiques de l'intime. Des utopies sociales d'hier aux mondes du travail d'aujourd'hui, Paris, la Découverte, 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Benedetto-Meyer, Salvatore Maugeri, Jean-Luc Metzger (dir.), L’emprise de la gestion. La société au risque des violences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.6707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Ogien, Sandra Laugier, Pourquoi désobéir en démocratie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.6406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Monique Robin, Notre poison quotidien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.5588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Datchary, La dispersion au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.6130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émile Durkheim, De la division du travail social, Paris, PUF, Quadrige, 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sciences sociales au miroir des arts. Howard S. Becker, Comment parler de la société. Artistes, écrivains, chercheurs et représentations sociales, Paris, Découverte, 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EspacesTemps.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noam Chomsky, Réflexions sur l'université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.1231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Boltanski, Elisabeth Claverie, Nicolas Offestadt, Stéphane Van Damme (dir.), Affaires, scandales et grandes causes. De Socrate à Pinochet, Paris, Stock, 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Leuwers, L’invention du barreau français, 1660-1830. La construction nationale d’un groupe professionnel, Paris, Editions de l’EHESS, 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Observatoire du stress et des mobilités forcées à France Télécom : logiques et modes d'action d'une structure originale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robin Merlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoir/Agir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12, pp.35-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Both, Les managers et leurs discours. Anthropologie de la rhétorique managériale, Presses universitaires de Bordeaux, 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes de la recherche en sciences sociales, 173, juin 2008 : Pacifier et punir (1). Les crimes de guerre et l’ordre juridique international ; Actes de la recherche en sciences sociales, 174, juin 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Saez, Michel Hollard, Politique, science et action publique. La référence à Pierre Mendès France et les débats actuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.1270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes de la recherche en sciences sociales, 171-172, mars 2008 : Politiques impérialistes. Genèses et structures de l’Etat colonial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Durkheim, Les Formes élémentaires de la vie religieuse. Le système totémique en Australie, Paris, PUF, 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Andrieu, Gille Boëtsch (dir.), Dictionnaire du corps, Paris, CNRS éditions, 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Bacqué, Yves Sintomer, La démocratie participative. Histoires et généalogies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.5217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Sintomer, Petite histoire de l’expérimentation démocratique. Tirage au sort et politique d’Athènes à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.7019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Dumont, Homo Aequalis I, Genèse et épanouissement de l’idéologie économique, Paris, Gallimard, 2008 (1977, 1985)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Keck, Lévy-Bruhl. Entre philosophie et anthropologie, Paris, CNRS éditions, 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une vraie politique de recherche et d’enseignement supérieur. « Que faire pour l’Université ? », Mouvements des idées et des luttes, septembre-décembre 2008, 55-56</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EspacesTemps.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lefranc, Lilian Mathieu (dir.), Mobilisations des victimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.1020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Clot, Le travail à coeur. Pour en finir avec les risques psychosociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.1064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Eliasoph, L'évitement du politique. Comment les Américains produisent l'apathie dans la vie quotidienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.1119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Heinich, Pourquoi Bourdieu, Paris, Gallimard, 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Boussard, Didier Demazière, Philip Milburn, L'injonction au professionnalisme. Analyses d'une dynamique plurielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Mannheim, Idéologie et utopie, préface de Wolf Lepenies, Paris, Editions de la MSH, 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Olender, La Chasse aux évidences, sur quelques formes de racisme entre mythe et histoire, Paris, Editions Galaade, 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes de la Recherche en Sciences sociales, n° 170, décembre 2007, « Les nouvelle(s) frontières du tourisme »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes de la Recherche en Sciences sociales, n° 168, juin 2007, « Vocations artistiques », Paris, Seuil, 2007, 108 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dardot, Christian Laval, La nouvelle raison du monde. Essai sur la société néolibérale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.1194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Heinich, Comptes rendus à Walter Benjamin, Pierre Bourdieu, Norbert Elias, Erving Goffman, Françoise Héritier, Bruno Latour, Erwin Panofsky, Michaël Pollack, Bruxelles, Paris, Les impressions nouvelles, 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Kouvouama et al., eds., Figures croisées d’intellectuels : trajectoires, modes d’action, productions, Paris, Karthala, 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes de la Recherche en Sciences sociales, n° 164, septembre 2006 : « Economies de la recherche »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes de la Recherche en Sciences sociales, mars 2007, n° 166-167 : « Constructions européennes : concurrences nationales et stratégies transnationales », Paris, Seuil, 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes de la Recherche en Sciences sociales, n°165, décembre 2006 : « Santé et travail (2). Victimes et responsables »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wievorka, ed., Les Sciences sociales en mutation, Auxerre, Editions Sciences Humaines, 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steiner, L’école durkheimienne et l’économie, Genève, Droz, 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’émergence d’une rationalité gestionnaire à l’Ecole libre des sciences politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue du Trésor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 6, pp.596-599</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Csergo (dir.), Histoire de l’alimentation. Quels enjeux pour la formation, Dijon, Educagri éditions, 2004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Abelès, L’Echec en politique, Dijon, Circé, 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Karsenti, Louis Quéré, La croyance et l’enquête. Aux sources du pragmatisme, Paris, Editions de l’EHESS, 2004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Chambre de commerce et d'industrie de Paris : un ordre négocié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Les organisations face au droit, 3 (67), pp.597-613</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Avenel, Sociologie des « quartiers sensibles », Paris, Armand Colin, 2004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vernant, La Traversée des frontières. Entre mythe et politique II, Paris, Seuil, 2004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Fassin et Dominique Memmi (éd.), Le Gouvernement des corps, Paris, éditions de l'EHESS, 2004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Carricaburu, Marie Ménoret, Sociologie de la santé, Institutions, professions et maladies, Paris, Armand Colin, 2004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Samama, Les médecins dans le monde grec, Genève, Droz, 2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Heinich, Jean-Marie Schaeffert, Art, création, fiction. Entre sociologie et philosophie, Nîmes, éditions Jacqueline Chambon, 2004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dalgarrondo, Sida : la course aux molécules, Paris, Editions de l’Ecole des Hautes Etudes en Sciences sociales, 2004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quemin, Les stars de l’art contemporain. Notoriété et consécration artistiques dans les arts visuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.13200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Paugam (dir.), L’intégration inégale. Force, fragilité et rupture des liens sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.14414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutfi Sunar, Marx and Weber on Oriental Societies. In the Shadow of Western Modernity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.15668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessy, Francis Chateauraynaud, Experts et faussaires. Pour une sociologie de la perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.14712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chambarlhac, Amélie Lavin, Bertrand Tillier (dir.), Les Malassis. Une coopérative de peintres toxiques (1968-1981)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.16587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Buscatto, Sociologies du genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.16127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Blanchard, Naïma Yahi, Yvan Gastaut, Nicolas Bancel (dir.), La France arabo-orientale. Treize siècles de présences du Maghreb, de la Turquie, d’Égypte, du Moyen-Orient et du Proche-Orient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.13833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’invention d’une vie d’artiste : Stratégie identitaire et élargissement de la critique chez John Ruskin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Autre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 4 (1), pp.71-85. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lautr.010.0071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allemagne, France et Grande-Bretagne. L’histoire des sciences de gouvernement : des sciences d’expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire et Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 4, pp.6-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Duret, Patrick Trabal, Le Sport et ses affaires. Une sociologie de la justice de l’épreuve sportive, Paris, Métailié, 2001</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La création sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une vision enchantée de la vie professionnelle. L’éthique à l’épreuve des conditions de travail sportif et journalistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fleuriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers du journalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 11, pp.33-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une définition non positiviste de l’expertise (note de travail)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Expertise et engagement politique, 2001-05, pp.11-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mucchielli, La découverte du social. Naissance de la sociologie en France, Paris, La Découverte, 1998</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre normativisme et empirisme. Les sciences morales et politiques en France et leur institutionnalisation. XIXe-XXe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 8, pp.47-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place de l’enseignement historique dans la formation des élites politiques françaises à la fin du XIXe siècle. L’Ecole libre des sciences politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Entrées en politique, 3 (35), pp.43-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'affaire Proudhon. Lectures croisées de Qu 'est-ce que la propriété ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 29, pp.80-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les notaires en France. Des officiers de l'authentique entre héritage et modernité.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 978-2-7535-7815-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologie politique de l’expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Découverte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instituer des savoirs d’Etat. L’Académie des sciences morales et politiques au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between Authentification and Pedagogy: Language, Central Part of Notarial Work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Perspectives on Language and Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Nature Switzerland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.41-54, 2025, </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-80046-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05097978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testamentary Freedom in Debate: The Prerequisite of the Notary to Pass Down and to Inherit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Susan Lenon, Daniel Monk. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inheritance Matters : Kinship, Property, Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bloomsbury Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, chapter 11, 2023, 9781509964826</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Rise of Environmental Health as a Recognized Connection and Academic Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joel J. Kassiola, Tim W. Luke. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Palgrave Handbook on Environmental Politics and Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave, Macmillan, pp. 323-343, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers la multiplication des experts ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Benchendikh. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert(ise) et action publique locale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LexisNexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-25, 2017, Expert(ise) et action publique locale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychosocial Risks at Work: A Performative Speech Act (chapter 3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cassilde, Stéphanie; Gilson, Adeline. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychosocial Health, Work and Language. International Perspectives towards their Categorizations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.37-53, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enseignement du droit : quel(s) systèm(s), quelle(s) méthodes(s), quelle(s) discipline(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mustapha Mekki. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réformer l’enseignement du droit en France à la lumière des systèmes étrangers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LexisNexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.159-172, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’analyse sociologique : Sociologie et mutations du notariat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mustapha Mekki. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'avenir du notariat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LexisNexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.216-238, 2016, L'avenir du notariat</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dispositifs de formation syndicale sur la souffrance au travail. Usages et enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robin Merlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Ethuin, Karel Yon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fabrique du sens syndical La formation des représentants des salariés en France (1945-2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Croquant, Chapitre 12 (p. 339-364), 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologie de l’Etat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Hervouët, Pascal Mbongo, Carlo Santulli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire encyclopédique de l’Etat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berger-Levrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.852-855, 2014, 978-2-7013-1862-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savoirs d’Etat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Hervouët, Pascal Mbongo, Carlo Santulli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire encyclopédique de l’Etat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berger Levrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.834-837, 2014, 978-2-7013-1862-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promouvoir les compétences. La formation à la CFE-CGC au service d'une valorisation professionnelle des acquis du syndicalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Ethuin, Karel yon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fabrique du sens syndical. La formation des représentants des salariés en France (1945-2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Croquant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.131-155, 2014, 9782365120524</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savoirs experts et profanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Pomade. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’expertise du HCB : un facilitateur du dialogue sciences/société ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LGDJ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.39-57, 2014, 978-2-36517-029-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’inflation des structures administratives d’expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascal Mbongo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La séparation entre administration et politique en droits français et étrangers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berger-Levrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.219-228, 2014, 978-2-7013-1846-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph-Marie de Gérando, académicien des sciences morales et politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carole Christen, Jean-Luc Chappey et Igor Moullier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joseph-Marie de Gérando (1772-1842). Connaître et réformer la société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes (PUR), p. 79-92, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savoirs experts, expertises profanes et malaise des cadres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ludivine Damay, Benjamin Denis, Denis Duez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs experts et profanes dans la construction des problèmes publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications des Facultés universitaires Saint-Louis, Chapitre 1 (p. 27-53), 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La promotion des sciences camérales en France au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascale Laborier, Frédéric Audren, Paolo Napoli, Jakob Vogel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sciences camérales. Activités pratiques et histoire des dispositifs publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de France (PUF), pp.267-282, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress&amp;quot; et &amp;quot;souffrance au travail&amp;quot; des cadres : enjeu syndical et médiatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paul Bouffartigue, Charles Gadea, Sophie Pochic. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cadres, classes moyennes: vers l'éclatement?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A. Colin, pp.249-259, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'émergence d'une rationalité gestionnaire au sein des doctrines administratives et des enseignements de l'Ecole Libre des Sciences Politiques à la fin du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Bezes, Florence Descamps, Sébastien Kott, Lucile Tallineau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elaborations et pratiques du droit budgétaire et comptable au XIXe siècle (1815-1914)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGPDE, Comité pour l'histoire économique et financière de la France,, p. 301-322, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Lagrange. Un député du Nord inspirateur du loisir populaire éducatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian Dorvillé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grandes figures sportives du Nord-Pas de Calais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Septentrion, pp.91-107, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un usage militant de l'expertise. Les organisations de cadres face à la souffrance au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yann Bérard, Renaud Crespin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aux frontières de l'expertise. Dialogues entre savoirs et pouvoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes (PUR)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, chapitre 7 (p. 131-144), 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Dupin, académicien des sciences morales et politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carole Christen et François Vatin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Charles Dupin (1784-1873). Ingénieur, savant, économiste, pédagogue et parlementaire du Premier au Second Empire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes (PUR), pp.67-78, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’engagement militant par les loisirs et le sport : les clubs Léo Lagrange dans le Nord-Pas-de-Calais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian Dorvillé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport en Nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Septentrion, pp.13-44, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’externalisation relative de l’expertise économique en France et l’action publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Steve Jacob, Jean-Louis Génard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expertise et action publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de l'Université de Bruxelles, p. 29-42, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre public et privé : la participation des femmes aux travaux de l’Académie des sciences morales et politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacqueline Carroy, Annick Ohayon, Nicole Edelman, Nathalie Richard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les femmes dans les sciences de l’homme (XIXe-XXe siècles). Inspiratrices, collaboratrices ou créatrices ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Séli Arslan, pp.215-233, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le peuple à l’Académie des sciences morales et politiques (1832-1914)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hélène Desbrousses, Bernard Peloille, Gérard Raulet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le peuple, figures et concepts. Entre identité et souveraineté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, F.-X. de Guibert, p. 129-146, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La délégation de service public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fleuriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RUNOPES. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’emploi sportif en France : situation et tendances d’évolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edition AFRAPS, pp.209-220, 2002, 2-910448-09-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01158073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recreating the French Nation : The Teaching of History at the Ecole libre des sciences politiques at the End of the Nineteenth Century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Dieckhoff, Natividad Gutiérez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modern Roots. Studies on National Identity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Adelshot, chapt. 10 (pp. 177-199), 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’une autonomisation au sein de l’Académie des sciences morales et politiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Fauquet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Victor Cousin, homo-theologico-politicus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kimé, p. 117-146, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Note de lecture (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Jouvenet, Des glaces polaires au climat de la Terre. Enquête sur une aventure scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Note de lecture</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03952894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques numériques: Les transformations du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Notariat et Numérique: Le cybernotaire au cœur de la République numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut d'Etudes et de Recherches sur le Droit et la Justice - IERDJ, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Porosity of Work Boundaries in the Age of Digitalisation and Teleworking: The Case of the Notary's Office in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXth Mondial Congress ISA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Sociological Association (ISA)/Association Internationale de Sociologie (AIS), Jun 2023, Melbourne (on line), Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Libéralisation et féminisation de la profession de notaire en France : La sédimentation d'une stratification de genre ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Congrès de l’Association Française de Sociologie (AFS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Sociologie (AFS), Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intensification, mise à distance et formes renouvelées d’engagement professionnel : les effets de la crise sanitaire sur le travail notarial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du Gis GESTES juin 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS Groupe d'études sur le travail et la santé au travail (GESTES), Jun 2023, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Re-Evaluation of Legal Employment and Work Standards in France? the Case of the Legal World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXth Mondial Congress ISA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Sociological Association (ISA)/Association Internationale de Sociologie (ASI), Jun 2023, Melbourne (on line), Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Digital technology and legal work : The digitalisation of the notary’s office, between maintaining the monopoly and undergoing professions”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RCSL 2023 Lund Metting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RCSL, ISA - Research Committee on Sociology of Law, International Sociological Association, Aug 2023, Lund (Sweden), Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notaries in France: Between State and Market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linking Generations for Global Justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Onati, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Rise of Out-of-Court Settlements. Mediation and Notaries in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linking generations for global justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Onati, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Liberalization and the Feminization of an Established Profession between the State and the Market: The Case of Notaries in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19e Congrès Mondial de sociologie de l’ISA (International Sociological Association)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Contemporary Evolution of an Established Profession</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e Conférence de l’European Sociological Association (ESA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Contemporary Evolution of an Established Profession: The Feminization of Notaries in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e Conférence de l’European Sociological Association (ESA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les professions réglementées et la mondialisation : le cas des notaires en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e Congrès de l’Association Internationale des Sociologues de Langue Française (AISLF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changing Patterns of Professional Regulation : The Case of the Notaries in France. a Profession Between Self-Regulation, State-Regulation and Market Rules.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Sociological Association/Association Internationale de Sociologie (ISA/AIS) Forum of Sociology, « The Futurs We Want : Global Sociology and he Struggles for a Better World »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Think Tanks and the French Political Game</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Sociological Association/Association Internationale de Sociologie (ISA/AIS) Forum of Sociology, « The Futurs We Want : Global Sociology and he Struggles for a Better World »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changing Patterns of Professional Regulation : The Case of the Notaries in France. a Profession Between Self-Regulation, State-Regulation and Market Rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Sociological Association/Association Internationale de Sociologie (ISA/AIS) Forum of Sociology, « The Futurs We Want : Global Sociology and he Struggles for a Better World »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers la multiplication des experts ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études "Décider localement, entre expertise et autonomie"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03239119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les acteurs juridiques et le politique en contexte de crise. Le cas des notaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e Congrès de l’Association Belge de Science Politique (ABSP), « Politiques de crise, crises du politique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’externalisation de l’expertise partisane. L’exemple du sport au Parti socialiste en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e Congrès de l’Association Belge de Science Politique (ABSP), « Politiques de crise, crises du politique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La participation de chercheurs et experts à la dénonciation des violences et dominations dans le travail. L’Observatoire du stress et des mobilités forcées à France Télécom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e Congrès de l’Association Française de Sociologie (AFS), « Les dominations »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminants et freins à une politisation du sport : La prise en charge de la question sportive au Parti socialiste par Terra Nova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Congrès de l’Association des sociologues du sport de langue française (3SLF) : « Comparer le sport : usages et controverses »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les think tanks et le sport pendant la campagne électorale de 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Congrès de l’Association Française de Science Politique (AFSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les think tanks, instruments de démocratie participative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Congrès de l’Association Française de Science Politique (AFSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production d’expertise et mobilisation syndicale. L’observatoire du stress et des mobilités forcées à France Télécom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international DIM-Geste, « Quelles actions pour un autre travail : soulager la souffrance, éradiquer les facteurs de risques, “soigner le travail” ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Beffroi de Montrouge, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La QPC [question prioritaire de constitutionnalité], les avocats et leurs clients : L’apprentissage d’un outil constitutionnel&amp;quot; in: Mathieu Disant et Pascale Deumier dir., La QPC en actions. Usages et stratégies des avocats, Rapport final de recherche réalisée à l’occasion des 10 ans de la QPC avec le soutien du Conseil constitutionnel (REF Convention: 9_ConventionQPC 2020), CERCRID (UMR 587), pp. 42-98.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CERCRID UMR 587 ; avec le soutien du Conseil Constitutionnel (REF Convention: 9_ConventionQPC 2020). 2020, pp. 42-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La QPC en actions : usages et stratégies des avocats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Disant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Deumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie de Jong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pelicand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliette Rubi-Cavagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Conseil constitutionnel. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02464211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId353"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608636v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Delmas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/165jv" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519558v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15qdc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608638v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608642v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/144aa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680713v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Bucolo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa da Silva Rosa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.241.0007" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680716v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.63548" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955432v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12moy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-N5M2QX70-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680717v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.63734" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680848v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11uld" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100158v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09695958.2023.2190898" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423442v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423441v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487114v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.62534" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952997v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.57933" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-FSHFT2FL-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127741v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14894-4.p.0129" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953009v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.56570" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953003v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.56817" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-KN2CD2SG-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423347v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.59075" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-060W1NJN-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953034v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.49298" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953013v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.56270" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594958v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sopr.043.0041" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953031v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.48006" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953018v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.50923" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953025v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.48714" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594961v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423368v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.43163" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-86ZJ7C3S-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423374v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.42323" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-6K4L9QR1-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423358v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.45883" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-37CVF862-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03120125v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Disant" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Deumier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barbaroux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie de Jong" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Jacquelot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tvii.hs.001.0131" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087683v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.7122" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423383v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.44181" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-FLMD8VXQ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087718v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087769v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.40142" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087767v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.41177" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-S2DBH3C7-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120170v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.041.0127" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087774v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.34472" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087776v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.30994" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087775v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.33022" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087777v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.30129" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087771v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.38827" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087772v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.36328" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087785v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.24423" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087781v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.27698" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087784v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.24647" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087783v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.25182" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087779v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.28145" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087897v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087787v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.24004" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087794v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.22673" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087789v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.23726" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087793v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.23058" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087796v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.22402" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087790v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.23895" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087798v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.21177" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02464203v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087898v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087799v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.20732" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120232v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087899v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087797v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.21817" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087800v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.20345" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120175v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.6775" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087801v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.19679" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087804v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.17710" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120322v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1036127ar" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087805v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.17219" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087803v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.19408" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087900v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087816v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.13053" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087830v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.7435" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087719v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087826v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.8825" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087827v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.8314" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087828v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.7804" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087822v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.11470" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087825v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.10170" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087817v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.12689" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087892v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087831v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.7297" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087824v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.10815" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087818v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.12386" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120328v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdli.074.0153" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087821v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.12076" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087901v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087733v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087906v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120331v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.235.0089" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087905v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087904v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087907v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123499v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robin Merlin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087914v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087837v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.5588" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087835v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.6130" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087932v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087736v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087933v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087841v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.1231" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087930v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087839v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.1270" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087912v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087909v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087926v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087908v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087836v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.5217" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087832v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.7019" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087929v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087927v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087833v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.6707" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087834v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.6406" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087844v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.1119" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087919v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087847v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.1020" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087846v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.1064" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087848v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.977" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087923v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087934v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087917v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087922v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087842v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.1194" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087920v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087737v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087937v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087940v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087935v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087941v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087938v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087925v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087946v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120335v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120341v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087947v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087944v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087942v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087943v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087951v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087948v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087953v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087954v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087955v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087809v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.16587" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087812v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.14414" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087811v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.14712" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087810v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.15668" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087807v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.16127" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087813v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.13833" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087815v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.13200" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120337v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lautr.010.0071" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123548v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fleuriel" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123471v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087957v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123550v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087958v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123483v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120336v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120178v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416080v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4937" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120228v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/catalogue/index-Sociologie_politique_de_l_expertise-9782707165817.html" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120231v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097978v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link-springer-com.extranet.enpc.fr/chapter/10.1007/978-3-031-80046-7_3" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-80046-7" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252202v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/ca/inheritance-matters-9781509964826/" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423220v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123555v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://boutique.lexisnexis.fr/7417-expert-ise-et-action-publique-locale/" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123553v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783319505435" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123557v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://boutique.lexisnexis.fr/7531-reformer-l-enseignement-du-droit-en-france-a-la-lumiere-des-systemes-etrangers/" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123561v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/l-avenir-du-notariat-9782711025107.html" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124742v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bu&#233;" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123566v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/dictionnaire-encyclopedique-de-l-etat-9782701318622.html" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123565v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123577v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://croquant.atheles.org/sociopo/lafabriquedusenssyndical/" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123570v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/l-expertise-du-haut-conseil-des-biotechnologies-un-facilitateur-du-dialogue-sciences-societe-9782365170291.html" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123573v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/la-separation-entre-administration-et-politique-en-droits-francais-et-etranger-9782701318462.html" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127952v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123603v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123613v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123608v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127965v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123611v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=2448" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127963v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127955v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124743v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127940v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124745v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126672v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01158073v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124748v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127946v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03952894v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-21RSW165-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423328v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423306v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423299v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423313v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423291v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04487437v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087976v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087973v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120257v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087986v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120261v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124749v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087991v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087989v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087988v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087993v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087996v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03239119v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088002v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087999v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088001v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087998v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088003v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087962v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02464211v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pelicand" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliette Rubi-Cavagna" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608636v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Delmas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/165jv" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05615481v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/160jy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519558v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15qdc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05615486v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15hsd" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608638v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608642v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/144aa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680713v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Bucolo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa da Silva Rosa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.241.0007" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955432v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12moy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-N5M2QX70-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680716v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.63548" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680717v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.63734" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680848v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11uld" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423442v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423441v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487114v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.62534" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100158v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09695958.2023.2190898" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423347v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.59075" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-060W1NJN-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952997v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.57933" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-FSHFT2FL-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127741v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14894-4.p.0129" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953009v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.56570" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953003v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.56817" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-KN2CD2SG-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953031v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.48006" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953018v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.50923" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953034v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.49298" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953013v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.56270" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594958v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sopr.043.0041" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953025v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.48714" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594961v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423374v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.42323" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-6K4L9QR1-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423358v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.45883" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-37CVF862-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423368v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.43163" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-86ZJ7C3S-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03120125v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Disant" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Deumier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barbaroux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie de Jong" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Jacquelot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tvii.hs.001.0131" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087683v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.7122" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423383v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.44181" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-FLMD8VXQ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120170v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.041.0127" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087718v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087769v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.40142" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087767v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.41177" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-S2DBH3C7-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087772v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.36328" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087774v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.34472" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087776v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.30994" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087775v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.33022" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087777v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.30129" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087771v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.38827" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087779v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.28145" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087785v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.24423" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087781v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.27698" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087784v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.24647" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087783v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.25182" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087794v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.22673" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087789v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.23726" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087897v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087787v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.24004" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087793v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.23058" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087796v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.22402" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087790v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.23895" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120175v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.6775" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120232v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02464203v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087898v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087799v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.20732" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087798v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.21177" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087899v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087797v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.21817" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087800v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.20345" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087801v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.19679" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087804v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.17710" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120322v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1036127ar" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087805v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.17219" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087803v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.19408" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087900v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087719v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087826v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.8825" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087892v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087817v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.12689" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087825v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.10170" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087828v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.7804" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087822v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.11470" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087827v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.8314" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087816v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.13053" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087830v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.7435" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087831v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.7297" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087824v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.10815" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087818v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.12386" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120328v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdli.074.0153" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087821v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.12076" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087904v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087907v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087901v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087733v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087906v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120331v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.235.0089" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087905v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087833v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.6707" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087834v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.6406" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087837v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.5588" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087835v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.6130" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087932v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087736v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087841v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.1231" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087930v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087933v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123499v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robin Merlin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087914v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087912v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087839v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.1270" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087909v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087926v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087908v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087836v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.5217" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087832v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.7019" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087929v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087927v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087737v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087847v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.1020" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087846v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.1064" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087844v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.1119" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087919v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087848v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.977" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087923v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087934v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087917v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087922v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087842v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.1194" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087920v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087925v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087940v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087937v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087941v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087935v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087938v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120335v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087947v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087944v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087942v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120341v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087946v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087943v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087951v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087948v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087955v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087953v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087954v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087815v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.13200" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087812v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.14414" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087810v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.15668" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087811v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.14712" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087809v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.16587" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087807v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.16127" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087813v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.13833" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120337v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lautr.010.0071" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123471v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087957v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123548v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fleuriel" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123550v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087958v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123483v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120336v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120178v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416080v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4937" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120228v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/catalogue/index-Sociologie_politique_de_l_expertise-9782707165817.html" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120231v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097978v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link-springer-com.extranet.enpc.fr/chapter/10.1007/978-3-031-80046-7_3" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-80046-7" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252202v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/ca/inheritance-matters-9781509964826/" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423220v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123555v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://boutique.lexisnexis.fr/7417-expert-ise-et-action-publique-locale/" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123553v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783319505435" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123557v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://boutique.lexisnexis.fr/7531-reformer-l-enseignement-du-droit-en-france-a-la-lumiere-des-systemes-etrangers/" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123561v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/l-avenir-du-notariat-9782711025107.html" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124742v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bu&#233;" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123566v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/dictionnaire-encyclopedique-de-l-etat-9782701318622.html" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123565v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123577v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://croquant.atheles.org/sociopo/lafabriquedusenssyndical/" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123570v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/l-expertise-du-haut-conseil-des-biotechnologies-un-facilitateur-du-dialogue-sciences-societe-9782365170291.html" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123573v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/la-separation-entre-administration-et-politique-en-droits-francais-et-etranger-9782701318462.html" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127952v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123613v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123608v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123603v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127963v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127965v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123611v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=2448" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127955v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124743v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127940v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124745v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126672v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01158073v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124748v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127946v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03952894v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-21RSW165-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04487437v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423306v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423299v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423328v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423313v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423291v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087976v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087973v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120257v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120261v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087986v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087991v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124749v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087989v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087988v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03239119v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087993v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087996v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087998v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088003v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087999v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088001v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088002v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087962v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02464211v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pelicand" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliette Rubi-Cavagna" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>