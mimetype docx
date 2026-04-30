--- v0 (2026-03-21)
+++ v1 (2026-04-30)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:130.61224489796px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Corinne Denoyelle </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle (Litt & Arts – Université Grenoble Alpes)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corinne Denoyelle (Thèse Paris III) est maitresse de conférence HDR à l'Université de Grenoble-Alpes. Ses recherches se situent au carrefour entre la littérature (narratologie et stylistique) et la linguistique (pragmatique et phraséologie) : elle étudie la structure et les fonctions des dialogues dans les romans médiévaux et la conception de l'individu qu'ils impliquent.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mots clés : littérature médiévale ; romans en ancien français ; linguistique diachronique</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eustache Deschamps : facettes d’un poète du XIVe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Brouzes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Dauphant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Ducos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lassabatère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Vigneron. Études médiévales de l'université Grenoble Alpes; MAiGRE, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05502699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parler à plusieurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Garnier, 2024, Recherches littéraires médiévales, Richard Trachsler, 978-2-406-16616-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’oral à l’écrit, le dialogue entre les genres romanesque et théâtral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paradigme, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poétique du dialogue médiéval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2010, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.40403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rondeaux au théâtre, un outil spécialisé pour représenter les groupes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Recherches Médiévales et Humanistes = Journal of Medieval and Humanistic Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 48, pp.409-444. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-18150-7.p.0409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04956298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phraséologie du roman médiéval : le défi stylistique. Le repérage de la singularité avec les outils de la linguistique de corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sorba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de Linguistique : Revue Internationale de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, n° 90 (1), pp.79-113. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tl.090.0079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une analyse des relations polies dans la littérature médiévale Discernement ou travail des faces ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Linguistica Romanica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, pp.1-37. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25364/19.2025.13.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HISTOIRE DE LA POLITESSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Französische Sprache und Literatur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre singularité et sérialité : les fabliaux édités et traduits par Jean Dufournet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Le Briz-Orgeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula / Les colloques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/colloques.11604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les rondeaux au théâtre, un outil spécialisé pour représenter les groupes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Recherches Médiévales et Humanistes = Journal of Medieval and Humanistic Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2 (48), pp.409</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La constitution de corpus en diachronie longue : méthodologies, objectifs et exploitations linguistiques et stylistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sorba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Kraif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Renwick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/corpus.8461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04435803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corpus PhraséoRoChe : les défis de l’établissement des textes et de l’hétérogénéité des états de la langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Kraif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Renwick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sorba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, La Constitution de corpus en diachronie longue : méthodologies, objectifs et exploitations linguistiques et stylistiques, 25, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/corpus.8501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phraséologie et genres textuels. Une étude pilote dans le roman médiéval autour des verbes donner et de mettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sorba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Linguistica Romanica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9, pp.24-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04070727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tempo du dialogue dans la traduction de Virgile par Octovien de Saint-Gelais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elseneur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, La Forme versifiée du dialogue dans les genres narratifs, 37, pp.37-60. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/elseneur.287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse phraséologique du marqueur discursif ce m’est avis et de ses variantes dans un corpus d’ancien français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sorba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lingvisticae investigationes : International Journal of Linguistics and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 45 (2), pp.251-275. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/li.00076.den⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04070725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’agentivité discursive des conseillers du seigneur dans quelques romans antiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiévales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/medievales.11872⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un élément du style oralisé dans la littérature médiévale. Le tempo du dialogue dans La Vie des Pères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives médiévales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 43, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/peme.43119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04959759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réalisation de l’excuse en moyen français : une recherche en pragmatique historique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de linguistique et de littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2020/2 81, pp.145-181. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tl.081.0145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01943900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la polémique à la lyrique : une propédeutique du deuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 48, pp.43-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ÉVOLUTION DES REPRESENTATIONS DE LA COUR DU ROI ARTHUR DEPUIS LA MORT LE ROI ARTU JUSQU'A KAIRO-KO DE NATSUME SOSEKI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Litt&amp;Arts [En ligne]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le roman de Perceforest : un chemin politique vers l’humilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Moyen Français, revue d'études linguistiques et littéraires, ISSN : 0226-0174</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01915239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Style oralisé et art du dialogue dans le Chevalier au Lion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Litt&amp;Arts [En ligne]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01915256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polylogues masculins et polylogues féminins dans la littérature médiévale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Discours et la Langue Revue de linguistique française et d'analyse du discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Genre et discours rapporté en français médiéval, 8 (1), pp.15-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouveau fragment inédit du Merlin en prose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für romanische Philologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 131 (1), </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/zrp-2015-0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01915199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’emploi des termes d’adresse dans l’œuvre de Jean Bodel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Énonciation et marques d’oralité dans l’évolution du français 73 (2), pp.175-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’en ne doit pas son ami corrocier » - Confidences masculines et féminines dans le Lancelot en prose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topiques, études satoriennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Topiques de l’amitié dans les littératures françaises d’ancien Régime, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1090074ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chants royaux dialogués : typologie d'un hypergenre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Moyen Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 74 (47-81)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réalisations des actes de langage directifs dans les Manières de langage du XIVe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diachroniques. Revue de Linguistique française diachronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3, pp.149-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction du pathétique dans les dialogues romanesques, une approche énonciative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des langues romanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2 (117), pp.149-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dialogues dans Melyador</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bragantini-Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romania (Paris)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 129 (515), pp.393-426. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/roma.2011.7319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04102644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fonction dramatique du dialogue dans les romans médiévaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Narratologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 19, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/narratologie.6219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04102540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les jeux de casuistique amoureuse dans quelques dialogues du Lancelot et du Tristan en prose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Moyen Age. Revue d'histoire et de philologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, CXV (2), pp.277. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rma.152.0277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04102665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La textualité dialogique dans le Lancelot en prose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Verbum (Presses Universitaires de Nancy)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 28, pp.81-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04102676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historiciser les paroles de personnages de bande dessinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de recherches médiévales (XIIIe-XVe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 15, pp.255-262. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/crm.5862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04102615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'emploi des particules adverbiales oui et non dans quelques textes littéraires médiévaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'information grammaticale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspect et pouvoir de la parole dans la Suite du roman de Merlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthode ! : Revue de littératures française et comparée [Nous t'affirmons méthode !]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bergers : des ermites carnavalesques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de recherches médiévales (XIIIe-XVe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 10, pp.143-154. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/crm.1613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04102626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Discours de la ruse dans les fabliaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poétique : revue de théorie et d'analyse littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 29, pp.327-350</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04088018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les poèmes dialogués d’Eustache Deschamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Vigneron. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eustache Deschamps : facettes d’un poète du XIVe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Études médiévales de l'université Grenoble Alpes; MAiGRE, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05502455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Style oralisé et efficacité narrative du dialogue dans les fabliaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Haugeard; Silvere Menegaldo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du nouveau sur le fabliau ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Champion, pp.139-171, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exploration d’un corpus outillé pour l’étude de la phraséologie du roman médiéval : approche méthodologique et étude de cas du ou coordonnant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sorba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Kraif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximin Coavoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anna Carlier; Gabriella Parussa; Gilles Siouffi; Olivier Soutet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le français au rythme des diachronies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 45, Honoré Champion, pp.329-353, 2025, LEXICA Mots et Dictionnaires, 978-2-7453-6442-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05338660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narratio et théâtre-mémoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Devlaeminck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Narration oratoire et les Genres littéraires. XVe-XVIIIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.205-227, 2024, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-16625-2.p.0205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04956360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse pragmatique et littéraire des compliments dans quelques romans courtois des xiie et xiiie siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sonia GOMEZ JORDANA FERARY; Marta SAIZ SANCHEZ. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de sémantique et pragmatique en synchronie et diachronie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PressesUniversitaires Savoie Mont-Blanc, 2023, 2377410898</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Et lors se metent en autres paroles” Les changements de sujet dans une conversation littéraire »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christoph Strosetzki. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Der Wert der Konversation. Perspektiven von der Antike bis zur Moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag, 2022, 9783662651872</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Faire corps, faire théâtre. Le Triomphe des Normands de Guillaume Tasserie », Encyclopédique Moyen Âge, Mélanges Denis Hüe, dir. Christine Ferlampin-Acher et Fabienne Pomel, Paris, Classiques Garnier, 2021, p. 323-335</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Doudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédique Moyen Âge, Mélanges Denis Hüe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03527536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les plaintes des chevaliers dans le Tristan en prose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphane Macé; Cécile Lignereux; S. Patzold; Klaus Ridder. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Vulnérabilité : discours et représentations du Moyen-Âge aux siècles classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mohr Siebeck, pp.285-297, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01943875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’approche phraséologique du roman médiéval : une voie de caractérisation générique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sorba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Congrès Mondial de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 78, SHS Web Conf., pp.05005, 2020, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20207805005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formules rituelles de prise de nouvelles en ancien français et en moyen français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marta Saiz Sanchez; Amalia Rodriguez Somolinos; Sonia Gomez Jordana. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marques d’oralité et représentation de l’oral en français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Savoie, pp.267-290, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Expression of Remorse in Old and Middle French Literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Steenbrugge; G. T. Williams. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures of Compunction in the Medieval World: Emotion, Contrition and Penitence in the Middle Ages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tauris, pp.119-142, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le roman de Perceforest : de l’humiliation à l’humilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lucien Faggion; Christophe Regina; Alexandra Roger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Humiliation. Discours, représentations et pratiques du XIVe au XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Garnier, pp.383-406, 2019, L'Humiliation. Discours, représentations et pratiques du XIVe au XIXe siècle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01943924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réalisation de l’excuse dans quelques textes littéraires préclassiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Julie Glikman; Daniela Capin; Vanessa Obry; Thierry révolution. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le français en diachronie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de Linguistique et de Philologie (ELiPhi), pp.203-221, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01943886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Îles dans le roman de Perceforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Buata B. MALELA; Andrzej RABSZTYN; Linda RASOAMANANA. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les représentations sociales des îles dans les discours littéraires francophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions du Cerf, 2018, 978-2-204-12911-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01915249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude diachronique des polylogues littéraires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Barthelmebs-Raguin (Hélène); Komur-Thilloy (Greta); Lopez-Muñoz (Juan Manuel); Marnette (Sophie); Rosier (Laurence). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Discours rapporté : Temporalité, histoire, mémoire et patrimoine discursif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Garnier, 2018, 978-2-406-07425-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01915415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux culturels et moraux de l’enseignement de la littérature médiévale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Brouzes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Rouvière. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner la littérature en questionnant les valeurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, 2018, Kinder- und Jugendkultur -litteratur und -medien</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01944001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réalisation des remerciements dans les Manières de langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ayres-Bennett (Wendy); Carlier (Anne); Glikman (Julie); Rainsford (Thomas M.; Skupien Dekens (Carine). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles voies d’accès au changement linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Garnier, pp.253-278, 2018, 978-2-406-06944-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01915404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dialogues dans la réécriture en prose d’Erec et Enide (xve)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réécritures: Regards nouveaux sur la reprise et le remaniement de textes, dans la littérature française et au-delà, du Moyen Âge à la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pontifical Institute of Medieval Studies Press, pp.28-52, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le compagnonnage chevaleresque dans Artus de Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artus de Bretagne : un roman arthurien tardif et sa réception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires, pp.43-56, 2015, Artus de Bretagne : un roman arthurien tardif et sa réception</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formulation des requêtes dans quelques textes littéraires médiévaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Lagorgette; Pierre Larrivée. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Représentations du sens linguistique 5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Savoie, pp.91-114, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Roman de Renart en bandes dessinées : des ambiguités de l’anthropomorphisme animalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Corbellari; Bernart Ribémont. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Moyen Âge en Bulles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Infolio, pp.165-179, 2014, Le Moyen Âge en Bulles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA CONSTRUCTION DES DIALOGUES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poétique du dialogue médiéval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.205-232, 2010, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.40403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE STYLE ORALISÉ (Chapitre 5)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poétique du dialogue médiéval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.151-204, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES MODÈLES INSTITUTIONNELS DU DIALOGUE ROMANESQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poétique du dialogue médiéval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, p. 281-338, 2010, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.40403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Prince et le Prophète, une politique du secret et de la révélation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Denis Hüe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fils sans père, études sur le Merlin de Robert de Boron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paradigme, pp.191-205, 2000, Paradigme Medievalia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04102517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les unités phraséologiques d’excuses. Approche comparée entre oral représenté et oral authentique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sorba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approche interdisciplinaire des unités phraséologiques dans les langues du monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INaLCO, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04993217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche contrastive des représentations des félins dans deux corpus romanesques en diachronie longue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sorba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international CIVIS Les félins de nos imaginaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Catalina Girbea, Oct 2025, Bucarest, Roumanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De deux constructions l’une ? Étude diachronique de « ne (vous/te) (en) déplaise (à) ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sorba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international de la SIDF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Université Grenoble Alpes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05096109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse pragmatique des compliments dans des textes littéraires non courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études organisée à la Complutense</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marta Saiz Sanchez, Oct 2023, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution des collocations du nom d’affect joie jusqu’aux romans de français préclassique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sorba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SIDF 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ludwig-Maximilians-Universität München, Mar 2023, MUNICH, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04046498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche contrastive des représentations de la forêt dans un corpus romanesque en ancien français et en français contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sorba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque La forêt est une métaphore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Franche-Comté, Besançon, Jan 2023, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03956319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le repérage de la singularité avec les outils de la linguistique de corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sorba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifier les régularités stylistiques dans le discours littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phraséologie du roman médiéval en prose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximin Coavoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Kraif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sorba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingyu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diachro X – le français en diachronie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Université, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03688933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse phraséologique du marqueur discursif ce m’est avis et de ses variantes dans un corpus d’ancien français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sorba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La phraséologie dans les interactions orales et écrites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03696067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La phraséologie appliquée aux dialogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sorba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diachro IX Le français en diachronie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Salamanque, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02086099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phraséologie et genres textuels : étude des phraséologismes construits autour des verbes doner et metre dans le roman médiéval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sorba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JLC 2019- 10e Journées Internationales de la Linguistique de Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lexicoscope et première expérimentation sur les formules de congé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sorba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhraseoMédieval Nouvelles perspetives autour de la phraséologie de la langue littéraire médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Political Dialogues in Perceforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International médiéval de Leeds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Leeds, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01943968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pertinence argumentative des palinods dans les chants royaux dialogués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ci-Dit | Discours rapporté, citation et pratiques sémiotiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phraséologie du roman médiéval : une approche sur corpus outillée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sorba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Challenges Science Week. International interdisciplinary days of Grenoble Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Grenoble, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02147699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Texte électronique enrichi par lemmatisation et étiquetage morphosyntaxique, portion de &amp;lt;em&amp;gt;La Mort du roi Arthur&amp;lt;/em&amp;gt;, &amp;lt;a href=&amp;quot;http://www.atilf.fr/dmf/MortArthur/&amp;quot;&amp;gt;http://www.atilf.fr/dmf/MortArthur/&amp;lt;/a&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Jézéquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Bazin-Tacchella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Souvay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03426756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phraséologie du roman médiéval : le défi stylistique. Le repérage de la singularité avec les outils de la linguistique de corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sorba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05166289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bivouac et casuistique amoureuse : la parodie des débats dans quelques romans arthuriens en prose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId130"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:130.61224489796px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Corinne Denoyelle </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle (Litt & Arts – Université Grenoble Alpes)Maitresse de conférences HDR</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corinne Denoyelle (Thèse Paris III) est maitresse de conférence HDR à l'Université de Grenoble-Alpes. Ses recherches se situent au carrefour entre la littérature (narratologie et stylistique) et la linguistique (pragmatique et phraséologie) : elle étudie la structure et les fonctions des dialogues dans les romans médiévaux et la conception de l'individu qu'ils impliquent.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mots clés : littérature médiévale ; romans en ancien français ; linguistique diachronique</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eustache Deschamps : facettes d’un poète du XIVe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Brouzes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Dauphant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Ducos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lassabatère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Vigneron. Études médiévales de l'université Grenoble Alpes; MAiGRE, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05502699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parler à plusieurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Garnier, 2024, Recherches littéraires médiévales, Richard Trachsler, 978-2-406-16616-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Laboratoire du roman. Le Chevalier au lion de Chrétien de Troyes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Doudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle James-Raoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Pierreville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E. Doudet. MAiGRE, Études médiévales de l'université Grenoble Alpes, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02305270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’oral à l’écrit, le dialogue entre les genres romanesque et théâtral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paradigme, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poétique du dialogue médiéval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2010, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.40403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une analyse des relations polies dans la littérature médiévale Discernement ou travail des faces ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Linguistica Romanica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, pp.1-37. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25364/19.2025.13.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phraséologie du roman médiéval : le défi stylistique. Le repérage de la singularité avec les outils de la linguistique de corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sorba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de Linguistique : Revue Internationale de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, n° 90 (1), pp.79-113. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tl.090.0079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rondeaux au théâtre, un outil spécialisé pour représenter les groupes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Recherches Médiévales et Humanistes = Journal of Medieval and Humanistic Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 48, pp.409-444. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-18150-7.p.0409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04956298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre singularité et sérialité : les fabliaux édités et traduits par Jean Dufournet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Le Briz-Orgeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula / Les colloques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/colloques.11604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les rondeaux au théâtre, un outil spécialisé pour représenter les groupes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Recherches Médiévales et Humanistes = Journal of Medieval and Humanistic Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2 (48), pp.409</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La constitution de corpus en diachronie longue : méthodologies, objectifs et exploitations linguistiques et stylistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sorba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Kraif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Renwick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/corpus.8461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04435803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corpus PhraséoRoChe : les défis de l’établissement des textes et de l’hétérogénéité des états de la langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Kraif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Renwick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sorba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, La Constitution de corpus en diachronie longue : méthodologies, objectifs et exploitations linguistiques et stylistiques, 25, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/corpus.8501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HISTOIRE DE LA POLITESSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Französische Sprache und Literatur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 133 (2-3), pp.156-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phraséologie et genres textuels. Une étude pilote dans le roman médiéval autour des verbes donner et de mettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sorba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Linguistica Romanica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9, pp.24-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04070727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un élément du style oralisé dans la littérature médiévale. Le tempo du dialogue dans La Vie des Pères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives médiévales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 43, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/peme.43119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04959759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse phraséologique du marqueur discursif ce m’est avis et de ses variantes dans un corpus d’ancien français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sorba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lingvisticae investigationes : International Journal of Linguistics and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 45 (2), pp.251-275. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/li.00076.den⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04070725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’agentivité discursive des conseillers du seigneur dans quelques romans antiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiévales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/medievales.11872⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tempo du dialogue dans la traduction de Virgile par Octovien de Saint-Gelais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elseneur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, La Forme versifiée du dialogue dans les genres narratifs, 37, pp.37-60. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/elseneur.287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la polémique à la lyrique : une propédeutique du deuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 48, pp.43-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réalisation de l’excuse en moyen français : une recherche en pragmatique historique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de linguistique et de littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2020/2 81, pp.145-181. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tl.081.0145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01943900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ÉVOLUTION DES REPRESENTATIONS DE LA COUR DU ROI ARTHUR DEPUIS LA MORT LE ROI ARTU JUSQU'A KAIRO-KO DE NATSUME SOSEKI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Litt&amp;Arts [En ligne]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le roman de Perceforest : un chemin politique vers l’humilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Moyen Français, revue d'études linguistiques et littéraires, ISSN : 0226-0174</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01915239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polylogues masculins et polylogues féminins dans la littérature médiévale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Discours et la Langue Revue de linguistique française et d'analyse du discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Genre et discours rapporté en français médiéval, 8 (1), pp.15-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’en ne doit pas son ami corrocier » - Confidences masculines et féminines dans le Lancelot en prose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topiques, études satoriennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Topiques de l’amitié dans les littératures françaises d’ancien Régime, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1090074ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouveau fragment inédit du Merlin en prose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für romanische Philologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 131 (1), </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/zrp-2015-0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01915199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’emploi des termes d’adresse dans l’œuvre de Jean Bodel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Énonciation et marques d’oralité dans l’évolution du français 73 (2), pp.175-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chants royaux dialogués : typologie d'un hypergenre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Moyen Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 74 (47-81)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réalisations des actes de langage directifs dans les Manières de langage du XIVe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diachroniques. Revue de Linguistique française diachronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3, pp.149-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction du pathétique dans les dialogues romanesques, une approche énonciative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des langues romanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2 (117), pp.149-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dialogues dans Melyador</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bragantini-Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romania (Paris)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 129 (515), pp.393-426. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/roma.2011.7319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04102644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fonction dramatique du dialogue dans les romans médiévaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Narratologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 19, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/narratologie.6219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04102540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les jeux de casuistique amoureuse dans quelques dialogues du Lancelot et du Tristan en prose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Moyen Age. Revue d'histoire et de philologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, CXV (2), pp.277. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rma.152.0277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04102665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historiciser les paroles de personnages de bande dessinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de recherches médiévales (XIIIe-XVe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 15, pp.255-262. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/crm.5862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04102615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La textualité dialogique dans le Lancelot en prose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Verbum (Presses Universitaires de Nancy)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 28, pp.81-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04102676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'emploi des particules adverbiales oui et non dans quelques textes littéraires médiévaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'information grammaticale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspect et pouvoir de la parole dans la Suite du roman de Merlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthode ! : Revue de littératures française et comparée [Nous t'affirmons méthode !]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bergers : des ermites carnavalesques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de recherches médiévales (XIIIe-XVe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 10, pp.143-154. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/crm.1613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04102626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Discours de la ruse dans les fabliaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poétique : revue de théorie et d'analyse littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 29, pp.327-350</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04088018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les poèmes dialogués d’Eustache Deschamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Vigneron. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eustache Deschamps : facettes d’un poète du XIVe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Études médiévales de l'université Grenoble Alpes; MAiGRE, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05502455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Style oralisé et efficacité narrative du dialogue dans les fabliaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Haugeard; Silvere Menegaldo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du nouveau sur le fabliau ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Champion, pp.139-171, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exploration d’un corpus outillé pour l’étude de la phraséologie du roman médiéval : approche méthodologique et étude de cas du ou coordonnant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sorba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Kraif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximin Coavoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anna Carlier; Gabriella Parussa; Gilles Siouffi; Olivier Soutet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le français au rythme des diachronies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 45, Honoré Champion, pp.329-353, 2025, LEXICA Mots et Dictionnaires, 978-2-7453-6442-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05338660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narratio et théâtre-mémoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Devlaeminck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Narration oratoire et les Genres littéraires. XVe-XVIIIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.205-227, 2024, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-16625-2.p.0205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04956360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse pragmatique et littéraire des compliments dans quelques romans courtois des xiie et xiiie siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sonia GOMEZ JORDANA FERARY; Marta SAIZ SANCHEZ. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de sémantique et pragmatique en synchronie et diachronie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PressesUniversitaires Savoie Mont-Blanc, 2023, 2377410898</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Et lors se metent en autres paroles” Les changements de sujet dans une conversation littéraire »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christoph Strosetzki. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Der Wert der Konversation. Perspektiven von der Antike bis zur Moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag, 2022, 9783662651872</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Faire corps, faire théâtre. Le Triomphe des Normands de Guillaume Tasserie », Encyclopédique Moyen Âge, Mélanges Denis Hüe, dir. Christine Ferlampin-Acher et Fabienne Pomel, Paris, Classiques Garnier, 2021, p. 323-335</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Doudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédique Moyen Âge, Mélanges Denis Hüe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03527536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les plaintes des chevaliers dans le Tristan en prose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphane Macé; Cécile Lignereux; S. Patzold; Klaus Ridder. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Vulnérabilité : discours et représentations du Moyen-Âge aux siècles classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mohr Siebeck, pp.285-297, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01943875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’approche phraséologique du roman médiéval : une voie de caractérisation générique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sorba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Congrès Mondial de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 78, SHS Web Conf., pp.05005, 2020, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20207805005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formules rituelles de prise de nouvelles en ancien français et en moyen français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marta Saiz Sanchez; Amalia Rodriguez Somolinos; Sonia Gomez Jordana. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marques d’oralité et représentation de l’oral en français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Savoie, pp.267-290, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Expression of Remorse in Old and Middle French Literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Steenbrugge; G. T. Williams. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures of Compunction in the Medieval World: Emotion, Contrition and Penitence in the Middle Ages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tauris, pp.119-142, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le roman de Perceforest : de l’humiliation à l’humilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lucien Faggion; Christophe Regina; Alexandra Roger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Humiliation. Discours, représentations et pratiques du XIVe au XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Garnier, pp.383-406, 2019, L'Humiliation. Discours, représentations et pratiques du XIVe au XIXe siècle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01943924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réalisation de l’excuse dans quelques textes littéraires préclassiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Julie Glikman; Daniela Capin; Vanessa Obry; Thierry révolution. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le français en diachronie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de Linguistique et de Philologie (ELiPhi), pp.203-221, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01943886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Îles dans le roman de Perceforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Buata B. MALELA; Andrzej RABSZTYN; Linda RASOAMANANA. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les représentations sociales des îles dans les discours littéraires francophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions du Cerf, 2018, 978-2-204-12911-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01915249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réalisation des remerciements dans les Manières de langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ayres-Bennett (Wendy); Carlier (Anne); Glikman (Julie); Rainsford (Thomas M.; Skupien Dekens (Carine). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles voies d’accès au changement linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Garnier, pp.253-278, 2018, 978-2-406-06944-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01915404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux culturels et moraux de l’enseignement de la littérature médiévale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Brouzes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Rouvière. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner la littérature en questionnant les valeurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, 2018, Kinder- und Jugendkultur -litteratur und -medien</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01944001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude diachronique des polylogues littéraires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Barthelmebs-Raguin (Hélène); Komur-Thilloy (Greta); Lopez-Muñoz (Juan Manuel); Marnette (Sophie); Rosier (Laurence). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Discours rapporté : Temporalité, histoire, mémoire et patrimoine discursif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Garnier, 2018, 978-2-406-07425-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01915415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Style oralisé et art du dialogue dans le Chevalier au Lion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E. Doudet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le laboratoire du roman. Le Chevalier au lion de Chrétien de Troyes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Études médiévales de l'Université Grenoble Alpes, MAiGRE, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01915256v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dialogues dans la réécriture en prose d’Erec et Enide (xve)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réécritures: Regards nouveaux sur la reprise et le remaniement de textes, dans la littérature française et au-delà, du Moyen Âge à la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pontifical Institute of Medieval Studies Press, pp.28-52, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le compagnonnage chevaleresque dans Artus de Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artus de Bretagne : un roman arthurien tardif et sa réception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires, pp.43-56, 2015, Artus de Bretagne : un roman arthurien tardif et sa réception</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Roman de Renart en bandes dessinées : des ambiguités de l’anthropomorphisme animalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Corbellari; Bernart Ribémont. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Moyen Âge en Bulles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Infolio, pp.165-179, 2014, Le Moyen Âge en Bulles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formulation des requêtes dans quelques textes littéraires médiévaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Lagorgette; Pierre Larrivée. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Représentations du sens linguistique 5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Savoie, pp.91-114, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES MODÈLES INSTITUTIONNELS DU DIALOGUE ROMANESQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poétique du dialogue médiéval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, p. 281-338, 2010, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.40403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE STYLE ORALISÉ (Chapitre 5)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poétique du dialogue médiéval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.151-204, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA CONSTRUCTION DES DIALOGUES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poétique du dialogue médiéval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.205-232, 2010, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.40403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Prince et le Prophète, une politique du secret et de la révélation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Denis Hüe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fils sans père, études sur le Merlin de Robert de Boron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paradigme, pp.191-205, 2000, Paradigme Medievalia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04102517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche contrastive des représentations des félins dans deux corpus romanesques en diachronie longue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sorba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international CIVIS Les félins de nos imaginaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Catalina Girbea, Oct 2025, Bucarest, Roumanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De deux constructions l’une ? Étude diachronique de « ne (vous/te) (en) déplaise (à) ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sorba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international de la SIDF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Université Grenoble Alpes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05096109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les unités phraséologiques d’excuses. Approche comparée entre oral représenté et oral authentique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sorba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approche interdisciplinaire des unités phraséologiques dans les langues du monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INaLCO, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04993217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse pragmatique des compliments dans des textes littéraires non courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études organisée à la Complutense</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marta Saiz Sanchez, Oct 2023, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution des collocations du nom d’affect joie jusqu’aux romans de français préclassique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sorba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SIDF 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ludwig-Maximilians-Universität München, Mar 2023, MUNICH, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04046498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le repérage de la singularité avec les outils de la linguistique de corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sorba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifier les régularités stylistiques dans le discours littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche contrastive des représentations de la forêt dans un corpus romanesque en ancien français et en français contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sorba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque La forêt est une métaphore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Franche-Comté, Besançon, Jan 2023, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03956319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phraséologie du roman médiéval en prose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximin Coavoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Kraif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sorba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingyu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diachro X – le français en diachronie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Université, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03688933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse phraséologique du marqueur discursif ce m’est avis et de ses variantes dans un corpus d’ancien français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sorba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La phraséologie dans les interactions orales et écrites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03696067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phraséologie et genres textuels : étude des phraséologismes construits autour des verbes doner et metre dans le roman médiéval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sorba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JLC 2019- 10e Journées Internationales de la Linguistique de Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La phraséologie appliquée aux dialogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sorba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diachro IX Le français en diachronie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Salamanque, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02086099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lexicoscope et première expérimentation sur les formules de congé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sorba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhraseoMédieval Nouvelles perspetives autour de la phraséologie de la langue littéraire médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Political Dialogues in Perceforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International médiéval de Leeds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Leeds, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01943968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pertinence argumentative des palinods dans les chants royaux dialogués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ci-Dit | Discours rapporté, citation et pratiques sémiotiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phraséologie du roman médiéval : une approche sur corpus outillée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sorba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Challenges Science Week. International interdisciplinary days of Grenoble Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Grenoble, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02147699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Texte électronique enrichi par lemmatisation et étiquetage morphosyntaxique, portion de &amp;lt;em&amp;gt;La Mort du roi Arthur&amp;lt;/em&amp;gt;, &amp;lt;a href=&amp;quot;http://www.atilf.fr/dmf/MortArthur/&amp;quot;&amp;gt;http://www.atilf.fr/dmf/MortArthur/&amp;lt;/a&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Jézéquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Bazin-Tacchella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Souvay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03426756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phraséologie du roman médiéval : le défi stylistique. Le repérage de la singularité avec les outils de la linguistique de corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sorba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05166289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bivouac et casuistique amoureuse : la parodie des débats dans quelques romans arthuriens en prose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId134"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502699v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Brouzes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Dauphant" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Denoyelle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Ducos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lassabat&#232;re" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04684522v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552849v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552854v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/40404" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.40403" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956298v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18150-7.p.0409" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371998v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sorba" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tl.090.0079" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290302v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25364/19.2025.13.1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290347v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04684548v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Le Briz-Orgeur" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.11604" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04684526v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435803v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kraif" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Renwick" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.8461" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703219v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mounier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.8501" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070727v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04083066v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elseneur.287" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070725v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/li.00076.den" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04083069v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.11872" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959759v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/peme.43119" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01943900v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tl.081.0145" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04083071v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561304v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01915239v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01915256v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01585026v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01915199v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/zrp-2015-0001" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01585024v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01585032v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1090074ar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01585030v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552866v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552863v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04102644v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bragantini-Maillard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/roma.2011.7319" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04102540v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/narratologie.6219" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04102665v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rma.152.0277" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04102676v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04102615v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crm.5862" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552870v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552869v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04102626v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crm.1613" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088018v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502455v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290269v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338660v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximin Coavoux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956360v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Devlaeminck" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-16625-2.p.0205" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04684532v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04684535v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527536v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Doudet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01943875v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931259v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207805005" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04083072v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04083074v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01943924v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01943886v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01915249v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01915415v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01944001v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01915404v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01585039v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01585037v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610815v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552871v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561288v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561287v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/40416" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561289v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04102517v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993217v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321675v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096109v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290318v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046498v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956319v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348634v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688933v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingyu Liu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696067v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086099v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825908v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941798v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01943968v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658057v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147699v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426756v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bazin-Tacchella" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Souvay" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166289v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01585028v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502699v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Brouzes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Dauphant" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Denoyelle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Ducos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lassabat&#232;re" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04684522v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305270v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Doudet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le James-Raoul" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Pierreville" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Walter" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552849v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552854v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/40404" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.40403" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290302v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25364/19.2025.13.1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371998v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sorba" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tl.090.0079" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956298v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18150-7.p.0409" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04684548v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Le Briz-Orgeur" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.11604" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04684526v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435803v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kraif" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Renwick" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.8461" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703219v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mounier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.8501" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290347v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070727v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959759v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/peme.43119" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070725v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/li.00076.den" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04083069v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.11872" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04083066v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elseneur.287" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04083071v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01943900v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tl.081.0145" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561304v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01915239v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01585026v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01585032v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1090074ar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01915199v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/zrp-2015-0001" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01585024v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01585030v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552866v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552863v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04102644v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bragantini-Maillard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/roma.2011.7319" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04102540v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/narratologie.6219" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04102665v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rma.152.0277" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04102615v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crm.5862" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04102676v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552870v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552869v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04102626v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crm.1613" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088018v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502455v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290269v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338660v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximin Coavoux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956360v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Devlaeminck" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-16625-2.p.0205" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04684532v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04684535v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527536v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01943875v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931259v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207805005" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04083072v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04083074v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01943924v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01943886v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01915249v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01915404v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01944001v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01915415v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01915256v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01585039v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01585037v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552871v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610815v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561289v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561287v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/40416" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561288v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04102517v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321675v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096109v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993217v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290318v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046498v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348634v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956319v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688933v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingyu Liu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696067v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825908v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086099v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941798v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01943968v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658057v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147699v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426756v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bazin-Tacchella" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Souvay" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166289v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01585028v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>