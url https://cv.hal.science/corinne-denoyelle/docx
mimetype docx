--- v1 (2026-04-30)
+++ v2 (2026-05-26)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:130.61224489796px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Corinne Denoyelle </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle (Litt & Arts – Université Grenoble Alpes)Maitresse de conférences HDR</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corinne Denoyelle (Thèse Paris III) est maitresse de conférence HDR à l'Université de Grenoble-Alpes. Ses recherches se situent au carrefour entre la littérature (narratologie et stylistique) et la linguistique (pragmatique et phraséologie) : elle étudie la structure et les fonctions des dialogues dans les romans médiévaux et la conception de l'individu qu'ils impliquent.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mots clés : littérature médiévale ; romans en ancien français ; linguistique diachronique</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eustache Deschamps : facettes d’un poète du XIVe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Brouzes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Dauphant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Ducos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lassabatère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Vigneron. Études médiévales de l'université Grenoble Alpes; MAiGRE, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05502699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parler à plusieurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Garnier, 2024, Recherches littéraires médiévales, Richard Trachsler, 978-2-406-16616-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Laboratoire du roman. Le Chevalier au lion de Chrétien de Troyes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Doudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle James-Raoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Pierreville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E. Doudet. MAiGRE, Études médiévales de l'université Grenoble Alpes, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02305270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’oral à l’écrit, le dialogue entre les genres romanesque et théâtral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paradigme, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poétique du dialogue médiéval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2010, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.40403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une analyse des relations polies dans la littérature médiévale Discernement ou travail des faces ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Linguistica Romanica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, pp.1-37. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25364/19.2025.13.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phraséologie du roman médiéval : le défi stylistique. Le repérage de la singularité avec les outils de la linguistique de corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sorba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de Linguistique : Revue Internationale de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, n° 90 (1), pp.79-113. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tl.090.0079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rondeaux au théâtre, un outil spécialisé pour représenter les groupes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Recherches Médiévales et Humanistes = Journal of Medieval and Humanistic Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 48, pp.409-444. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-18150-7.p.0409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04956298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre singularité et sérialité : les fabliaux édités et traduits par Jean Dufournet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Le Briz-Orgeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula / Les colloques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/colloques.11604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les rondeaux au théâtre, un outil spécialisé pour représenter les groupes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Recherches Médiévales et Humanistes = Journal of Medieval and Humanistic Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2 (48), pp.409</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La constitution de corpus en diachronie longue : méthodologies, objectifs et exploitations linguistiques et stylistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sorba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Kraif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Renwick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/corpus.8461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04435803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corpus PhraséoRoChe : les défis de l’établissement des textes et de l’hétérogénéité des états de la langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Kraif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Renwick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sorba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, La Constitution de corpus en diachronie longue : méthodologies, objectifs et exploitations linguistiques et stylistiques, 25, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/corpus.8501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HISTOIRE DE LA POLITESSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Französische Sprache und Literatur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 133 (2-3), pp.156-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phraséologie et genres textuels. Une étude pilote dans le roman médiéval autour des verbes donner et de mettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sorba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Linguistica Romanica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9, pp.24-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04070727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un élément du style oralisé dans la littérature médiévale. Le tempo du dialogue dans La Vie des Pères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives médiévales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 43, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/peme.43119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04959759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse phraséologique du marqueur discursif ce m’est avis et de ses variantes dans un corpus d’ancien français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sorba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lingvisticae investigationes : International Journal of Linguistics and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 45 (2), pp.251-275. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/li.00076.den⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04070725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’agentivité discursive des conseillers du seigneur dans quelques romans antiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiévales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/medievales.11872⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tempo du dialogue dans la traduction de Virgile par Octovien de Saint-Gelais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elseneur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, La Forme versifiée du dialogue dans les genres narratifs, 37, pp.37-60. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/elseneur.287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la polémique à la lyrique : une propédeutique du deuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 48, pp.43-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réalisation de l’excuse en moyen français : une recherche en pragmatique historique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de linguistique et de littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2020/2 81, pp.145-181. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tl.081.0145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01943900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ÉVOLUTION DES REPRESENTATIONS DE LA COUR DU ROI ARTHUR DEPUIS LA MORT LE ROI ARTU JUSQU'A KAIRO-KO DE NATSUME SOSEKI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Litt&amp;Arts [En ligne]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le roman de Perceforest : un chemin politique vers l’humilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Moyen Français, revue d'études linguistiques et littéraires, ISSN : 0226-0174</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01915239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polylogues masculins et polylogues féminins dans la littérature médiévale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Discours et la Langue Revue de linguistique française et d'analyse du discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Genre et discours rapporté en français médiéval, 8 (1), pp.15-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’en ne doit pas son ami corrocier » - Confidences masculines et féminines dans le Lancelot en prose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topiques, études satoriennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Topiques de l’amitié dans les littératures françaises d’ancien Régime, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1090074ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouveau fragment inédit du Merlin en prose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für romanische Philologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 131 (1), </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/zrp-2015-0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01915199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’emploi des termes d’adresse dans l’œuvre de Jean Bodel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Énonciation et marques d’oralité dans l’évolution du français 73 (2), pp.175-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chants royaux dialogués : typologie d'un hypergenre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Moyen Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 74 (47-81)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réalisations des actes de langage directifs dans les Manières de langage du XIVe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diachroniques. Revue de Linguistique française diachronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3, pp.149-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction du pathétique dans les dialogues romanesques, une approche énonciative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des langues romanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2 (117), pp.149-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dialogues dans Melyador</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bragantini-Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romania (Paris)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 129 (515), pp.393-426. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/roma.2011.7319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04102644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fonction dramatique du dialogue dans les romans médiévaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Narratologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 19, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/narratologie.6219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04102540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les jeux de casuistique amoureuse dans quelques dialogues du Lancelot et du Tristan en prose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Moyen Age. Revue d'histoire et de philologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, CXV (2), pp.277. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rma.152.0277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04102665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historiciser les paroles de personnages de bande dessinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de recherches médiévales (XIIIe-XVe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 15, pp.255-262. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/crm.5862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04102615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La textualité dialogique dans le Lancelot en prose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Verbum (Presses Universitaires de Nancy)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 28, pp.81-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04102676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'emploi des particules adverbiales oui et non dans quelques textes littéraires médiévaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'information grammaticale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspect et pouvoir de la parole dans la Suite du roman de Merlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthode ! : Revue de littératures française et comparée [Nous t'affirmons méthode !]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bergers : des ermites carnavalesques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de recherches médiévales (XIIIe-XVe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 10, pp.143-154. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/crm.1613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04102626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Discours de la ruse dans les fabliaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poétique : revue de théorie et d'analyse littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 29, pp.327-350</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04088018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les poèmes dialogués d’Eustache Deschamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Vigneron. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eustache Deschamps : facettes d’un poète du XIVe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Études médiévales de l'université Grenoble Alpes; MAiGRE, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05502455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Style oralisé et efficacité narrative du dialogue dans les fabliaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Haugeard; Silvere Menegaldo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du nouveau sur le fabliau ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Champion, pp.139-171, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exploration d’un corpus outillé pour l’étude de la phraséologie du roman médiéval : approche méthodologique et étude de cas du ou coordonnant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sorba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Kraif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximin Coavoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anna Carlier; Gabriella Parussa; Gilles Siouffi; Olivier Soutet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le français au rythme des diachronies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 45, Honoré Champion, pp.329-353, 2025, LEXICA Mots et Dictionnaires, 978-2-7453-6442-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05338660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narratio et théâtre-mémoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Devlaeminck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Narration oratoire et les Genres littéraires. XVe-XVIIIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.205-227, 2024, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-16625-2.p.0205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04956360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse pragmatique et littéraire des compliments dans quelques romans courtois des xiie et xiiie siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sonia GOMEZ JORDANA FERARY; Marta SAIZ SANCHEZ. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de sémantique et pragmatique en synchronie et diachronie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PressesUniversitaires Savoie Mont-Blanc, 2023, 2377410898</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Et lors se metent en autres paroles” Les changements de sujet dans une conversation littéraire »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christoph Strosetzki. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Der Wert der Konversation. Perspektiven von der Antike bis zur Moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag, 2022, 9783662651872</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Faire corps, faire théâtre. Le Triomphe des Normands de Guillaume Tasserie », Encyclopédique Moyen Âge, Mélanges Denis Hüe, dir. Christine Ferlampin-Acher et Fabienne Pomel, Paris, Classiques Garnier, 2021, p. 323-335</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Doudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédique Moyen Âge, Mélanges Denis Hüe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03527536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les plaintes des chevaliers dans le Tristan en prose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphane Macé; Cécile Lignereux; S. Patzold; Klaus Ridder. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Vulnérabilité : discours et représentations du Moyen-Âge aux siècles classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mohr Siebeck, pp.285-297, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01943875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’approche phraséologique du roman médiéval : une voie de caractérisation générique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sorba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Congrès Mondial de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 78, SHS Web Conf., pp.05005, 2020, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20207805005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formules rituelles de prise de nouvelles en ancien français et en moyen français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marta Saiz Sanchez; Amalia Rodriguez Somolinos; Sonia Gomez Jordana. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marques d’oralité et représentation de l’oral en français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Savoie, pp.267-290, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Expression of Remorse in Old and Middle French Literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Steenbrugge; G. T. Williams. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures of Compunction in the Medieval World: Emotion, Contrition and Penitence in the Middle Ages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tauris, pp.119-142, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le roman de Perceforest : de l’humiliation à l’humilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lucien Faggion; Christophe Regina; Alexandra Roger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Humiliation. Discours, représentations et pratiques du XIVe au XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Garnier, pp.383-406, 2019, L'Humiliation. Discours, représentations et pratiques du XIVe au XIXe siècle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01943924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réalisation de l’excuse dans quelques textes littéraires préclassiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Julie Glikman; Daniela Capin; Vanessa Obry; Thierry révolution. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le français en diachronie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de Linguistique et de Philologie (ELiPhi), pp.203-221, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01943886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Îles dans le roman de Perceforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Buata B. MALELA; Andrzej RABSZTYN; Linda RASOAMANANA. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les représentations sociales des îles dans les discours littéraires francophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions du Cerf, 2018, 978-2-204-12911-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01915249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réalisation des remerciements dans les Manières de langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ayres-Bennett (Wendy); Carlier (Anne); Glikman (Julie); Rainsford (Thomas M.; Skupien Dekens (Carine). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles voies d’accès au changement linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Garnier, pp.253-278, 2018, 978-2-406-06944-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01915404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux culturels et moraux de l’enseignement de la littérature médiévale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Brouzes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Rouvière. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner la littérature en questionnant les valeurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, 2018, Kinder- und Jugendkultur -litteratur und -medien</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01944001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude diachronique des polylogues littéraires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Barthelmebs-Raguin (Hélène); Komur-Thilloy (Greta); Lopez-Muñoz (Juan Manuel); Marnette (Sophie); Rosier (Laurence). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Discours rapporté : Temporalité, histoire, mémoire et patrimoine discursif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Garnier, 2018, 978-2-406-07425-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01915415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Style oralisé et art du dialogue dans le Chevalier au Lion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E. Doudet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le laboratoire du roman. Le Chevalier au lion de Chrétien de Troyes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Études médiévales de l'Université Grenoble Alpes, MAiGRE, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01915256v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dialogues dans la réécriture en prose d’Erec et Enide (xve)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réécritures: Regards nouveaux sur la reprise et le remaniement de textes, dans la littérature française et au-delà, du Moyen Âge à la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pontifical Institute of Medieval Studies Press, pp.28-52, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le compagnonnage chevaleresque dans Artus de Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artus de Bretagne : un roman arthurien tardif et sa réception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires, pp.43-56, 2015, Artus de Bretagne : un roman arthurien tardif et sa réception</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Roman de Renart en bandes dessinées : des ambiguités de l’anthropomorphisme animalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Corbellari; Bernart Ribémont. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Moyen Âge en Bulles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Infolio, pp.165-179, 2014, Le Moyen Âge en Bulles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formulation des requêtes dans quelques textes littéraires médiévaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Lagorgette; Pierre Larrivée. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Représentations du sens linguistique 5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Savoie, pp.91-114, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES MODÈLES INSTITUTIONNELS DU DIALOGUE ROMANESQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poétique du dialogue médiéval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, p. 281-338, 2010, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.40403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE STYLE ORALISÉ (Chapitre 5)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poétique du dialogue médiéval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.151-204, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA CONSTRUCTION DES DIALOGUES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poétique du dialogue médiéval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.205-232, 2010, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.40403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Prince et le Prophète, une politique du secret et de la révélation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Denis Hüe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fils sans père, études sur le Merlin de Robert de Boron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paradigme, pp.191-205, 2000, Paradigme Medievalia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04102517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche contrastive des représentations des félins dans deux corpus romanesques en diachronie longue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sorba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international CIVIS Les félins de nos imaginaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Catalina Girbea, Oct 2025, Bucarest, Roumanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De deux constructions l’une ? Étude diachronique de « ne (vous/te) (en) déplaise (à) ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sorba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international de la SIDF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Université Grenoble Alpes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05096109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les unités phraséologiques d’excuses. Approche comparée entre oral représenté et oral authentique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sorba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approche interdisciplinaire des unités phraséologiques dans les langues du monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INaLCO, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04993217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse pragmatique des compliments dans des textes littéraires non courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études organisée à la Complutense</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marta Saiz Sanchez, Oct 2023, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution des collocations du nom d’affect joie jusqu’aux romans de français préclassique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sorba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SIDF 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ludwig-Maximilians-Universität München, Mar 2023, MUNICH, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04046498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le repérage de la singularité avec les outils de la linguistique de corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sorba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifier les régularités stylistiques dans le discours littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche contrastive des représentations de la forêt dans un corpus romanesque en ancien français et en français contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sorba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque La forêt est une métaphore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Franche-Comté, Besançon, Jan 2023, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03956319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phraséologie du roman médiéval en prose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximin Coavoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Kraif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sorba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingyu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diachro X – le français en diachronie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Université, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03688933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse phraséologique du marqueur discursif ce m’est avis et de ses variantes dans un corpus d’ancien français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sorba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La phraséologie dans les interactions orales et écrites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03696067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phraséologie et genres textuels : étude des phraséologismes construits autour des verbes doner et metre dans le roman médiéval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sorba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JLC 2019- 10e Journées Internationales de la Linguistique de Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La phraséologie appliquée aux dialogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sorba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diachro IX Le français en diachronie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Salamanque, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02086099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lexicoscope et première expérimentation sur les formules de congé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sorba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhraseoMédieval Nouvelles perspetives autour de la phraséologie de la langue littéraire médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Political Dialogues in Perceforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International médiéval de Leeds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Leeds, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01943968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pertinence argumentative des palinods dans les chants royaux dialogués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ci-Dit | Discours rapporté, citation et pratiques sémiotiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phraséologie du roman médiéval : une approche sur corpus outillée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sorba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Challenges Science Week. International interdisciplinary days of Grenoble Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Grenoble, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02147699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Texte électronique enrichi par lemmatisation et étiquetage morphosyntaxique, portion de &amp;lt;em&amp;gt;La Mort du roi Arthur&amp;lt;/em&amp;gt;, &amp;lt;a href=&amp;quot;http://www.atilf.fr/dmf/MortArthur/&amp;quot;&amp;gt;http://www.atilf.fr/dmf/MortArthur/&amp;lt;/a&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Jézéquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Bazin-Tacchella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Souvay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03426756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phraséologie du roman médiéval : le défi stylistique. Le repérage de la singularité avec les outils de la linguistique de corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sorba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05166289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bivouac et casuistique amoureuse : la parodie des débats dans quelques romans arthuriens en prose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId134"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:130.61224489796px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Corinne Denoyelle </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle (Litt & Arts – Université Grenoble Alpes)Maitresse de conférences HDR</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corinne Denoyelle (Thèse Paris III) est maitresse de conférence HDR à l'Université de Grenoble-Alpes. Ses recherches se situent au carrefour entre la littérature (narratologie et stylistique) et la linguistique (pragmatique et phraséologie) : elle étudie la structure et les fonctions des dialogues dans les romans médiévaux et la conception de l'individu qu'ils impliquent.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mots clés : littérature médiévale ; romans en ancien français ; linguistique diachronique</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eustache Deschamps : facettes d’un poète du XIVe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Brouzes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Dauphant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Ducos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lassabatère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Vigneron. Études médiévales de l'université Grenoble Alpes; MAiGRE, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05502699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parler à plusieurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Garnier, 2024, Recherches littéraires médiévales, Richard Trachsler, 978-2-406-16616-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Laboratoire du roman. Le Chevalier au lion de Chrétien de Troyes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Doudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle James-Raoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Pierreville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E. Doudet. MAiGRE, Études médiévales de l'université Grenoble Alpes, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02305270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’oral à l’écrit, le dialogue entre les genres romanesque et théâtral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paradigme, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poétique du dialogue médiéval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2010, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.40403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phraséologie du roman médiéval : le défi stylistique. Le repérage de la singularité avec les outils de la linguistique de corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sorba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de Linguistique : Revue Internationale de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, n° 90 (1), pp.79-113. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tl.090.0079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une analyse des relations polies dans la littérature médiévale Discernement ou travail des faces ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Linguistica Romanica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, pp.1-37. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25364/19.2025.13.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rondeaux au théâtre, un outil spécialisé pour représenter les groupes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Recherches Médiévales et Humanistes = Journal of Medieval and Humanistic Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 48, pp.409-444. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-18150-7.p.0409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04956298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre singularité et sérialité : les fabliaux édités et traduits par Jean Dufournet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Le Briz-Orgeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula / Les colloques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/colloques.11604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les rondeaux au théâtre, un outil spécialisé pour représenter les groupes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Recherches Médiévales et Humanistes = Journal of Medieval and Humanistic Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2 (48), pp.409</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La constitution de corpus en diachronie longue : méthodologies, objectifs et exploitations linguistiques et stylistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sorba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Kraif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Renwick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/corpus.8461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04435803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corpus PhraséoRoChe : les défis de l’établissement des textes et de l’hétérogénéité des états de la langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Kraif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Renwick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sorba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, La Constitution de corpus en diachronie longue : méthodologies, objectifs et exploitations linguistiques et stylistiques, 25, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/corpus.8501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HISTOIRE DE LA POLITESSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Französische Sprache und Literatur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 133 (2-3), pp.156-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phraséologie et genres textuels. Une étude pilote dans le roman médiéval autour des verbes donner et de mettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sorba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Linguistica Romanica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9, pp.24-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04070727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse phraséologique du marqueur discursif ce m’est avis et de ses variantes dans un corpus d’ancien français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sorba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lingvisticae investigationes : International Journal of Linguistics and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 45 (2), pp.251-275. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/li.00076.den⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04070725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’agentivité discursive des conseillers du seigneur dans quelques romans antiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiévales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/medievales.11872⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un élément du style oralisé dans la littérature médiévale. Le tempo du dialogue dans La Vie des Pères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives médiévales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 43, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/peme.43119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04959759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tempo du dialogue dans la traduction de Virgile par Octovien de Saint-Gelais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elseneur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, La Forme versifiée du dialogue dans les genres narratifs, 37, pp.37-60. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/elseneur.287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la polémique à la lyrique : une propédeutique du deuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 48, pp.43-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réalisation de l’excuse en moyen français : une recherche en pragmatique historique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de linguistique et de littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2020/2 81, pp.145-181. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tl.081.0145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01943900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ÉVOLUTION DES REPRESENTATIONS DE LA COUR DU ROI ARTHUR DEPUIS LA MORT LE ROI ARTU JUSQU'A KAIRO-KO DE NATSUME SOSEKI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Litt&amp;Arts [En ligne]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le roman de Perceforest : un chemin politique vers l’humilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Moyen Français, revue d'études linguistiques et littéraires, ISSN : 0226-0174</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01915239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polylogues masculins et polylogues féminins dans la littérature médiévale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Discours et la Langue Revue de linguistique française et d'analyse du discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Genre et discours rapporté en français médiéval, 8 (1), pp.15-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouveau fragment inédit du Merlin en prose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für romanische Philologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 131 (1), </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/zrp-2015-0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01915199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’emploi des termes d’adresse dans l’œuvre de Jean Bodel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Énonciation et marques d’oralité dans l’évolution du français 73 (2), pp.175-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’en ne doit pas son ami corrocier » - Confidences masculines et féminines dans le Lancelot en prose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topiques, études satoriennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Topiques de l’amitié dans les littératures françaises d’ancien Régime, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1090074ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chants royaux dialogués : typologie d'un hypergenre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Moyen Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 74 (47-81)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réalisations des actes de langage directifs dans les Manières de langage du XIVe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diachroniques. Revue de Linguistique française diachronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3, pp.149-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction du pathétique dans les dialogues romanesques, une approche énonciative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des langues romanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2 (117), pp.149-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dialogues dans Melyador</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bragantini-Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romania (Paris)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 129 (515), pp.393-426. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/roma.2011.7319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04102644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fonction dramatique du dialogue dans les romans médiévaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Narratologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 19, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/narratologie.6219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04102540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les jeux de casuistique amoureuse dans quelques dialogues du Lancelot et du Tristan en prose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Moyen Age. Revue d'histoire et de philologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, CXV (2), pp.277. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rma.152.0277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04102665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La textualité dialogique dans le Lancelot en prose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Verbum (Presses Universitaires de Nancy)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 28, pp.81-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04102676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historiciser les paroles de personnages de bande dessinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de recherches médiévales (XIIIe-XVe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 15, pp.255-262. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/crm.5862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04102615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'emploi des particules adverbiales oui et non dans quelques textes littéraires médiévaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'information grammaticale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspect et pouvoir de la parole dans la Suite du roman de Merlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthode ! : Revue de littératures française et comparée [Nous t'affirmons méthode !]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bergers : des ermites carnavalesques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de recherches médiévales (XIIIe-XVe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 10, pp.143-154. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/crm.1613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04102626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Discours de la ruse dans les fabliaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poétique : revue de théorie et d'analyse littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 29, pp.327-350</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04088018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les poèmes dialogués d’Eustache Deschamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Vigneron. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eustache Deschamps : facettes d’un poète du XIVe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Études médiévales de l'université Grenoble Alpes; MAiGRE, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05502455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Style oralisé et efficacité narrative du dialogue dans les fabliaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Haugeard; Silvere Menegaldo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du nouveau sur le fabliau ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Champion, pp.139-171, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exploration d’un corpus outillé pour l’étude de la phraséologie du roman médiéval : approche méthodologique et étude de cas du ou coordonnant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sorba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Kraif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximin Coavoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anna Carlier; Gabriella Parussa; Gilles Siouffi; Olivier Soutet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le français au rythme des diachronies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 45, Honoré Champion, pp.329-353, 2025, LEXICA Mots et Dictionnaires, 978-2-7453-6442-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05338660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narratio et théâtre-mémoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Devlaeminck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Narration oratoire et les Genres littéraires. XVe-XVIIIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.205-227, 2024, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-16625-2.p.0205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04956360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse pragmatique et littéraire des compliments dans quelques romans courtois des xiie et xiiie siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sonia GOMEZ JORDANA FERARY; Marta SAIZ SANCHEZ. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de sémantique et pragmatique en synchronie et diachronie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PressesUniversitaires Savoie Mont-Blanc, 2023, 2377410898</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Et lors se metent en autres paroles” Les changements de sujet dans une conversation littéraire »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christoph Strosetzki. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Der Wert der Konversation. Perspektiven von der Antike bis zur Moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag, 2022, 9783662651872</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Faire corps, faire théâtre. Le Triomphe des Normands de Guillaume Tasserie », Encyclopédique Moyen Âge, Mélanges Denis Hüe, dir. Christine Ferlampin-Acher et Fabienne Pomel, Paris, Classiques Garnier, 2021, p. 323-335</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Doudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédique Moyen Âge, Mélanges Denis Hüe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03527536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les plaintes des chevaliers dans le Tristan en prose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphane Macé; Cécile Lignereux; S. Patzold; Klaus Ridder. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Vulnérabilité : discours et représentations du Moyen-Âge aux siècles classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mohr Siebeck, pp.285-297, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01943875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’approche phraséologique du roman médiéval : une voie de caractérisation générique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sorba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Congrès Mondial de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 78, SHS Web Conf., pp.05005, 2020, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20207805005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formules rituelles de prise de nouvelles en ancien français et en moyen français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marta Saiz Sanchez; Amalia Rodriguez Somolinos; Sonia Gomez Jordana. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marques d’oralité et représentation de l’oral en français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Savoie, pp.267-290, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Expression of Remorse in Old and Middle French Literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Steenbrugge; G. T. Williams. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures of Compunction in the Medieval World: Emotion, Contrition and Penitence in the Middle Ages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tauris, pp.119-142, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le roman de Perceforest : de l’humiliation à l’humilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lucien Faggion; Christophe Regina; Alexandra Roger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Humiliation. Discours, représentations et pratiques du XIVe au XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Garnier, pp.383-406, 2019, L'Humiliation. Discours, représentations et pratiques du XIVe au XIXe siècle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01943924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réalisation de l’excuse dans quelques textes littéraires préclassiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Julie Glikman; Daniela Capin; Vanessa Obry; Thierry révolution. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le français en diachronie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de Linguistique et de Philologie (ELiPhi), pp.203-221, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01943886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Îles dans le roman de Perceforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Buata B. MALELA; Andrzej RABSZTYN; Linda RASOAMANANA. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les représentations sociales des îles dans les discours littéraires francophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions du Cerf, 2018, 978-2-204-12911-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01915249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude diachronique des polylogues littéraires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Barthelmebs-Raguin (Hélène); Komur-Thilloy (Greta); Lopez-Muñoz (Juan Manuel); Marnette (Sophie); Rosier (Laurence). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Discours rapporté : Temporalité, histoire, mémoire et patrimoine discursif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Garnier, 2018, 978-2-406-07425-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01915415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux culturels et moraux de l’enseignement de la littérature médiévale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Brouzes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Rouvière. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner la littérature en questionnant les valeurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, 2018, Kinder- und Jugendkultur -litteratur und -medien</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01944001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réalisation des remerciements dans les Manières de langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ayres-Bennett (Wendy); Carlier (Anne); Glikman (Julie); Rainsford (Thomas M.; Skupien Dekens (Carine). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles voies d’accès au changement linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Garnier, pp.253-278, 2018, 978-2-406-06944-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01915404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Style oralisé et art du dialogue dans le Chevalier au Lion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E. Doudet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le laboratoire du roman. Le Chevalier au lion de Chrétien de Troyes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Études médiévales de l'Université Grenoble Alpes, MAiGRE, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01915256v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dialogues dans la réécriture en prose d’Erec et Enide (xve)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réécritures: Regards nouveaux sur la reprise et le remaniement de textes, dans la littérature française et au-delà, du Moyen Âge à la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pontifical Institute of Medieval Studies Press, pp.28-52, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le compagnonnage chevaleresque dans Artus de Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artus de Bretagne : un roman arthurien tardif et sa réception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires, pp.43-56, 2015, Artus de Bretagne : un roman arthurien tardif et sa réception</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formulation des requêtes dans quelques textes littéraires médiévaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Lagorgette; Pierre Larrivée. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Représentations du sens linguistique 5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Savoie, pp.91-114, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Roman de Renart en bandes dessinées : des ambiguités de l’anthropomorphisme animalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Corbellari; Bernart Ribémont. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Moyen Âge en Bulles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Infolio, pp.165-179, 2014, Le Moyen Âge en Bulles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE STYLE ORALISÉ (Chapitre 5)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poétique du dialogue médiéval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.151-204, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES MODÈLES INSTITUTIONNELS DU DIALOGUE ROMANESQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poétique du dialogue médiéval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, p. 281-338, 2010, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.40403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA CONSTRUCTION DES DIALOGUES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poétique du dialogue médiéval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.205-232, 2010, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.40403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Prince et le Prophète, une politique du secret et de la révélation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Denis Hüe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fils sans père, études sur le Merlin de Robert de Boron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paradigme, pp.191-205, 2000, Paradigme Medievalia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04102517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche contrastive des représentations des félins dans deux corpus romanesques en diachronie longue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sorba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international CIVIS Les félins de nos imaginaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Catalina Girbea, Oct 2025, Bucarest, Roumanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De deux constructions l’une ? Étude diachronique de « ne (vous/te) (en) déplaise (à) ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sorba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international de la SIDF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Université Grenoble Alpes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05096109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les unités phraséologiques d’excuses. Approche comparée entre oral représenté et oral authentique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sorba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approche interdisciplinaire des unités phraséologiques dans les langues du monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INaLCO, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04993217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse pragmatique des compliments dans des textes littéraires non courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études organisée à la Complutense</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marta Saiz Sanchez, Oct 2023, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution des collocations du nom d’affect joie jusqu’aux romans de français préclassique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sorba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SIDF 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ludwig-Maximilians-Universität München, Mar 2023, MUNICH, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04046498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche contrastive des représentations de la forêt dans un corpus romanesque en ancien français et en français contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sorba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque La forêt est une métaphore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Franche-Comté, Besançon, Jan 2023, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03956319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le repérage de la singularité avec les outils de la linguistique de corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sorba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifier les régularités stylistiques dans le discours littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phraséologie du roman médiéval en prose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximin Coavoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Kraif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sorba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingyu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diachro X – le français en diachronie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Université, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03688933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse phraséologique du marqueur discursif ce m’est avis et de ses variantes dans un corpus d’ancien français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sorba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La phraséologie dans les interactions orales et écrites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03696067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phraséologie et genres textuels : étude des phraséologismes construits autour des verbes doner et metre dans le roman médiéval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sorba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JLC 2019- 10e Journées Internationales de la Linguistique de Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La phraséologie appliquée aux dialogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sorba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diachro IX Le français en diachronie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Salamanque, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02086099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lexicoscope et première expérimentation sur les formules de congé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sorba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhraseoMédieval Nouvelles perspetives autour de la phraséologie de la langue littéraire médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Political Dialogues in Perceforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International médiéval de Leeds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Leeds, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01943968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pertinence argumentative des palinods dans les chants royaux dialogués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ci-Dit | Discours rapporté, citation et pratiques sémiotiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phraséologie du roman médiéval : une approche sur corpus outillée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sorba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Challenges Science Week. International interdisciplinary days of Grenoble Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Grenoble, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02147699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Texte électronique enrichi par lemmatisation et étiquetage morphosyntaxique, portion de &amp;lt;em&amp;gt;La Mort du roi Arthur&amp;lt;/em&amp;gt;, &amp;lt;a href=&amp;quot;http://www.atilf.fr/dmf/MortArthur/&amp;quot;&amp;gt;http://www.atilf.fr/dmf/MortArthur/&amp;lt;/a&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Jézéquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Bazin-Tacchella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Souvay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03426756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phraséologie du roman médiéval : le défi stylistique. Le repérage de la singularité avec les outils de la linguistique de corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sorba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05166289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bivouac et casuistique amoureuse : la parodie des débats dans quelques romans arthuriens en prose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Denoyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId134"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502699v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Brouzes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Dauphant" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Denoyelle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Ducos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lassabat&#232;re" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04684522v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305270v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Doudet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le James-Raoul" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Pierreville" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Walter" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552849v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552854v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/40404" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.40403" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290302v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25364/19.2025.13.1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371998v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sorba" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tl.090.0079" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956298v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18150-7.p.0409" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04684548v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Le Briz-Orgeur" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.11604" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04684526v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435803v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kraif" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Renwick" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.8461" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703219v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mounier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.8501" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290347v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070727v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959759v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/peme.43119" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070725v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/li.00076.den" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04083069v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.11872" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04083066v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elseneur.287" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04083071v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01943900v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tl.081.0145" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561304v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01915239v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01585026v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01585032v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1090074ar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01915199v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/zrp-2015-0001" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01585024v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01585030v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552866v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552863v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04102644v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bragantini-Maillard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/roma.2011.7319" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04102540v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/narratologie.6219" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04102665v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rma.152.0277" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04102615v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crm.5862" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04102676v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552870v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552869v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04102626v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crm.1613" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088018v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502455v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290269v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338660v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximin Coavoux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956360v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Devlaeminck" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-16625-2.p.0205" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04684532v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04684535v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527536v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01943875v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931259v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207805005" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04083072v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04083074v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01943924v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01943886v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01915249v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01915404v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01944001v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01915415v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01915256v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01585039v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01585037v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552871v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610815v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561289v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561287v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/40416" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561288v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04102517v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321675v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096109v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993217v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290318v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046498v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348634v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956319v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688933v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingyu Liu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696067v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825908v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086099v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941798v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01943968v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658057v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147699v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426756v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bazin-Tacchella" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Souvay" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166289v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01585028v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502699v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Brouzes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Dauphant" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Denoyelle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Ducos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lassabat&#232;re" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04684522v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305270v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Doudet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le James-Raoul" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Pierreville" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Walter" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552849v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552854v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/40404" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.40403" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371998v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sorba" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tl.090.0079" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290302v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25364/19.2025.13.1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956298v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18150-7.p.0409" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04684548v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Le Briz-Orgeur" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.11604" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04684526v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435803v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kraif" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Renwick" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.8461" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703219v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mounier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.8501" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290347v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070727v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070725v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/li.00076.den" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04083069v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.11872" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959759v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/peme.43119" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04083066v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elseneur.287" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04083071v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01943900v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tl.081.0145" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561304v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01915239v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01585026v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01915199v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/zrp-2015-0001" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01585024v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01585032v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1090074ar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01585030v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552866v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552863v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04102644v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bragantini-Maillard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/roma.2011.7319" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04102540v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/narratologie.6219" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04102665v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rma.152.0277" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04102676v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04102615v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crm.5862" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552870v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552869v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04102626v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crm.1613" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088018v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502455v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290269v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338660v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximin Coavoux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956360v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Devlaeminck" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-16625-2.p.0205" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04684532v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04684535v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527536v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01943875v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931259v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207805005" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04083072v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04083074v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01943924v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01943886v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01915249v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01915415v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01944001v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01915404v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01915256v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01585039v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01585037v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610815v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552871v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561287v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/40416" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561289v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561288v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04102517v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321675v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096109v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993217v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290318v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046498v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956319v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348634v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688933v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingyu Liu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696067v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825908v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086099v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941798v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01943968v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658057v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147699v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426756v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bazin-Tacchella" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Souvay" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166289v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01585028v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>