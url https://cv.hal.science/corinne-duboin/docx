--- v0 (2026-03-23)
+++ v1 (2026-04-12)
@@ -6195,186 +6195,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01165861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le sens de l’espace, l’espace des sens dans Home to Harlem de Claude McKay</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corinne Duboin</w:t>
+                <w:t xml:space="preserve">‘J’écris la ville éclectique’ : Regards antillais sur la cité multiculturelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Duboin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Tabuteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Corinne Duboin; Eric Tabuteau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La ville plurielle dans la fiction antillaise anglophone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses Universitaires du Mirail, p. 69-93, 2000</w:t>
+              <w:t xml:space="preserve">, Presses Universitaires du Mirail, pp.7-23, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01165864v1</w:t>
+                <w:t xml:space="preserve">hal-01165862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">‘J’écris la ville éclectique’ : Regards antillais sur la cité multiculturelle</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Tabuteau</w:t>
+                <w:t xml:space="preserve">Le sens de l’espace, l’espace des sens dans Home to Harlem de Claude McKay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Duboin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Corinne Duboin; Eric Tabuteau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La ville plurielle dans la fiction antillaise anglophone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses Universitaires du Mirail, pp.7-23, 2000</w:t>
+              <w:t xml:space="preserve">, Presses Universitaires du Mirail, p. 69-93, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01165862v1</w:t>
+                <w:t xml:space="preserve">hal-01165864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ordre et désordres : l’imaginaire du chaos chez Ralph Ellison</w:t>
               </w:r>
@@ -6686,51 +6686,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="42BBA3CF"/>
+    <w:nsid w:val="C6A888F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6834,51 +6834,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1C16C22C"/>
+    <w:nsid w:val="0643FC6A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6982,51 +6982,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="70A93034"/>
+    <w:nsid w:val="1D4D33BF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7130,51 +7130,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="3A6F0F25"/>
+    <w:nsid w:val="913A3911"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7278,51 +7278,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="9F69038C"/>
+    <w:nsid w:val="485381D7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7521,51 +7521,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dire.univ-reunion.fr/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:corinne.duboin@univ-reunion.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://emma.www.univ-montp3.fr/fr/valorisation-partenariats/programmes-europ%C3%A9ens-et-internationaux/ecotones" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cpch.hk/thanatic-ethics-the-circulation-of-bodies-in-migratory-spaces/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04472074v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Duboin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pellegry" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guil&#232;ne R&#233;vauger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205727v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01408191v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1051541ar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01157725v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.6898" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01157747v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796225v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01156428v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01157759v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01157756v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/slj.0.0015" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165802v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796226v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.2232" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165803v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165804v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/caliban.2402" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165807v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02344230v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205670v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165809v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165810v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165813v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165811v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165814v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348369v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147556v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755993v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01476699v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588661v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01408192v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04792844v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205673v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04792963v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01157396v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04792987v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01157720v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04793002v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04792994v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04793065v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04793018v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01157412v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04793044v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04792874v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04793070v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04792899v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04793090v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04793111v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04793123v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04793117v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04793129v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04793135v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04792915v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04793143v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04792930v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04793151v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995249v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05391400v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Garan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Malzner" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61736/YEUO5066" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907617v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Arnold" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Misrahi-Barak" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pulm.6687" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205726v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Raynaud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/default/diasporas-cultures-of-mobilities-race-2.html" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pulm.9323" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147985v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed A&#239;t-Aarab" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165801v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165800v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165798v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tabuteau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804709v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04727075v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pui.univ-reunion.fr/les-nouveautes/convergences-oceanes-ces-oceans-qui-nous-habitent" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61736/DCUZ4064" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119189v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907624v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Misrahi Barak" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/borders-and-ecotones-in-the-indian-ocean.html" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pulm.6727" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205729v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pulm.9438" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205728v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01157722v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147972v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01157723v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147973v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01157727v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01157748v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165859v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165806v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165861v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165864v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165862v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165867v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04799715v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165822v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dire.univ-reunion.fr/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:corinne.duboin@univ-reunion.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://emma.www.univ-montp3.fr/fr/valorisation-partenariats/programmes-europ%C3%A9ens-et-internationaux/ecotones" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cpch.hk/thanatic-ethics-the-circulation-of-bodies-in-migratory-spaces/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04472074v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Duboin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pellegry" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guil&#232;ne R&#233;vauger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205727v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01408191v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1051541ar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01157725v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.6898" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01157747v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796225v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01156428v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01157759v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01157756v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/slj.0.0015" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165802v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796226v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.2232" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165803v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165804v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/caliban.2402" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165807v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02344230v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205670v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165809v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165810v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165813v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165811v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165814v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348369v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147556v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755993v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01476699v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588661v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01408192v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04792844v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205673v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04792963v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01157396v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04792987v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01157720v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04793002v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04792994v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04793065v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04793018v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01157412v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04793044v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04792874v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04793070v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04792899v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04793090v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04793111v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04793123v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04793117v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04793129v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04793135v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04792915v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04793143v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04792930v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04793151v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995249v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05391400v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Garan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Malzner" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61736/YEUO5066" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907617v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Arnold" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Misrahi-Barak" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pulm.6687" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205726v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Raynaud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/default/diasporas-cultures-of-mobilities-race-2.html" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pulm.9323" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147985v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed A&#239;t-Aarab" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165801v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165800v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165798v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tabuteau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804709v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04727075v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pui.univ-reunion.fr/les-nouveautes/convergences-oceanes-ces-oceans-qui-nous-habitent" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61736/DCUZ4064" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119189v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907624v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Misrahi Barak" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/borders-and-ecotones-in-the-indian-ocean.html" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pulm.6727" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205729v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pulm.9438" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205728v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01157722v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147972v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01157723v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147973v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01157727v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01157748v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165859v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165806v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165861v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165862v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165864v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165867v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04799715v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165822v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>