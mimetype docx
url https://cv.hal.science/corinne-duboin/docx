--- v1 (2026-04-12)
+++ v2 (2026-05-04)
@@ -3123,165 +3123,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04792994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Black Atlantic Literature: Aesthetics, Hybridity and Globality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Duboin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hybridités: formes et figures dans la littérature et les arts visuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR LIRE, ENS Lyon, Oct 2010, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04793018v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">'We flesh': Histoire(s) du sensible, mémoire du corps (dé)possédé dans _Fragments of the Ark_ de Louise Meriwether et _Stigmata_ de Phyllis Perry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Duboin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langages, écritures et frontières du corps</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRLHOI, Université de La Réunion, Feb 2010, Saint-Denis, Réunion, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04793065v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04793018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espaces au féminin et reconfigurations urbaines : les territoires de l’entre-femmes chez les romancières et nouvellistes de la diaspora noire</w:t>
               </w:r>
@@ -5615,246 +5615,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01157722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction : Écritures diasporiques</w:t>
+                <w:t xml:space="preserve">W.E.B. Du Bois : pour un art noir engagé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Duboin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Raynaud, Claudine. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Renaissance de Harlem et l'art nègre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Michel Houdiard, pp.79-87, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01147973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude McKay : Diaspora noire et écriture migrante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Duboin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Duboin, Corinne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Repenser la diversité : le sujet diasporique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Océan Éditions, pp.7--17, 2013</w:t>
+              <w:t xml:space="preserve">, Océan Editions, pp.141-152, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Claude McKay : Diaspora noire et écriture migrante</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01157723v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction : Écritures diasporiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Duboin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Duboin, Corinne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Repenser la diversité : le sujet diasporique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Océan Editions, pp.141-152, 2013</w:t>
+              <w:t xml:space="preserve">, Océan Éditions, pp.7--17, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...53 lines deleted...]
-                <w:t xml:space="preserve">hal-01147973v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01147972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecriture diasporique et créolisation : la fiction afro-caribéenne anglophone contemporaine</w:t>
               </w:r>
@@ -6195,186 +6195,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01165861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">‘J’écris la ville éclectique’ : Regards antillais sur la cité multiculturelle</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Tabuteau</w:t>
+                <w:t xml:space="preserve">Le sens de l’espace, l’espace des sens dans Home to Harlem de Claude McKay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Duboin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Corinne Duboin; Eric Tabuteau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La ville plurielle dans la fiction antillaise anglophone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses Universitaires du Mirail, pp.7-23, 2000</w:t>
+              <w:t xml:space="preserve">, Presses Universitaires du Mirail, p. 69-93, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01165862v1</w:t>
+                <w:t xml:space="preserve">hal-01165864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le sens de l’espace, l’espace des sens dans Home to Harlem de Claude McKay</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corinne Duboin</w:t>
+                <w:t xml:space="preserve">‘J’écris la ville éclectique’ : Regards antillais sur la cité multiculturelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Duboin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Tabuteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Corinne Duboin; Eric Tabuteau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La ville plurielle dans la fiction antillaise anglophone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses Universitaires du Mirail, p. 69-93, 2000</w:t>
+              <w:t xml:space="preserve">, Presses Universitaires du Mirail, pp.7-23, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01165864v1</w:t>
+                <w:t xml:space="preserve">hal-01165862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ordre et désordres : l’imaginaire du chaos chez Ralph Ellison</w:t>
               </w:r>
@@ -6686,51 +6686,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C6A888F4"/>
+    <w:nsid w:val="89EE66A7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6834,51 +6834,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0643FC6A"/>
+    <w:nsid w:val="868C2143"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6982,51 +6982,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1D4D33BF"/>
+    <w:nsid w:val="ACD0E865"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7130,51 +7130,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="913A3911"/>
+    <w:nsid w:val="7A06CD64"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7278,51 +7278,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="485381D7"/>
+    <w:nsid w:val="86767AB0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7521,51 +7521,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dire.univ-reunion.fr/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:corinne.duboin@univ-reunion.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://emma.www.univ-montp3.fr/fr/valorisation-partenariats/programmes-europ%C3%A9ens-et-internationaux/ecotones" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cpch.hk/thanatic-ethics-the-circulation-of-bodies-in-migratory-spaces/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04472074v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Duboin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pellegry" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guil&#232;ne R&#233;vauger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205727v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01408191v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1051541ar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01157725v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.6898" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01157747v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796225v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01156428v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01157759v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01157756v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/slj.0.0015" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165802v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796226v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.2232" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165803v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165804v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/caliban.2402" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165807v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02344230v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205670v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165809v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165810v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165813v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165811v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165814v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348369v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147556v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755993v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01476699v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588661v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01408192v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04792844v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205673v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04792963v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01157396v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04792987v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01157720v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04793002v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04792994v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04793065v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04793018v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01157412v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04793044v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04792874v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04793070v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04792899v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04793090v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04793111v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04793123v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04793117v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04793129v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04793135v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04792915v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04793143v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04792930v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04793151v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995249v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05391400v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Garan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Malzner" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61736/YEUO5066" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907617v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Arnold" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Misrahi-Barak" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pulm.6687" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205726v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Raynaud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/default/diasporas-cultures-of-mobilities-race-2.html" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pulm.9323" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147985v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed A&#239;t-Aarab" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165801v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165800v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165798v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tabuteau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804709v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04727075v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pui.univ-reunion.fr/les-nouveautes/convergences-oceanes-ces-oceans-qui-nous-habitent" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61736/DCUZ4064" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119189v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907624v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Misrahi Barak" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/borders-and-ecotones-in-the-indian-ocean.html" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pulm.6727" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205729v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pulm.9438" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205728v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01157722v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147972v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01157723v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147973v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01157727v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01157748v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165859v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165806v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165861v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165862v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165864v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165867v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04799715v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165822v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dire.univ-reunion.fr/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:corinne.duboin@univ-reunion.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://emma.www.univ-montp3.fr/fr/valorisation-partenariats/programmes-europ%C3%A9ens-et-internationaux/ecotones" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cpch.hk/thanatic-ethics-the-circulation-of-bodies-in-migratory-spaces/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04472074v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Duboin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pellegry" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guil&#232;ne R&#233;vauger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205727v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01408191v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1051541ar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01157725v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.6898" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01157747v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796225v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01156428v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01157759v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01157756v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/slj.0.0015" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165802v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796226v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.2232" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165803v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165804v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/caliban.2402" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165807v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02344230v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205670v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165809v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165810v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165813v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165811v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165814v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348369v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147556v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755993v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01476699v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588661v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01408192v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04792844v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205673v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04792963v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01157396v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04792987v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01157720v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04793002v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04792994v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04793018v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04793065v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01157412v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04793044v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04792874v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04793070v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04792899v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04793090v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04793111v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04793123v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04793117v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04793129v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04793135v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04792915v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04793143v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04792930v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04793151v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995249v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05391400v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Garan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Malzner" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61736/YEUO5066" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907617v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Arnold" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Misrahi-Barak" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pulm.6687" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205726v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Raynaud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/default/diasporas-cultures-of-mobilities-race-2.html" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pulm.9323" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147985v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed A&#239;t-Aarab" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165801v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165800v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165798v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tabuteau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804709v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04727075v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pui.univ-reunion.fr/les-nouveautes/convergences-oceanes-ces-oceans-qui-nous-habitent" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61736/DCUZ4064" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119189v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907624v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Misrahi Barak" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/borders-and-ecotones-in-the-indian-ocean.html" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pulm.6727" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205729v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pulm.9438" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205728v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01157722v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147973v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01157723v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147972v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01157727v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01157748v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165859v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165806v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165861v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165864v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165862v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165867v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04799715v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165822v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>