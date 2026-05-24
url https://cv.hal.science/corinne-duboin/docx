--- v2 (2026-05-04)
+++ v3 (2026-05-24)
@@ -1426,174 +1426,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00796226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Poétique de l’espace insulaire dans The Wedding de Dorothy West</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Duboin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anglophonia, French Journal of English Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Espaces et terres d’Amérique/Mapping American Space,, 19, p. 97-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/caliban.2402⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01165804v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Répétitions dans The Wedding de Dorothy West : échos et résonances du texte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Duboin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travaux &amp; documents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 26, p. 35-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01165803v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-01165804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaginaires et espaces en représentation dans les romans afro-américains et afro-caribéens</w:t>
               </w:r>
@@ -1711,165 +1711,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02344230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A New Voice in African American Literature: An Interview with Dawn Turner Trice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Duboin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sources : Revue d'études anglophones</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 11, p. 115-127</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01165809v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Race, Gender, and Space: Louise Meriwether’s Harlem in Daddy Was a Number Runner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Duboin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cla Journal -Baltimore- College Language Association-</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, XLV (1), pp.26-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01205670v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01165809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regards croisés: création et réception des personnages dans Home to Harlem de Claude McKay</w:t>
               </w:r>
@@ -1918,165 +1918,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01165810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’espace sacré dans Go Tell it on the Mountain de James Baldwin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Duboin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mythes, Croyances et Religions dans le Monde Anglo-Saxon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 14, p. 125-134</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01165811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Paule Marshall’s Reconstruction of Barbados in Brown Girl, Brownstones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Duboin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Commonwealth Essays and Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 18 (2), p. 90-98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01165813v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01165811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segregation and the Representation of Urban Space in Richard Wright’s Native Son</w:t>
               </w:r>
@@ -2364,165 +2364,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01755993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">“Border-crossings and Reconfigurations in _We Need New Names_ by NoViolet Bulawayo”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Duboin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Border Crossings: Translation, Migration, &amp; Gender in the Americas, the Transatlantic, &amp; the Transpacific</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SSAWW (Society for the Study of American Women Writers); Université Bordeaux Montaigne, Jul 2017, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01588661v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dissémination: Diaspora afro-caribéenne et littérature de l'immigration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Duboin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'Etude "Voyage, Parcours initiatique, exil"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EA DIRE, Université de La Réunion, Mar 2017, Saint-Denis, La Réunion, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01476699v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01588661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Transnational Trajectories in Black American Fiction and the Emergence of African Immigrant Writers</w:t>
               </w:r>
@@ -3123,234 +3123,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04792994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Espaces au féminin et reconfigurations urbaines : les territoires de l’entre-femmes chez les romancières et nouvellistes de la diaspora noire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Duboin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude du CRLHOI "La féminisation de l'espace et représentations sexuées"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Saint Denis, La Réunion</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01157412v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Black Atlantic Literature: Aesthetics, Hybridity and Globality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Duboin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hybridités: formes et figures dans la littérature et les arts visuels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR LIRE, ENS Lyon, Oct 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04793018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">'We flesh': Histoire(s) du sensible, mémoire du corps (dé)possédé dans _Fragments of the Ark_ de Louise Meriwether et _Stigmata_ de Phyllis Perry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Duboin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langages, écritures et frontières du corps</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRLHOI, Université de La Réunion, Feb 2010, Saint-Denis, Réunion, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04793065v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01157412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecriture diasporique et créolisation: la fiction afro-caribéenne anglophone contemporaine</w:t>
               </w:r>
@@ -5615,319 +5615,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01157722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ecriture diasporique et créolisation : la fiction afro-caribéenne anglophone contemporaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Duboin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pourchez, Laurence. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Créolité/créolisation : regards croisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions des Archives contemporaines, pp.126-137, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01157727v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">W.E.B. Du Bois : pour un art noir engagé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Duboin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Raynaud, Claudine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Renaissance de Harlem et l'art nègre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Michel Houdiard, pp.79-87, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01147973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude McKay : Diaspora noire et écriture migrante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Duboin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Duboin, Corinne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Repenser la diversité : le sujet diasporique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Océan Editions, pp.141-152, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01157723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction : Écritures diasporiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Duboin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Duboin, Corinne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Repenser la diversité : le sujet diasporique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Océan Éditions, pp.7--17, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01147972v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-01157727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Black Atlantic Literature : Aesthetics, Hybridity and Globality</w:t>
               </w:r>
@@ -6686,51 +6686,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="89EE66A7"/>
+    <w:nsid w:val="336B78AF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6834,51 +6834,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="868C2143"/>
+    <w:nsid w:val="2988E32B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6982,51 +6982,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="ACD0E865"/>
+    <w:nsid w:val="EF182296"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7130,51 +7130,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="7A06CD64"/>
+    <w:nsid w:val="7A19EB34"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7278,51 +7278,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="86767AB0"/>
+    <w:nsid w:val="BFFF0001"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7521,51 +7521,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dire.univ-reunion.fr/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:corinne.duboin@univ-reunion.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://emma.www.univ-montp3.fr/fr/valorisation-partenariats/programmes-europ%C3%A9ens-et-internationaux/ecotones" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cpch.hk/thanatic-ethics-the-circulation-of-bodies-in-migratory-spaces/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04472074v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Duboin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pellegry" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guil&#232;ne R&#233;vauger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205727v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01408191v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1051541ar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01157725v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.6898" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01157747v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796225v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01156428v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01157759v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01157756v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/slj.0.0015" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165802v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796226v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.2232" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165803v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165804v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/caliban.2402" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165807v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02344230v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205670v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165809v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165810v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165813v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165811v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165814v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348369v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147556v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755993v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01476699v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588661v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01408192v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04792844v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205673v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04792963v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01157396v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04792987v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01157720v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04793002v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04792994v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04793018v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04793065v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01157412v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04793044v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04792874v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04793070v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04792899v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04793090v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04793111v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04793123v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04793117v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04793129v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04793135v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04792915v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04793143v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04792930v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04793151v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995249v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05391400v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Garan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Malzner" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61736/YEUO5066" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907617v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Arnold" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Misrahi-Barak" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pulm.6687" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205726v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Raynaud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/default/diasporas-cultures-of-mobilities-race-2.html" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pulm.9323" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147985v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed A&#239;t-Aarab" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165801v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165800v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165798v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tabuteau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804709v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04727075v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pui.univ-reunion.fr/les-nouveautes/convergences-oceanes-ces-oceans-qui-nous-habitent" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61736/DCUZ4064" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119189v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907624v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Misrahi Barak" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/borders-and-ecotones-in-the-indian-ocean.html" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pulm.6727" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205729v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pulm.9438" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205728v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01157722v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147973v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01157723v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147972v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01157727v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01157748v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165859v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165806v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165861v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165864v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165862v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165867v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04799715v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165822v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dire.univ-reunion.fr/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:corinne.duboin@univ-reunion.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://emma.www.univ-montp3.fr/fr/valorisation-partenariats/programmes-europ%C3%A9ens-et-internationaux/ecotones" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cpch.hk/thanatic-ethics-the-circulation-of-bodies-in-migratory-spaces/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04472074v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Duboin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pellegry" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guil&#232;ne R&#233;vauger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205727v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01408191v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1051541ar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01157725v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.6898" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01157747v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796225v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01156428v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01157759v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01157756v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/slj.0.0015" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165802v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796226v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.2232" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165804v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/caliban.2402" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165803v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165807v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02344230v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165809v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205670v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165810v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165811v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165813v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165814v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348369v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147556v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755993v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588661v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01476699v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01408192v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04792844v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205673v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04792963v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01157396v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04792987v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01157720v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04793002v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04792994v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01157412v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04793018v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04793065v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04793044v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04792874v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04793070v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04792899v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04793090v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04793111v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04793123v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04793117v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04793129v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04793135v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04792915v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04793143v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04792930v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04793151v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995249v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05391400v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Garan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Malzner" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61736/YEUO5066" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907617v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Arnold" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Misrahi-Barak" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pulm.6687" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205726v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Raynaud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/default/diasporas-cultures-of-mobilities-race-2.html" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pulm.9323" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147985v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed A&#239;t-Aarab" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165801v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165800v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165798v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tabuteau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804709v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04727075v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pui.univ-reunion.fr/les-nouveautes/convergences-oceanes-ces-oceans-qui-nous-habitent" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61736/DCUZ4064" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119189v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907624v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Misrahi Barak" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/borders-and-ecotones-in-the-indian-ocean.html" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pulm.6727" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205729v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pulm.9438" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205728v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01157722v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01157727v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147973v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01157723v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147972v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01157748v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165859v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165806v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165861v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165864v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165862v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165867v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04799715v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165822v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>