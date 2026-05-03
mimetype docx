--- v0 (2026-03-28)
+++ v1 (2026-05-03)
@@ -1505,270 +1505,270 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04881407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Littérature et déplacement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lo Poético&amp;quot; como &amp;quot;producto de alta necesidad&amp;quot;: rehacer el mundo a través de la estética según los Manifestes (2021) de Edouard Glissant y Patrick Chamoiseau.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Ferrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alfredo Saldaña Sagredo</w:t>
-[...30 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michal Obszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04881445v1</w:t>
+                <w:t xml:space="preserve">hal-04881424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lo Poético&amp;quot; como &amp;quot;producto de alta necesidad&amp;quot;: rehacer el mundo a través de la estética según los Manifestes (2021) de Edouard Glissant y Patrick Chamoiseau.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">No Future / After Future. Neuf connexions pour désobéir à l’apocalypse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge León Casero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Ferrero</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">,</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michal Obszynski</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.46608/dissidences2.9782353111909.15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04881424v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04880467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No Future / After Future. Neuf connexions pour désobéir à l’apocalypse</w:t>
+                <w:t xml:space="preserve">Littérature et déplacement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorge León Casero</w:t>
+                <w:t xml:space="preserve">Alfredo Saldaña Sagredo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Ferrero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.46608/dissidences2.9782353111909.15⟩</w:t>
+                <w:t xml:space="preserve">⟨10.46608/dissidences2.9782353111909.14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04880467v1</w:t>
+                <w:t xml:space="preserve">hal-04881445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Less is enough. De l’utopie d’une pauvreté luxueuse</w:t>
               </w:r>
@@ -1832,186 +1832,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04881439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La nueva razón de la teoría narrativa: neoliberalismo y narratividad.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Jaromir Hladík et l’imagination politique : dissensions sur le temps pour créer un monde autre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Aviñó Mcchesney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Ferrero</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46608/dissidences2.9782353111909.5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04881414v1</w:t>
+                <w:t xml:space="preserve">hal-04881433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaromir Hladík et l’imagination politique : dissensions sur le temps pour créer un monde autre</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">La nueva razón de la teoría narrativa: neoliberalismo y narratividad.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Ferrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonino Sorci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ariane Aviñó Mcchesney</w:t>
-[...47 lines deleted...]
-                <w:t xml:space="preserve">hal-04881433v1</w:t>
+                <w:t xml:space="preserve">hal-04881414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barcelone, de 1516 à 1929. La fondation d'une grande ville moderne.</w:t>
               </w:r>
@@ -3186,51 +3186,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4225C57A"/>
+    <w:nsid w:val="D46D7772"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3417,51 +3417,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/corinne-ferrero" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8974-4879" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/085826227" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475955v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Ferrero" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Margras" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14kt3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475961v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://recherche.univ-pau.fr/fr/productions-scientifiques/puppa.html" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881393v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://puz.unizar.es/3063-disdencias-poeticas-de-la-subversion.html" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880475v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://una-editions.fr/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/dissidences2.9782353111909.2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880479v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/dissidences2.9782353111909.3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880487v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/dissidences2.9782353111909.16" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937123v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02179824v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b14251" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02179918v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937048v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475946v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14ksw" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02350887v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00397709.2019.1592912" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063127v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ilcea.3609" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02182924v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881407v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Monginot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881445v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Salda&#241;a Sagredo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/dissidences2.9782353111909.14" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881424v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Obszynski" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880467v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Le&#243;n Casero" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/dissidences2.9782353111909.15" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881439v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Arenas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/dissidences2.9782353111909.9" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881414v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino Sorci" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881433v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Avi&#241;&#243; Mcchesney" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/dissidences2.9782353111909.5" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139507v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Mestre Campi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ducrozet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880497v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Arag&#252;&#233;s Estragu&#233;s" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/dissidences2.9782353111909" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880516v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139034v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Arag&#252;&#233;s Juan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Canavera" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://una-editions.fr" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139093v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138394v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138401v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138397v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138431v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02326671v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139334v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138433v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138432v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/corinne-ferrero" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8974-4879" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/085826227" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475955v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Ferrero" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Margras" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14kt3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475961v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://recherche.univ-pau.fr/fr/productions-scientifiques/puppa.html" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881393v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://puz.unizar.es/3063-disdencias-poeticas-de-la-subversion.html" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880475v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://una-editions.fr/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/dissidences2.9782353111909.2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880479v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/dissidences2.9782353111909.3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880487v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/dissidences2.9782353111909.16" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937123v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02179824v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b14251" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02179918v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937048v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475946v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14ksw" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02350887v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00397709.2019.1592912" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063127v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ilcea.3609" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02182924v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881407v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Monginot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881424v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Obszynski" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880467v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Le&#243;n Casero" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/dissidences2.9782353111909.15" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881445v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Salda&#241;a Sagredo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/dissidences2.9782353111909.14" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881439v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Arenas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/dissidences2.9782353111909.9" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881433v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Avi&#241;&#243; Mcchesney" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/dissidences2.9782353111909.5" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881414v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino Sorci" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139507v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Mestre Campi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ducrozet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880497v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Arag&#252;&#233;s Estragu&#233;s" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/dissidences2.9782353111909" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880516v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139034v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Arag&#252;&#233;s Juan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Canavera" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://una-editions.fr" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139093v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138394v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138401v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138397v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138431v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02326671v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139334v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138433v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138432v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>