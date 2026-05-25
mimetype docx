--- v1 (2026-05-03)
+++ v2 (2026-05-25)
@@ -386,459 +386,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05475961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Una vida en prosa: Martín Caparros, retrato de una pasión política.</w:t>
+                <w:t xml:space="preserve">Introduccion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Ferrero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Juan Manuel Aragüés; Corinne Ferrero. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Disidencias. (Po)éticas de la subversión.</w:t>
+              <w:t xml:space="preserve">Disidencias. (Po)éticas de la subversion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prensas universitarias de Zaragoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 978-84-1340-812-5</w:t>
+              <w:t xml:space="preserve">, pp.9-12, 2024, Estudios, 978-84-1340-812-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04881393v1</w:t>
+                <w:t xml:space="preserve">hal-04937123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habiter le monde, refaire un monde : contours d’un nouvel impératif catégorique</w:t>
+                <w:t xml:space="preserve">Martín Caparrós : la désillusion pleine d’avenir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Ferrero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Créer le présent, imaginer l’avenir. Dissidences po/éthiques de la littérature et de la philosophie contemporaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">, Presses Universitaires de Pau et des Pays de l'Adour (PUPPA), pp.213-221, 2024, Dissidences/Disidencias, 978-2-35311-190-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses Universitaires de Pau et des Pays de l'Adour (PUPPA)</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">⟨10.46608/dissidences2.9782353111909.2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.46608/dissidences2.9782353111909.16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04880475v1</w:t>
+                <w:t xml:space="preserve">hal-04880487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chroniques de la fin du monde : J.-L. Nancy, M. Caparrós, B. Stiegler. Le présent au prisme de la pandémie de Covid-19 : contours d’une communauté d’époque</w:t>
+                <w:t xml:space="preserve">Habiter le monde, refaire un monde : contours d’un nouvel impératif catégorique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Ferrero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Créer le présent, imaginer l’avenir. Dissidences po/éthiques de la littérature et de la philosophie contemporaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de Pau et des Pays de l'Adour (PUPPA)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.15-32, 2024, Dissidences/Disidencias, 978-2-35311-190-9. </w:t>
+              <w:t xml:space="preserve">, pp.11-14, 2024, 978-2-35311-190-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.46608/dissidences2.9782353111909.3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.46608/dissidences2.9782353111909.2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04880479v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04880475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martín Caparrós : la désillusion pleine d’avenir</w:t>
+                <w:t xml:space="preserve">Chroniques de la fin du monde : J.-L. Nancy, M. Caparrós, B. Stiegler. Le présent au prisme de la pandémie de Covid-19 : contours d’une communauté d’époque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Ferrero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Créer le présent, imaginer l’avenir. Dissidences po/éthiques de la littérature et de la philosophie contemporaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses Universitaires de Pau et des Pays de l'Adour (PUPPA), pp.213-221, 2024, Dissidences/Disidencias, 978-2-35311-190-9. </w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Pau et des Pays de l'Adour (PUPPA)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.15-32, 2024, Dissidences/Disidencias, 978-2-35311-190-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.46608/dissidences2.9782353111909.16⟩</w:t>
+                <w:t xml:space="preserve">⟨10.46608/dissidences2.9782353111909.3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04880487v1</w:t>
+                <w:t xml:space="preserve">hal-04880479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduccion</w:t>
+                <w:t xml:space="preserve">Una vida en prosa: Martín Caparros, retrato de una pasión política.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Ferrero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Juan Manuel Aragüés; Corinne Ferrero. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Disidencias. (Po)éticas de la subversion</w:t>
+              <w:t xml:space="preserve">Disidencias. (Po)éticas de la subversión.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prensas universitarias de Zaragoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.9-12, 2024, Estudios, 978-84-1340-812-5</w:t>
+              <w:t xml:space="preserve">, 2024, 978-84-1340-812-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04937123v1</w:t>
+                <w:t xml:space="preserve">hal-04881393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Las peripecias del no en la escritura autobiográfica y diarística. Los diarios íntimos de Adolfo Bioy Casares</w:t>
               </w:r>
@@ -1430,588 +1430,588 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Escrituras salvajes y crisis ecológica. El paradigma ecopoético y las oposiciones teoricas tradicionales (Jean-Claude Pinson y Pierre Vinclair).</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Littérature et déplacement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfredo Saldaña Sagredo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Ferrero</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46608/dissidences2.9782353111909.14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04881407v1</w:t>
+                <w:t xml:space="preserve">hal-04881445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lo Poético&amp;quot; como &amp;quot;producto de alta necesidad&amp;quot;: rehacer el mundo a través de la estética según los Manifestes (2021) de Edouard Glissant y Patrick Chamoiseau.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">No Future / After Future. Neuf connexions pour désobéir à l’apocalypse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge León Casero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Ferrero</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46608/dissidences2.9782353111909.15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michal Obszynski</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-04881424v1</w:t>
+                <w:t xml:space="preserve">hal-04880467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No Future / After Future. Neuf connexions pour désobéir à l’apocalypse</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jorge León Casero</w:t>
+                <w:t xml:space="preserve">Lo Poético&amp;quot; como &amp;quot;producto de alta necesidad&amp;quot;: rehacer el mundo a través de la estética según los Manifestes (2021) de Edouard Glissant y Patrick Chamoiseau.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Ferrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Obszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.46608/dissidences2.9782353111909.15⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04880467v1</w:t>
+                <w:t xml:space="preserve">hal-04881424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Littérature et déplacement</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Less is enough. De l’utopie d’une pauvreté luxueuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Arenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Ferrero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46608/dissidences2.9782353111909.9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alfredo Saldaña Sagredo</w:t>
-[...47 lines deleted...]
-                <w:t xml:space="preserve">hal-04881445v1</w:t>
+                <w:t xml:space="preserve">hal-04881439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Less is enough. De l’utopie d’une pauvreté luxueuse</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jaromir Hladík et l’imagination politique : dissensions sur le temps pour créer un monde autre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Aviñó Mcchesney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Ferrero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46608/dissidences2.9782353111909.5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Arenas</w:t>
-[...47 lines deleted...]
-                <w:t xml:space="preserve">hal-04881439v1</w:t>
+                <w:t xml:space="preserve">hal-04881433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaromir Hladík et l’imagination politique : dissensions sur le temps pour créer un monde autre</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">La nueva razón de la teoría narrativa: neoliberalismo y narratividad.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Ferrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonino Sorci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ariane Aviñó Mcchesney</w:t>
-[...47 lines deleted...]
-                <w:t xml:space="preserve">hal-04881433v1</w:t>
+                <w:t xml:space="preserve">hal-04881414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La nueva razón de la teoría narrativa: neoliberalismo y narratividad.</w:t>
+                <w:t xml:space="preserve">Escrituras salvajes y crisis ecológica. El paradigma ecopoético y las oposiciones teoricas tradicionales (Jean-Claude Pinson y Pierre Vinclair).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Ferrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonino Sorci</w:t>
+                <w:t xml:space="preserve">Benoît Monginot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04881414v1</w:t>
+                <w:t xml:space="preserve">hal-04881407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barcelone, de 1516 à 1929. La fondation d'une grande ville moderne.</w:t>
               </w:r>
@@ -2111,199 +2111,199 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Créer le présent, imaginer l’avenir. Dissidences po/éthiques de la littérature et de la philosophie contemporaines</w:t>
+                <w:t xml:space="preserve">Disidencias. (Po)éticas de la subversión.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Ferrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Manuel Aragüés Estragués</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Corinne Ferrero; Juan Manuel Aragüés. </w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Prensas universitarias de Zaragoza, 2024, Estudios, https://puz.unizar.es/3063-disdencias-poeticas-de-la-subversion.html</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04880497v1</w:t>
+                <w:t xml:space="preserve">hal-04880516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disidencias. (Po)éticas de la subversión.</w:t>
+                <w:t xml:space="preserve">Créer le présent, imaginer l’avenir. Dissidences po/éthiques de la littérature et de la philosophie contemporaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Ferrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Manuel Aragüés Estragués</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Prensas universitarias de Zaragoza, 2024, Estudios, https://puz.unizar.es/3063-disdencias-poeticas-de-la-subversion.html</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Corinne Ferrero; Juan Manuel Aragüés. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Pau et des Pays de l'Adour (PUPPA)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 978-2-35311-190-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46608/dissidences2.9782353111909⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04880516v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04880497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Désir de multitude. Différence, antagonisme et politique matérialiste.</w:t>
               </w:r>
@@ -2824,293 +2824,293 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02326671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La vida en prosa: Marguerite Duras y Sandra Lucbert</w:t>
+                <w:t xml:space="preserve">El quehacer de la literatura contemporánea: propuestas po/éticas para un futuro de magnolias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Ferrero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Habitar el mundo, rehacer un mundo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Saragosse (Université), España. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04139334v1</w:t>
+                <w:t xml:space="preserve">hal-04138433v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Refaire un monde: puissances de l'engagement éthique de la littérature et la philosophie contemporaines.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Ferrero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les idées mènent le monde: reconstruire, se reconstruire. Quels avenirs en ces temps incertains?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Pau (FRA), France. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04138432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (2)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El quehacer de la literatura contemporánea: propuestas po/éticas para un futuro de magnolias</w:t>
+                <w:t xml:space="preserve">La vida en prosa: Marguerite Duras y Sandra Lucbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Ferrero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...40 lines deleted...]
-            </w:pPr>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...49 lines deleted...]
-                <w:t xml:space="preserve">hal-04138432v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04139334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId75"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -3186,51 +3186,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D46D7772"/>
+    <w:nsid w:val="AFF2D2A3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3417,51 +3417,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/corinne-ferrero" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8974-4879" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/085826227" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475955v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Ferrero" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Margras" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14kt3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475961v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://recherche.univ-pau.fr/fr/productions-scientifiques/puppa.html" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881393v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://puz.unizar.es/3063-disdencias-poeticas-de-la-subversion.html" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880475v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://una-editions.fr/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/dissidences2.9782353111909.2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880479v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/dissidences2.9782353111909.3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880487v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/dissidences2.9782353111909.16" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937123v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02179824v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b14251" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02179918v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937048v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475946v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14ksw" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02350887v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00397709.2019.1592912" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063127v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ilcea.3609" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02182924v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881407v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Monginot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881424v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Obszynski" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880467v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Le&#243;n Casero" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/dissidences2.9782353111909.15" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881445v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Salda&#241;a Sagredo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/dissidences2.9782353111909.14" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881439v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Arenas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/dissidences2.9782353111909.9" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881433v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Avi&#241;&#243; Mcchesney" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/dissidences2.9782353111909.5" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881414v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino Sorci" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139507v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Mestre Campi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ducrozet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880497v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Arag&#252;&#233;s Estragu&#233;s" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/dissidences2.9782353111909" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880516v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139034v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Arag&#252;&#233;s Juan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Canavera" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://una-editions.fr" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139093v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138394v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138401v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138397v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138431v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02326671v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139334v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138433v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138432v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/corinne-ferrero" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8974-4879" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/085826227" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475955v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Ferrero" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Margras" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14kt3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475961v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://recherche.univ-pau.fr/fr/productions-scientifiques/puppa.html" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937123v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://puz.unizar.es/3063-disdencias-poeticas-de-la-subversion.html" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880487v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/dissidences2.9782353111909.16" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880475v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://una-editions.fr/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/dissidences2.9782353111909.2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880479v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/dissidences2.9782353111909.3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881393v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02179824v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b14251" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02179918v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937048v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475946v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14ksw" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02350887v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00397709.2019.1592912" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063127v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ilcea.3609" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02182924v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881445v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Salda&#241;a Sagredo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/dissidences2.9782353111909.14" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880467v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Le&#243;n Casero" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/dissidences2.9782353111909.15" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881424v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Obszynski" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881439v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Arenas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/dissidences2.9782353111909.9" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881433v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Avi&#241;&#243; Mcchesney" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/dissidences2.9782353111909.5" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881414v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino Sorci" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881407v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Monginot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139507v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Mestre Campi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ducrozet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880516v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Arag&#252;&#233;s Estragu&#233;s" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880497v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/dissidences2.9782353111909" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139034v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Arag&#252;&#233;s Juan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Canavera" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://una-editions.fr" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139093v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138394v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138401v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138397v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138431v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02326671v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138433v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138432v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139334v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>