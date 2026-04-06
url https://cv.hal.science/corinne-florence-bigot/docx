--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -1683,169 +1683,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02994831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mapping the Vernacular Landscape in Alice Munro's ''What Do You Want to Know For?'' and Other Stories.”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Florence Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Space and Place in Alice Munro’s Fiction, A Book with Maps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02994835v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">By Way of Their Fingers’: Making Sense of Self and Home in Selected Short Stories by Edwidge Danticat, Chitra Banerjee Divakaruni and Chimamanda Ngozi Adichie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Florence Bigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Routledge. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Women on the Move: Body, Memory and Femininity in Present-day Transnational Diasporic Writing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9780367666033</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04366097v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02994835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haunting Books and Stories in Janice Kulyk Kefer's Postethnic Family Memoir</w:t>
               </w:r>
@@ -1894,178 +1894,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04117775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jeux et enjeux des confessions d’une meurtrière : ‘Child’s Play’ d’Alice Munro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Florence Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jouve, Emeline and Guillain, Aurélie and Talairach-Vielmas, Laurence. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’acte inqualifiable ou le meurtre au féminin /Unspeakable Acts-Murders by Women</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, pp.181--197, 2017, 978-2-87574-364-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3726/978-3-0352-6640-5/22⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01682725v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Life and Death, Lines of Flight, Patterns of Entrapment and Survival in Alice Munro's &amp;quot; Dimensions &amp;quot; and &amp;quot; Runaway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Florence Bigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alice Munro and the Anatomy of the Short Story</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cambridge Scholar Publishing, 2017, 1-5275-0353-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01682496v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-01682725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">By way of their fingers: making sense of self and home in selected short stories by Edwidge Danticat, Chitra Banerjee and Chimamanda Ngozi Adichie</w:t>
               </w:r>
@@ -2836,1638 +2836,1647 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05511426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">‘“Things happen when Eskimos go south!”: Inuit/unique encounters between north and south, city and tundra, the dead and the living in Norma Dunning’s Tainna: The Unseen Ones’</w:t>
+                <w:t xml:space="preserve">“Things happen when Eskimos go south!”: Inuit/unique encounters between north and south, city and tundra, the dead and the living in Norma Dunning’s Tainna: The Unseen Ones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Florence Bigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Short Fiction in Theory &amp; Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, 14 (2), pp.255-68</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2024, 14 (2), pp.255-268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1386/fict_00106_1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04823570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Most Disturbing Book compte rendu d'ouvrage; Nancy Dyson and Dan Rubenstein, St. Michael's Residential School: Lament and Legacy. Ronsdale Press</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Florence Bigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian literature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 254, pp.191-192</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04139835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irrévérence ou résurgence ? Au Canada Kent Monkman, artiste cri, revisite la tradition du « portrait d’Indiens »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Florence Bigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Portraits croisés d’Afro-Américains et de populations autochtones en Amérique du nord, 30, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12hw4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/12hw4⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04742895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand le mémoire culinaire donne des leçons d’histoire : Pig Tails ‘n’ Breadfruit d’Austin Clarke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Florence Bigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Leaves</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 14 (15), pp.62-74. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46608/leaves.vi15.22⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.46608/leaves.vi15.22⟩</w:t>
+                <w:t xml:space="preserve">hal-04131660v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marooning on Islands of Her Own Choosing: Inscribing Place and Instability in Alice Munro’s “Deep-Holes”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Florence Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Commonwealth Essays and Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 42 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ces.1882⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02994820v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">compte rendu d'ouvrage: Alice Munro Country: Essays on Her Works I, J. R. (Tim) Struthers (ed.) (2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Florence Bigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Short Fiction in Theory &amp; Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10, pp.229-233. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1386/fict_00029_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04131663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Marooning on Islands of Her Own Choosing: Inscribing Place and Instability in Alice Munro’s “Deep-Holes”</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu d'ouvrage Canadian Science Fiction, Fantasy, and Horror: Bridging the Solitudes. Amy Ransom and Dominick Grace, eds. Cham: Springer Nature/ Palgrave Macmillan, 2019, 380 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Florence Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Caliban : French journal of English studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 64, pp.382-385. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/caliban.9463⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04131665v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diasporic culinary trajectories: Mapping food zones and food routes in first-generation South Asian and Caribbean culinary memoirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Florence Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Postcolonial Writing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 55, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17449855.2019.1680154⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366058v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diasporic Trajectories: introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Král</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sam Coombes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Florence Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Postcolonial Writing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5 (6), pp.732-742. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17449855.2019.1684010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04388596v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghost texts in Alice Munro’s stories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Florence Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Short Fiction in Theory &amp; Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7, pp.141 - 152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1386/fict.7.2.141_1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02994823v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fur and Slime: Becoming-Animal, Becoming-Child in ''Face'' and ''Child’s Play'' by Alice Munro,”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Florence Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anglophonia, French Journal of English Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Alice Munro La Question animale dans les nouvelles d'Alice Munro / The Animal Question 57, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/caliban.2574⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01682998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de l'ouvrage dirigé par David Staines, The Cambridge Companion to Alice Munro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Florence Bigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Commonwealth Essays and Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 42 (2), </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2016, pp.127--128</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Compte rendu d'ouvrage Canadian Science Fiction, Fantasy, and Horror: Bridging the Solitudes. Amy Ransom and Dominick Grace, eds. Cham: Springer Nature/ Palgrave Macmillan, 2019, 380 p.</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01725672v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu d'une adaptation théâtrale de Alice Munro's &amp;quot;The Office&amp;quot; and &amp;quot;Dolly&amp;quot;, par la compagnie Word for Word, May 2015, &amp;quot;Ariel Corner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Florence Bigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Caliban : French journal of English studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/caliban.9463⟩</w:t>
+              <w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/miranda.7677⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Diasporic culinary trajectories: Mapping food zones and food routes in first-generation South Asian and Caribbean culinary memoirs</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01725699v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saynètes en provenance du nouveau monde : Catharine Parr Traill et Susanna Moodie au Pays des indiens chippewas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Florence Bigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Postcolonial Writing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Représentations : la revue électronique du CEMRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Appellations/ Naming, Addressing</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...60 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01683145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discontinuity, Disjointedness: Parenthetical Structures and Dashes in Alice Munro’s Stories from Dance of the Happy Shades</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Florence Bigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Postcolonial Writing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Études de stylistique anglaise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Stylistic Perspectives on Alice Munro's Dance of the Happy Shades, 8 (1)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...107 lines deleted...]
-                <w:t xml:space="preserve">Fur and Slime: Becoming-Animal, Becoming-Child in ''Face'' and ''Child’s Play'' by Alice Munro,”</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01683107v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“With Robert, Xavier and Elijah in Flanders&amp;quot;: Re-Examining Timothy Findley's The Wars and Its Literary Legacy.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Florence Bigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anglophonia, French Journal of English Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, Alice Munro La Question animale dans les nouvelles d'Alice Munro / The Animal Question 57, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/caliban.2574⟩</w:t>
+              <w:t xml:space="preserve">, 2015, La guerre de 14 re-présentée : l'art comme réponse à la guerre, 53, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/caliban.972⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Compte rendu de l'ouvrage dirigé par David Staines, The Cambridge Companion to Alice Munro</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01683133v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Forsaken Objects, Haunted Houses, Female Bodies, and ‘the squalor of tragedy in ordinary life</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Florence Bigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Commonwealth Essays and Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, pp.127--128</w:t>
+              <w:t xml:space="preserve">, 2015, Alice Munro Writing for Dear Life, 37 (2), pp.15-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...48 lines deleted...]
-                <w:t xml:space="preserve">Corinne Florence Bigot</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01682751v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Did they go native? Representations of first encounters and personal interrelations with First Nations Canadians in the writings of Susanna Moodie and Catharine Parr Traill Corinne Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Florence Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Université Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouest Nanterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/miranda.7677⟩</w:t>
+              <w:t xml:space="preserve">Journal of Commonwealth Literature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 49, pp.99 - 111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0021989413497952⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...252 lines deleted...]
-                <w:t xml:space="preserve">Forsaken Objects, Haunted Houses, Female Bodies, and ‘the squalor of tragedy in ordinary life</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02994855v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Wonders of the Transatlantic Journey: Alice Munro's 'The View from Castle Rock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Florence Bigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Commonwealth Essays and Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, Alice Munro Writing for Dear Life, 37 (2), pp.15-26</w:t>
+              <w:t xml:space="preserve">, 2014, 37 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...133 lines deleted...]
-                <w:t xml:space="preserve">The Wonders of the Transatlantic Journey: Alice Munro's 'The View from Castle Rock</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01682700v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">None of Us Escaped the Naming&amp;quot;: Reclaiming Identities and Space in Joy Kogawa's &amp;quot;Obasan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Florence Bigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Commonwealth Essays and Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 37 (1)</w:t>
+              <w:t xml:space="preserve">, 2013, 36 (1), pp.81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01725742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Munro's &amp;quot;Silence&amp;quot;: from the Politics of Silence to a Rhetoric of Silence.”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Florence Bigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of The Short Story in English / Les Cahiers de la nouvelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Special Issue the short stories of Alice Munro, 55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01682894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4477,443 +4486,443 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">‘Things happen when Eskimos go south!’: Inuit/Unique encounters between north and south, city and tundra, and the dead and the living in Norma Dunning’s short stories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Florence Bigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ENSFR 7th Annual Conference at Manchester 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, paul Knowles, Oct 2023, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04722163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“ ‘Ask me who wrote Ovid’s Metamorphoses?’: Literary Circulation through Intertextual Allusions in Alice Munro’s ‘The Albanian Virgin’ and other stories from Open Secrets (1994</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Florence Bigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ENSFR Conference 2022 — Short Fiction as World Literature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENSFR; Amândio Reis, Oct 2022, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04722155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preserving nourishing knowledge : diasporic and ethnic gastographies at the crossroads of personal, familial and historical memory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Florence Bigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Memoires, traces et empreintes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elisabeth Bouzonviller, Floriane Reviron Pegay, Emmanuelle Sauvignet, Nov 2017, Saint Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04366129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La transmission culinaire au service de l'histoire: Pigtails 'n Breafruit d'Austin Clarke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Florence Bigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La transmission dans la Caraïbe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Kerry-Jane Wallart; Nicole Ollier, Apr 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04880506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Islands and Rocks in ALice Munro's &amp;quot;Deep-Holes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Florence Bigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Place and Placelessness in Postcolonial Short Fiction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Claire Omhovère; Pascale Tollance, Jun 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04722174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Praise of Kitchen Poets: Textual Kinship and Diasporic Culinary Memoirs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Florence Bigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eleventh Biennial MESEA Conference Ethnicity and Kinship: Interdisciplinary Approaches to Family, Community, and Difference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MESEA, May 2018, Graaz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04722186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4923,384 +4932,384 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Materiality in Alice Munro's Short Fiction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Florence Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lorre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Short Fiction in Theory &amp; Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 16 (1), pp.3-13, 2026, Alice Munro and Materiality, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1386/fict_00144_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05487806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Borderscapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Florence Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suhasini Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Postcolonial Literatures and Arts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3 (2), 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05392342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diasporic Trajectories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Král</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sam Coombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Florence Bigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Postcolonial Writing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 5 (6), 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04388456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Munro Writing for Dear Life</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Florence Bigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Commonwealth Essays and Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 37 (2), 2015, Alice Munro Writing for Dear Life</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01682938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId126"/>
+      <w:footerReference w:type="default" r:id="rId127"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5368,51 +5377,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D5648D43"/>
+    <w:nsid w:val="2B4F44B2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5599,51 +5608,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/corinne-florence-bigot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9966-6827" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/119986558" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/211293557" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000358668655" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090061v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Baisn&#233;e-Keay" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Florence Bigot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoleta Alexoae-Zagni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Saudo-Welby" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Genty" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-88192-3#bibliographic-information" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-88192-3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688232v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Tim Struthers" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ailsa Cox" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ross" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edinburghuniversitypress.com/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643695v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bazin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-84875-0" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01725636v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Baisn&#233;e" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682977v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lanone Catherine" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01682933v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3559" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.53635" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682966v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909255v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090055v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-88192-3_3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366079v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117715v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-84875-0_8" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994851v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003129820" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366099v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15168/11572_285035" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994843v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084750v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08317-7.p.0191" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994831v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Chiung-Huei Chang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366097v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994835v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117775v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01682496v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01682725v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-6640-5/22" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994829v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683141v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cambridgescholars.com/the-inside-of-a-shell" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683016v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/product/21653?tab=aboutauthor" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-653-04471-3" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962510v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Collinge-Germain" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lanone" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presses.parisnanterre.fr/?p=2695" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683124v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cambridgescholars.com/the-memory-of-nature-in-aboriginal-canadian-and-american-contexts-7" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01725739v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01682477v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/9781137268358" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683148v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.instantmeme.com/ebi-addins/im/Images/PDF/78.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511426v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/fict_00145_5" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823570v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139835v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742895v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12hw4" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131660v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/leaves.vi15.22" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131663v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/fict_00029_5" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994820v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ces.1882" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131665v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/caliban.9463" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366058v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17449855.2019.1680154" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04388596v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Kr&#225;l" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Coombes" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17449855.2019.1684010" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994823v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/fict.7.2.141_1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682998v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/caliban.2574" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01725672v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01725699v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.7677" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683145v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683107v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683133v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/caliban.972" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01682751v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994855v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Universit&#233; Paris" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouest Nanterre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021989413497952" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01682700v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01725742v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01682894v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722163v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722155v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366129v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880506v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722174v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722186v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487806v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lorre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/fict_00144_2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392342v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suhasini Vincent" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04388456v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01682938v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/corinne-florence-bigot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9966-6827" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/119986558" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/211293557" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000358668655" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090061v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Baisn&#233;e-Keay" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Florence Bigot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoleta Alexoae-Zagni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Saudo-Welby" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Genty" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-88192-3#bibliographic-information" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-88192-3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688232v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Tim Struthers" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ailsa Cox" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ross" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edinburghuniversitypress.com/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643695v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bazin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-84875-0" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01725636v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Baisn&#233;e" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682977v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lanone Catherine" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01682933v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3559" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.53635" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682966v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909255v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090055v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-88192-3_3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366079v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117715v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-84875-0_8" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994851v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003129820" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366099v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15168/11572_285035" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994843v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084750v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08317-7.p.0191" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994831v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Chiung-Huei Chang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994835v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366097v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117775v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01682725v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-6640-5/22" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01682496v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994829v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683141v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cambridgescholars.com/the-inside-of-a-shell" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683016v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/product/21653?tab=aboutauthor" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-653-04471-3" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962510v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Collinge-Germain" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lanone" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presses.parisnanterre.fr/?p=2695" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683124v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cambridgescholars.com/the-memory-of-nature-in-aboriginal-canadian-and-american-contexts-7" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01725739v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01682477v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/9781137268358" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683148v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.instantmeme.com/ebi-addins/im/Images/PDF/78.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511426v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/fict_00145_5" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823570v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/fict_00106_1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139835v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742895v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12hw4" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131660v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/leaves.vi15.22" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994820v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ces.1882" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131663v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/fict_00029_5" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131665v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/caliban.9463" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366058v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17449855.2019.1680154" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04388596v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Kr&#225;l" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Coombes" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17449855.2019.1684010" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994823v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/fict.7.2.141_1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682998v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/caliban.2574" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01725672v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01725699v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.7677" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683145v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683107v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683133v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/caliban.972" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01682751v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994855v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Universit&#233; Paris" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouest Nanterre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021989413497952" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01682700v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01725742v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01682894v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722163v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722155v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366129v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880506v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722174v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722186v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487806v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lorre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/fict_00144_2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392342v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suhasini Vincent" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04388456v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01682938v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>