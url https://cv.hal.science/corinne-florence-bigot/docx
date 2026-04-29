--- v1 (2026-04-06)
+++ v2 (2026-04-29)
@@ -3139,493 +3139,493 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04131660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">compte rendu d'ouvrage: Alice Munro Country: Essays on Her Works I, J. R. (Tim) Struthers (ed.) (2020)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Florence Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Short Fiction in Theory &amp; Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10, pp.229-233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1386/fict_00029_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04131663v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marooning on Islands of Her Own Choosing: Inscribing Place and Instability in Alice Munro’s “Deep-Holes”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Florence Bigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Commonwealth Essays and Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 42 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/ces.1882⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02994820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">compte rendu d'ouvrage: Alice Munro Country: Essays on Her Works I, J. R. (Tim) Struthers (ed.) (2020)</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu d'ouvrage Canadian Science Fiction, Fantasy, and Horror: Bridging the Solitudes. Amy Ransom and Dominick Grace, eds. Cham: Springer Nature/ Palgrave Macmillan, 2019, 380 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Florence Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Caliban : French journal of English studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 64, pp.382-385. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/caliban.9463⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04131665v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diasporic culinary trajectories: Mapping food zones and food routes in first-generation South Asian and Caribbean culinary memoirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Florence Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Postcolonial Writing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 55, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17449855.2019.1680154⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366058v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diasporic Trajectories: introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Král</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sam Coombes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Florence Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Postcolonial Writing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5 (6), pp.732-742. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17449855.2019.1684010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04388596v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghost texts in Alice Munro’s stories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Florence Bigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Short Fiction in Theory &amp; Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 10, pp.229-233. </w:t>
-[...336 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 2017, 7, pp.141 - 152. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1386/fict.7.2.141_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
@@ -4151,200 +4151,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01682751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The Wonders of the Transatlantic Journey: Alice Munro's 'The View from Castle Rock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Florence Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Commonwealth Essays and Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 37 (1)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01682700v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Did they go native? Representations of first encounters and personal interrelations with First Nations Canadians in the writings of Susanna Moodie and Catharine Parr Traill Corinne Bigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Florence Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Université Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouest Nanterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Commonwealth Literature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 49, pp.99 - 111. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/0021989413497952⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02994855v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01682700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">None of Us Escaped the Naming&amp;quot;: Reclaiming Identities and Space in Joy Kogawa's &amp;quot;Obasan</w:t>
               </w:r>
@@ -5377,51 +5377,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2B4F44B2"/>
+    <w:nsid w:val="441384AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5608,51 +5608,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/corinne-florence-bigot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9966-6827" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/119986558" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/211293557" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000358668655" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090061v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Baisn&#233;e-Keay" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Florence Bigot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoleta Alexoae-Zagni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Saudo-Welby" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Genty" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-88192-3#bibliographic-information" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-88192-3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688232v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Tim Struthers" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ailsa Cox" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ross" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edinburghuniversitypress.com/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643695v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bazin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-84875-0" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01725636v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Baisn&#233;e" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682977v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lanone Catherine" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01682933v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3559" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.53635" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682966v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909255v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090055v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-88192-3_3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366079v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117715v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-84875-0_8" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994851v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003129820" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366099v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15168/11572_285035" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994843v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084750v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08317-7.p.0191" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994831v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Chiung-Huei Chang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994835v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366097v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117775v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01682725v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-6640-5/22" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01682496v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994829v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683141v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cambridgescholars.com/the-inside-of-a-shell" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683016v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/product/21653?tab=aboutauthor" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-653-04471-3" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962510v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Collinge-Germain" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lanone" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presses.parisnanterre.fr/?p=2695" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683124v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cambridgescholars.com/the-memory-of-nature-in-aboriginal-canadian-and-american-contexts-7" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01725739v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01682477v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/9781137268358" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683148v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.instantmeme.com/ebi-addins/im/Images/PDF/78.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511426v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/fict_00145_5" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823570v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/fict_00106_1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139835v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742895v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12hw4" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131660v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/leaves.vi15.22" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994820v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ces.1882" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131663v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/fict_00029_5" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131665v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/caliban.9463" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366058v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17449855.2019.1680154" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04388596v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Kr&#225;l" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Coombes" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17449855.2019.1684010" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994823v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/fict.7.2.141_1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682998v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/caliban.2574" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01725672v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01725699v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.7677" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683145v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683107v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683133v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/caliban.972" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01682751v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994855v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Universit&#233; Paris" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouest Nanterre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021989413497952" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01682700v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01725742v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01682894v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722163v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722155v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366129v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880506v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722174v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722186v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487806v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lorre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/fict_00144_2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392342v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suhasini Vincent" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04388456v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01682938v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/corinne-florence-bigot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9966-6827" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/119986558" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/211293557" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000358668655" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090061v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Baisn&#233;e-Keay" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Florence Bigot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoleta Alexoae-Zagni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Saudo-Welby" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Genty" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-88192-3#bibliographic-information" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-88192-3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688232v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Tim Struthers" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ailsa Cox" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ross" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edinburghuniversitypress.com/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643695v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bazin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-84875-0" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01725636v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Baisn&#233;e" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682977v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lanone Catherine" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01682933v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3559" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.53635" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682966v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909255v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090055v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-88192-3_3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366079v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117715v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-84875-0_8" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994851v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003129820" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366099v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15168/11572_285035" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994843v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084750v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08317-7.p.0191" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994831v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Chiung-Huei Chang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994835v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366097v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117775v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01682725v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-6640-5/22" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01682496v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994829v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683141v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cambridgescholars.com/the-inside-of-a-shell" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683016v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/product/21653?tab=aboutauthor" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-653-04471-3" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962510v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Collinge-Germain" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lanone" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presses.parisnanterre.fr/?p=2695" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683124v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cambridgescholars.com/the-memory-of-nature-in-aboriginal-canadian-and-american-contexts-7" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01725739v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01682477v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/9781137268358" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683148v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.instantmeme.com/ebi-addins/im/Images/PDF/78.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511426v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/fict_00145_5" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823570v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/fict_00106_1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139835v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742895v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12hw4" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131660v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/leaves.vi15.22" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131663v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/fict_00029_5" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994820v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ces.1882" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131665v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/caliban.9463" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366058v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17449855.2019.1680154" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04388596v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Kr&#225;l" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Coombes" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17449855.2019.1684010" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994823v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/fict.7.2.141_1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682998v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/caliban.2574" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01725672v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01725699v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.7677" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683145v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683107v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683133v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/caliban.972" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01682751v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01682700v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994855v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Universit&#233; Paris" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouest Nanterre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021989413497952" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01725742v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01682894v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722163v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722155v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366129v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880506v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722174v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722186v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487806v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lorre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/fict_00144_2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392342v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suhasini Vincent" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04388456v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01682938v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>