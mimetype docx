--- v2 (2026-04-29)
+++ v3 (2026-05-21)
@@ -2114,208 +2114,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02994829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">“Ghost Texts, Patterns of Entrapment, and Lines of Flight: Reading stories from Too Much Happiness and Dear Life in Connection with Earlier Stories.”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Florence Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mirosława Buchholtz and Eugenia Sojka. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alice Munro: Reminiscence, Interpretation, Adaptation and Comparison</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9783653977844. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3726/978-3-653-04471-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01683016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Patterns of Entrapment and lines of flight in Alice Munro's &amp;quot;Thanks for The Ride&amp;quot; and &amp;quot;The Shining Houses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Florence Bigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vanessa Guignery. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alice Munro, The Inside of a Shell. Dance of the Happy Shades</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cambridge Scholars Publishing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.130--143, 2015, 978-1-4438-7596-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01683141v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-01683016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Munro and Gender Construction in Dance of the Happy Shades</w:t>
               </w:r>
@@ -2836,174 +2836,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05511426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A Most Disturbing Book compte rendu d'ouvrage; Nancy Dyson and Dan Rubenstein, St. Michael's Residential School: Lament and Legacy. Ronsdale Press</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Florence Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Canadian literature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 254, pp.191-192</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04139835v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">“Things happen when Eskimos go south!”: Inuit/unique encounters between north and south, city and tundra, the dead and the living in Norma Dunning’s Tainna: The Unseen Ones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Florence Bigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Short Fiction in Theory &amp; Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 14 (2), pp.255-268. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1386/fict_00106_1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1386/fict_00106_1⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04823570v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04139835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irrévérence ou résurgence ? Au Canada Kent Monkman, artiste cri, revisite la tradition du « portrait d’Indiens »</w:t>
               </w:r>
@@ -3139,183 +3139,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04131660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marooning on Islands of Her Own Choosing: Inscribing Place and Instability in Alice Munro’s “Deep-Holes”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Florence Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Commonwealth Essays and Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 42 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ces.1882⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02994820v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">compte rendu d'ouvrage: Alice Munro Country: Essays on Her Works I, J. R. (Tim) Struthers (ed.) (2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Florence Bigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Short Fiction in Theory &amp; Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10, pp.229-233. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1386/fict_00029_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04131663v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-02994820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu d'ouvrage Canadian Science Fiction, Fantasy, and Horror: Bridging the Solitudes. Amy Ransom and Dominick Grace, eds. Cham: Springer Nature/ Palgrave Macmillan, 2019, 380 p.</w:t>
               </w:r>
@@ -5377,51 +5377,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="441384AB"/>
+    <w:nsid w:val="83403AAC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5608,51 +5608,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/corinne-florence-bigot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9966-6827" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/119986558" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/211293557" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000358668655" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090061v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Baisn&#233;e-Keay" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Florence Bigot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoleta Alexoae-Zagni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Saudo-Welby" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Genty" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-88192-3#bibliographic-information" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-88192-3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688232v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Tim Struthers" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ailsa Cox" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ross" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edinburghuniversitypress.com/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643695v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bazin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-84875-0" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01725636v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Baisn&#233;e" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682977v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lanone Catherine" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01682933v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3559" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.53635" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682966v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909255v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090055v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-88192-3_3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366079v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117715v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-84875-0_8" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994851v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003129820" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366099v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15168/11572_285035" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994843v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084750v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08317-7.p.0191" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994831v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Chiung-Huei Chang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994835v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366097v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117775v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01682725v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-6640-5/22" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01682496v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994829v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683141v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cambridgescholars.com/the-inside-of-a-shell" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683016v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/product/21653?tab=aboutauthor" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-653-04471-3" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962510v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Collinge-Germain" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lanone" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presses.parisnanterre.fr/?p=2695" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683124v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cambridgescholars.com/the-memory-of-nature-in-aboriginal-canadian-and-american-contexts-7" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01725739v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01682477v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/9781137268358" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683148v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.instantmeme.com/ebi-addins/im/Images/PDF/78.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511426v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/fict_00145_5" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823570v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/fict_00106_1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139835v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742895v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12hw4" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131660v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/leaves.vi15.22" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131663v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/fict_00029_5" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994820v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ces.1882" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131665v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/caliban.9463" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366058v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17449855.2019.1680154" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04388596v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Kr&#225;l" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Coombes" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17449855.2019.1684010" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994823v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/fict.7.2.141_1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682998v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/caliban.2574" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01725672v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01725699v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.7677" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683145v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683107v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683133v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/caliban.972" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01682751v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01682700v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994855v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Universit&#233; Paris" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouest Nanterre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021989413497952" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01725742v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01682894v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722163v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722155v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366129v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880506v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722174v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722186v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487806v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lorre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/fict_00144_2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392342v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suhasini Vincent" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04388456v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01682938v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/corinne-florence-bigot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9966-6827" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/119986558" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/211293557" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000358668655" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090061v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Baisn&#233;e-Keay" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Florence Bigot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoleta Alexoae-Zagni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Saudo-Welby" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Genty" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-88192-3#bibliographic-information" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-88192-3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688232v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Tim Struthers" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ailsa Cox" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ross" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edinburghuniversitypress.com/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643695v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bazin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-84875-0" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01725636v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Baisn&#233;e" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682977v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lanone Catherine" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01682933v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3559" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.53635" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682966v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909255v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090055v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-88192-3_3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366079v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117715v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-84875-0_8" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994851v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003129820" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366099v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15168/11572_285035" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994843v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084750v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08317-7.p.0191" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994831v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Chiung-Huei Chang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994835v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366097v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117775v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01682725v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-6640-5/22" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01682496v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994829v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683016v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/product/21653?tab=aboutauthor" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-653-04471-3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683141v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cambridgescholars.com/the-inside-of-a-shell" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962510v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Collinge-Germain" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lanone" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presses.parisnanterre.fr/?p=2695" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683124v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cambridgescholars.com/the-memory-of-nature-in-aboriginal-canadian-and-american-contexts-7" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01725739v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01682477v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/9781137268358" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683148v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.instantmeme.com/ebi-addins/im/Images/PDF/78.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511426v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/fict_00145_5" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139835v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823570v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/fict_00106_1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742895v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12hw4" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131660v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/leaves.vi15.22" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994820v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ces.1882" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131663v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/fict_00029_5" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131665v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/caliban.9463" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366058v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17449855.2019.1680154" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04388596v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Kr&#225;l" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Coombes" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17449855.2019.1684010" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994823v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/fict.7.2.141_1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682998v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/caliban.2574" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01725672v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01725699v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.7677" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683145v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683107v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683133v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/caliban.972" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01682751v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01682700v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994855v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Universit&#233; Paris" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouest Nanterre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021989413497952" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01725742v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01682894v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722163v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722155v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366129v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880506v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722174v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722186v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487806v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lorre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/fict_00144_2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392342v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suhasini Vincent" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04388456v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01682938v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>