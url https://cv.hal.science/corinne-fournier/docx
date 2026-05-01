--- v0 (2026-03-17)
+++ v1 (2026-05-01)
@@ -356,265 +356,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04230187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holographie numérique en ligne appliquée aux mesures en mécanique des fluides</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Loic Mees</w:t>
+                <w:t xml:space="preserve">Automatic numerical focus plane estimation in digital holographic microscopy using calibration beads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dylan Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Fournier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dixneuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Techniques de l'Ingenieur</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.51257/a-v1-r2163⟩</w:t>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 61 (5), pp.B345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/AO.444996⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-03847629v1</w:t>
+                <w:t xml:space="preserve">ujm-03571296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic numerical focus plane estimation in digital holographic microscopy using calibration beads</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dylan Brault</w:t>
+                <w:t xml:space="preserve">Holographie numérique en ligne appliquée aux mesures en mécanique des fluides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lamadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Mees</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Fournier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 61 (5), pp.B345. </w:t>
+              <w:t xml:space="preserve">Les Techniques de l'Ingenieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Mesures Physiques, pp.R2163 v1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/AO.444996⟩</w:t>
+                <w:t xml:space="preserve">⟨10.51257/a-v1-r2163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-03571296v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-03847629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accurate unsupervised estimation of aberrations in digital holographic microscopy for improved quantitative reconstruction</w:t>
               </w:r>
@@ -1766,295 +1766,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-01577888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pixel super-resolution in digital holography by regularized reconstruction</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Verrier</w:t>
+                <w:t xml:space="preserve">Digital holographic measurement of the Lagrangian evaporation rate of droplets dispersing in a homogeneous isotropic turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Marié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Thiebaut</w:t>
+                <w:t xml:space="preserve">Thibaut Tronchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Grosjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Méès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onur Can Oztürk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/AO.56.000069⟩</w:t>
+              <w:t xml:space="preserve">Experiments in Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 58, pp.11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00348-016-2292-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-01575914v1</w:t>
+                <w:t xml:space="preserve">hal-01447134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital holographic measurement of the Lagrangian evaporation rate of droplets dispersing in a homogeneous isotropic turbulence</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Loïc Méès</w:t>
+                <w:t xml:space="preserve">Pixel super-resolution in digital holography by regularized reconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Verrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Onur Can Oztürk</w:t>
+                <w:t xml:space="preserve">Eric Thiebaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experiments in Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 58, pp.11. </w:t>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 56 (1), pp.69 - 77. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00348-016-2292-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/AO.56.000069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01447134v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-01575914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Size of the Lesions of Superficial Punctate Keratitis in Dry Eye Syndrome Observed With a Slit Lamp</w:t>
               </w:r>
@@ -2499,51 +2499,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lagrangian measurements of the fast evaporation of falling diethyl ether droplets using in-line digital holography and a high-speed camera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Marié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Méès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2763,51 +2763,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mozhdeh Seifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Méès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2884,51 +2884,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaporating droplet hologram simulation for digital in-line holography setup with divergent beam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Méès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Chareyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3161,51 +3161,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Journal of Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 14, pp.043039. </w:t>
@@ -4491,2092 +4491,2092 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-00116991v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (36)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (37)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fourier Ptychography Microscopy for Rapid Characterization of Ultrafast Irradiated Surfaces</w:t>
+                <w:t xml:space="preserve">Self-supervised regularized deep-learning for reconstruction in digital in-line holographic microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ninfa del Carmen Lozano</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Razvan Stoian</w:t>
+                <w:t xml:space="preserve">Félix Riedel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dylan Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Denis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AI WILD West</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CentraleSupélec, Jan 2026, Rennes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-04250424v1</w:t>
+                <w:t xml:space="preserve">ujm-05601576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruct-to-refocus: joint reconstruction of a biological sample and of calibration objects for accurate auto-focusing in digital holography</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thomas Olivier</w:t>
+                <w:t xml:space="preserve">Fourier Ptychography Microscopy for Rapid Characterization of Ultrafast Irradiated Surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ninfa del Carmen Lozano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xxx Sedao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Razvan Stoian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Holography and Three-Dimensional Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Washington, United States. pp.DW4C.8, </w:t>
+              <w:t xml:space="preserve">2023 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Munich, Germany. pp.1-1, </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/DH.2021.DW4C.8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC57999.2023.10232803⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03926250v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-04250424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust autofocus for digital-holographic microscopy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reconstruct-to-refocus: joint reconstruction of a biological sample and of calibration objects for accurate auto-focusing in digital holography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Berdeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferréol Soulez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Momey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Olivier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Dixneuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Holography and Three-Dimensional Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2021, Vancouvers, Canada. pp.DM5E.4, </w:t>
+              <w:t xml:space="preserve">, 2021, Washington, United States. pp.DW4C.8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/DH.2021.DM5E.4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/DH.2021.DW4C.8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-03523591v1</w:t>
+                <w:t xml:space="preserve">hal-03926250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building an inverse approach for the reconstruction of in-line holograms: a parallel with Fienup’s phase retrieval technique (Conference Presentation)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Loïc Denis</w:t>
+                <w:t xml:space="preserve">Robust autofocus for digital-holographic microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dylan Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dixneuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics Europe 2020 Unconventional Optical Imaging II</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2020, Online Only, France. pp.113510X, </w:t>
+              <w:t xml:space="preserve">Digital Holography and Three-Dimensional Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Vancouvers, Canada. pp.DM5E.4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2559085⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/DH.2021.DM5E.4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03153151v1</w:t>
+                <w:t xml:space="preserve">ujm-03523591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of three-dimensional objects in quantitative phase contrast microscopy: a validity study of the planar approximation for spherical particles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Loic Mees</w:t>
+                <w:t xml:space="preserve">Building an inverse approach for the reconstruction of in-line holograms: a parallel with Fienup’s phase retrieval technique (Conference Presentation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Momey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Olivier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frank Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics Europe 2020</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2557852⟩</w:t>
+              <w:t xml:space="preserve">SPIE Photonics Europe 2020 Unconventional Optical Imaging II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2020, Online Only, France. pp.113510X, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2559085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03832178v1</w:t>
+                <w:t xml:space="preserve">hal-03153151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction of in-line holograms combining model fitting and image-based regularized inversion</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Analysis of three-dimensional objects in quantitative phase contrast microscopy: a validity study of the planar approximation for spherical particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Dohet-Eraly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Mees</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Holography and Three-Dimensional Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Bordeaux, France. </w:t>
+              <w:t xml:space="preserve">SPIE Photonics Europe 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2020, Online Only, France. pp.33, </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/DH.2019.W2B.2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.2557852⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02268670v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03832178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ExPACO: detection of an extended pattern under nonstationary correlated noise by patch covariance modeling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reconstruction of in-line holograms combining model fitting and image-based regularized inversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Berdeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Flasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Mees</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Momey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Coruna, Spain. </w:t>
+              <w:t xml:space="preserve">Digital Holography and Three-Dimensional Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Bordeaux, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/EUSIPCO.2019.8903021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/DH.2019.W2B.2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02308808v1</w:t>
+                <w:t xml:space="preserve">hal-02268670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MÉTHODOLOGIE &amp;quot;PROBLÈMES INVERSES&amp;quot; POUR LA RECONSTRUCTION D'HOLOGRAMMES EN LIGNE D'OBJETS DE PHASE ET/OU ABSORBANTS</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Jolivet</w:t>
+                <w:t xml:space="preserve">ExPACO: detection of an extended pattern under nonstationary correlated noise by patch covariance modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Flasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Thiébaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Holophi5 : 5ème rencontre francophone d'holographie numérique appliquée à la métrologie des fluides</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EUSIPCO 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Coruna, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EUSIPCO.2019.8903021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02140871v1</w:t>
+                <w:t xml:space="preserve">hal-02308808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing phase object reconstruction using an in-line digital holographic microscope and a reconstruction based on a Lorenz-Mie model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Olivier</w:t>
+                <w:t xml:space="preserve">MÉTHODOLOGIE &amp;quot;PROBLÈMES INVERSES&amp;quot; POUR LA RECONSTRUCTION D'HOLOGRAMMES EN LIGNE D'OBJETS DE PHASE ET/OU ABSORBANTS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Momey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Berdeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Flasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Unconventional Optical Imaging</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Holophi5 : 5ème rencontre francophone d'holographie numérique appliquée à la métrologie des fluides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2311321⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02406643v1</w:t>
+                <w:t xml:space="preserve">hal-02140871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi Lagrangien de gouttes en évaporation: passage à l’échelle du traitement des hologrammes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimizing phase object reconstruction using an in-line digital holographic microscope and a reconstruction based on a Lorenz-Mie model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Flasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Méès</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Corinne Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Holophi5 : 5 ème rencontre francophone d'holographie numérique appliquée à la métrologie des fluides</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Unconventional Optical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Strasbourg, France. pp.92, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2311321⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02140833v1</w:t>
+                <w:t xml:space="preserve">hal-02406643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative phase retrieval reconstruction from in-line hologram using a new proximal operator: application to microscopy of bacteria and tracking of droplets</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Loïc Denis</w:t>
+                <w:t xml:space="preserve">Suivi Lagrangien de gouttes en évaporation: passage à l’échelle du traitement des hologrammes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Méès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Grosjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Mauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Marié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Fournier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Unconventional Optical Imaging</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Holophi5 : 5 ème rencontre francophone d'holographie numérique appliquée à la métrologie des fluides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Montpellier, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02405756v1</w:t>
+                <w:t xml:space="preserve">hal-02140833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">JOINT RECONSTRUCTION IN IN-LINE HOLOGRAPHY COMBINING PARAMETRIC AND NON-PARAMETRIC INVERSE APPROACHES: APPLICATION TO FLUID MECHANICS</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Flasseur</w:t>
+                <w:t xml:space="preserve">Quantitative phase retrieval reconstruction from in-line hologram using a new proximal operator: application to microscopy of bacteria and tracking of droplets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Momey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Loic Mees</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Méès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Holophi5 : 5ème rencontre francophone d'holographie numérique appliquée à la métrologie des fluides</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Unconventional Optical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Strasbourg, France. pp.21, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2311312⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02140840v1</w:t>
+                <w:t xml:space="preserve">hal-02405756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction régularisée basée sur un modèle non-linéaire de formation d'hologramme</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Jolivet</w:t>
+                <w:t xml:space="preserve">JOINT RECONSTRUCTION IN IN-LINE HOLOGRAPHY COMBINING PARAMETRIC AND NON-PARAMETRIC INVERSE APPROACHES: APPLICATION TO FLUID MECHANICS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Berdeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Flasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Momey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Mees</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIème coloque GRETSI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Juan-les pins, France</w:t>
+              <w:t xml:space="preserve">Holophi5 : 5ème rencontre francophone d'holographie numérique appliquée à la métrologie des fluides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01718516v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02140840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust object characterization from lensless microscopy videos</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Loic Denis</w:t>
+                <w:t xml:space="preserve">Reconstruction régularisée basée sur un modèle non-linéaire de formation d'hologramme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Momey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thiébaut Eric</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Fournel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th European Signal Processing Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">XXVIème coloque GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Juan-les pins, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-01626086v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01718516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GOUTTELETTES EN ÉVAPORATION DANS UN ÉCOULEMENT TURBULENT</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Marié</w:t>
+                <w:t xml:space="preserve">Robust object characterization from lensless microscopy videos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Flasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiébaut Eric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Holophi4 : 4 ème rencontre francophone d’holographie numérique appliquée à la métrologie des fluides</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">25th European Signal Processing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Kos Island, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EUSIPCO.2017.8081448⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02140808v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-01626086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaporating droplets tracking by holographic high speed video in turbulent flow</w:t>
+                <w:t xml:space="preserve">GOUTTELETTES EN ÉVAPORATION DANS UN ÉCOULEMENT TURBULENT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Méès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Grosjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Tronchin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Marié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Symposium on applications of laser techniques to fluid mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">Holophi4 : 4 ème rencontre francophone d’holographie numérique appliquée à la métrologie des fluides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02404953v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02140808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RECONSTRUCTION SUPER-RESOLUE D'HOLOGRAMMES RGB</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6635,276 +6635,315 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ième recontre francophone d'holographie numérique appliquée à la métrologie des fluides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01718483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi Lagrangien de gouttes en évaporation par holographie numérique</w:t>
+                <w:t xml:space="preserve">Evaporating droplets tracking by holographic high speed video in turbulent flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Méès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Tronchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Grosjean</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Tronchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Marié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème Congrès Francophone de Techniques Laser (CFTL 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">18th International Symposium on applications of laser techniques to fluid mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02406845v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02404953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SUPER RESOLUTION EN HOLOGRAPHIE NUMERIQUE POUR LA RECONSTRUCTION TRIDIMENSIONNELLE HAUTE RESOLUTION D'HOLOGRAMMES</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Suivi Lagrangien de gouttes en évaporation par holographie numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Méès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Grosjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Tronchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Marié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Fournier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Verrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème rencontre francophone d’holographie numérique appliquée à la métrologie des fluides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Ecully, France</w:t>
+              <w:t xml:space="preserve">15ème Congrès Francophone de Techniques Laser (CFTL 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01112827v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02406845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HOLOGRAPHIE NUMERIQUE ET APPROCHES INVERSES POUR LA CALIBRATION DE DISPOSITIFS EXPERIMENTAUX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Verrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6946,1101 +6985,1075 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème rencontre francophone d’holographie numérique appliquée à la métrologie des fluides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Ecully, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01112618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MESURES LAGRANGIENNES D'EVAPORATION DE GOUTTES PAR HN EN LIGNE ET APPROCHE 'PROBLEMES INVERSES</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SUPER RESOLUTION EN HOLOGRAPHIE NUMERIQUE POUR LA RECONSTRUCTION TRIDIMENSIONNELLE HAUTE RESOLUTION D'HOLOGRAMMES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Verrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème rencontre francophone d’holographie numérique appliquée à la métrologie des fluides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Ecully, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01112800v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01112827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dictionary size reduction for a faster object recognition in digital holography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MESURES LAGRANGIENNES D'EVAPORATION DE GOUTTES PAR HN EN LIGNE ET APPROCHE 'PROBLEMES INVERSES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Marié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Méès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Grosjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Fournier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Fournel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Workshop on Information Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Puerto de La Cruz, Spain</w:t>
+              <w:t xml:space="preserve">3ème rencontre francophone d’holographie numérique appliquée à la métrologie des fluides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Ecully, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-00863131v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01112800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Diffraction-pattern matching for object detection and recognition in digital holograms.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dictionary size reduction for a faster object recognition in digital holography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mozhdeh Seifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Corinne Fournier</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Fournel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 21st European Signal Processing Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Marrakech, Morocco. pp.1569734797</w:t>
+              <w:t xml:space="preserve">12th Workshop on Information Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Puerto de La Cruz, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-00863143v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00863131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inverse problems approaches for digital hologram reconstruction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fast Diffraction-pattern matching for object detection and recognition in digital holograms.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mozhdeh Seifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Fournier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mozhdeh Seifi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovative Defense and Security Applications for Displays</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 21st European Signal Processing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Marrakech, Morocco. pp.1569734797</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.885761⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00630376v1</w:t>
+                <w:t xml:space="preserve">ujm-00863143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resolution in in-line Digital Holography</w:t>
+                <w:t xml:space="preserve">Inverse problems approaches for digital hologram reconstruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Thiébaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Fournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mozhdeh Seifi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Workshop on Information Optics (WIO' 09)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Paris, France. pp.012025, </w:t>
+              <w:t xml:space="preserve">Innovative Defense and Security Applications for Displays</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Orlando, United States. pp.1-14, </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/206/1/012025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.885761⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-00985429v1</w:t>
+                <w:t xml:space="preserve">hal-00630376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MESURES LAGRANGIENNES DE GOUTTES ÉVAPORANTES DANS UNE TURBULENCE HOMOGÈNE ISOTROPE PAR HOLOGRAPHIE NUMÉRIQUE</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Resolution in in-line Digital Holography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Fournel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Holophi 1 : 1ère rencontre francophone d’holographie numérique appliquée à la métrologie des fluides</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th International Workshop on Information Optics (WIO' 09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Paris, France. pp.012025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/206/1/012025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00624261v1</w:t>
+                <w:t xml:space="preserve">ujm-00985429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du rapport signal sur bruit pour le traitement d'hologrammes de particules par approche problèmes inverses</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Ducottet</w:t>
+                <w:t xml:space="preserve">MESURES LAGRANGIENNES DE GOUTTES ÉVAPORANTES DANS UNE TURBULENCE HOMOGÈNE ISOTROPE PAR HOLOGRAPHIE NUMÉRIQUE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Chareyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Marié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Gire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Grosjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Journées Imagerie optique non conventionnelle (JIONC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Paris, France</w:t>
+              <w:t xml:space="preserve">Holophi 1 : 1ère rencontre francophone d’holographie numérique appliquée à la métrologie des fluides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CORIA, Oct 2010, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-00378898v1</w:t>
+                <w:t xml:space="preserve">hal-00624261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’holographie numérique pour des mesures lagrangiennes et de diamètre de gouttelettes dans une turbulence homogène isotrope.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude du rapport signal sur bruit pour le traitement d'hologrammes de particules par approche problèmes inverses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ducottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
+              <w:t xml:space="preserve">4ème Journées Imagerie optique non conventionnelle (JIONC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03378631v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00378898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inverse Problem Approach for Particle Digital Holography: Field of View Extrapolation and Accurate Location</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Loïc Denis</w:t>
+                <w:t xml:space="preserve">L’holographie numérique pour des mesures lagrangiennes et de diamètre de gouttelettes dans une turbulence homogène isotrope.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Chareyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Marié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Adaptive Optics: Analysis and Methods /Computational Optical Sensing and Imaging/Information Photonics/Signal Recovery and Synthesis Topical Meetings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Vancouver, Canada. pp.DWC3</w:t>
+              <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-00192618v1</w:t>
+                <w:t xml:space="preserve">hal-03378631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche problèmes inverses pour la détection de micro-particules en holographie numérique.</w:t>
+                <w:t xml:space="preserve">Inverse Problem Approach for Particle Digital Holography: Field of View Extrapolation and Accurate Location</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferréol Soulez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Thiébaut</w:t>
@@ -8058,663 +8071,771 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12 ème colloque GRETSI Traitement du Signal et des Images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Troyes, France. pp.151-154</w:t>
+              <w:t xml:space="preserve">Adaptive Optics: Analysis and Methods /Computational Optical Sensing and Imaging/Information Photonics/Signal Recovery and Synthesis Topical Meetings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Vancouver, Canada. pp.DWC3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-00192616v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00192618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Inverse problems” approach for digital in-line holography: influence of experimental parameters and benefits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une approche problèmes inverses pour la détection de micro-particules en holographie numérique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferréol Soulez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Thiébaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Fournier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Digital Holographic Reconstruction and Optical Tomography for Engineering Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, Loughborough, United Kingdom. pp.ISBN 978 0 947974 56 5</w:t>
+              <w:t xml:space="preserve">12 ème colloque GRETSI Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Troyes, France. pp.151-154</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-00143347v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00192616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inverse problem approach for particle digital holography: accurate location</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">“Inverse problems” approach for digital in-line holography: influence of experimental parameters and benefits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Thiébaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferréol Soulez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics in Signal and Image Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2007, Mulhouse, France. pp.152-163</w:t>
+              <w:t xml:space="preserve">Workshop on Digital Holographic Reconstruction and Optical Tomography for Engineering Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Loughborough, United Kingdom. pp.ISBN 978 0 947974 56 5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-00143344v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00143347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital Holography compared to Phase Doppler Anemometry: study of an experimental droplet flow</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inverse problem approach for particle digital holography: accurate location</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferréol Soulez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Thiébaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Fournier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Symposium on Flow Visualization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Göttingen, Germany. pp.ISBN 0-9533991-8-4</w:t>
+              <w:t xml:space="preserve">Physics in Signal and Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2007, Mulhouse, France. pp.152-163</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-00118967v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00143344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cleaning digital holograms to investigate 3D particle fields</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Digital Holography compared to Phase Doppler Anemometry: study of an experimental droplet flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Goepfert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Marié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferréol Soulez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Symposium on Flow Visualization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Göttingen, Germany. pp.ISBN 0-9533991-8-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-00119204v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00118967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holographie Numérique de microparticules : amélioration du positionnement grâce à une approche problèmes inverses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cleaning digital holograms to investigate 3D particle fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Fournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Éric Thiébaut</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ducottet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème colloque francophone "Méthodes et techniques optiques pour l'industrie"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, Mulhouse, France</w:t>
+              <w:t xml:space="preserve">12th International Symposium on Flow Visualization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Göttingen, Germany. pp.ISBN 0-9533991-8-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-00109113v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00119204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holographie Numérique de microparticules : amélioration du positionnement grâce à une approche problèmes inverses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferréol Soulez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Thiébaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7ème colloque francophone "Méthodes et techniques optiques pour l'industrie"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Mulhouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00109113v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Twin-image noise reduction by phase retrieval in in-line digital holography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8746,70 +8867,70 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ducottet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wavelets XI, SPIE's Symposium on Optical Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2005, San Diego, United States. pp.59140J, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.617405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-00116996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8819,124 +8940,124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unconventional Optical Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Popescue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Photonics Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Strasbourg, France. 10677, , 2018, SPIE Photonics Europe Proceedings</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-01903368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8946,306 +9067,306 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unconventional Optical Imaging for Biology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Haeberle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISTE. ISTE, 2024, SCIENCES - Imagery in Life Sciences, Françoise Peyrin, 9781789451320</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04883788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imageries optiques non conventionnelles pour la biologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Haeberle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISTE. ISTE, 2023, Domaine de l'Encyclopédie SCIENCES : Image, Laure Blanc-Féraud, Université Côte d’Azur, CNRS, Inria, I3S, France, 9781789481327</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04883718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mueller microscopy of anisotropic scattering media: theory and experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Novikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hee Ryung Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pengcheng Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enric Garcia-Caurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Razvigor Ossikovski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">10677, pp.1067718, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2306943⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
-              <w:r>
-[...76 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01943402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9255,51 +9376,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction d’échantillons en microscopie holographique numérique en ligne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Momey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9318,92 +9439,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Imageries optiques non conventionnelles pour la biologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE Group, pp.103-141, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.51926/ISTE.9132.ch4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04581077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital Hologram Processing in On-Axis Holography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9439,106 +9560,106 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Fournel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bahram Javidi, Enrique Tajahuerce. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multi-dimensional Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Wiley &amp; Sons, pp.51-73, 2014, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781118705766.ch3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-01004429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesures dans les écoulements par imagerie numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Schon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Fournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9553,65 +9674,65 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques de l'ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, R 2 162, Editions T.I., p. R 2162-1, R 2162-19, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-00192432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId210"/>
+      <w:footerReference w:type="default" r:id="rId212"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9758,51 +9879,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002576v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Jonathan Brault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fournier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Latychevskaia" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.550272" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230187v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Brault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Olivier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Faure" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dixneuf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Kolytcheff" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-41079-4" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03847629v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lamadie" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Mees" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-r2163" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03571296v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.444996" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829725v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferr&#233;ol Soulez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sachin Joshi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.471638" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270308v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Berdeu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Momey" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Denis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pinston" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2021.106691" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03272973v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Courrier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Renault" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elian Dib" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Urrea" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Kaspi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ico.0000000000002617" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991507v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mees" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grosjean" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Mari&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.113602" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125177v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Flasseur" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c M&#233;&#232;s" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.014951" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355096v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.36.000D62" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01903211v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nimit Patel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vismay Trivedi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swapnil Mahajan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vani Chhaniwal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/boe.9.002779" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765812v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jolivet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.26.008923" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01577888v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Verrier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.56.00F189" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01575914v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thiebaut" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.56.000069" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447134v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Tronchin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Grosjean" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onur Can Ozt&#252;rk" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-016-2292-8" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01720007v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry L&#233;pine" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hor" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiguo He" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ICO.0000000000000846" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244607v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Cazier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fournel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/josaa.33.000107" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159289v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ao.54.004996" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01091509v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.000217" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01020697v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mozhdeh Seifi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-014-1708-6" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00994307v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.53.00G147" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00980827v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.027964" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931483v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Chareyron" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.30.002021" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00985394v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Denis" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.30.002216" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691843v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gire" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/14/4/043039" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00744235v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.29.001808" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464787v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.27.001856" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00397994v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Lorenz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Thi&#233;baut" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Trede" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.34.003475" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00270818v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/19/7/074005" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00270834v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ducottet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/19/7/074004" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00116998v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jeulin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2818.2007.01744.x" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00192619v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Goepfert" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.24.003708" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00119130v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.24.001164" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110947v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Daugeron" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Renard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gaubicher" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Cout&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Hadamcik" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.45.008331" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00116991v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.45.000944" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04250424v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninfa del Carmen Lozano" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xxx Sedao" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razvan Stoian" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC57999.2023.10232803" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926250v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/DH.2021.DW4C.8" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03523591v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/DH.2021.DM5E.4" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153151v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2559085" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832178v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dohet-Eraly" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Dubois" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2557852" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268670v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/DH.2019.W2B.2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308808v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2019.8903021" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140871v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406643v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2311321" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140833v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Mauger" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405756v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2311312" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140840v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718516v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01626086v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi&#233;baut Eric" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2017.8081448" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140808v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404953v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718483v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406845v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112827v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112618v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112800v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00863131v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00863143v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630376v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.885761" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00985429v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/206/1/012025" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624261v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Gire" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00378898v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378631v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lance" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00192618v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00192616v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00143347v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00143344v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00118967v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00119204v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00109113v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00116996v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.617405" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01903368v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Georges" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Popescue" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883788v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Haeberle" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883718v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943402v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Novikova" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hee Ryung Lee" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengcheng Li" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Garcia-Caurel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razvigor Ossikovski" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2306943" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581077v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9132.ch4" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01004429v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118705766.ch3" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00192432v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Schon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002576v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Jonathan Brault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fournier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Latychevskaia" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.550272" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230187v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Brault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Olivier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Faure" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dixneuf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Kolytcheff" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-41079-4" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03571296v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.444996" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03847629v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lamadie" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Mees" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-r2163" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829725v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferr&#233;ol Soulez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sachin Joshi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.471638" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270308v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Berdeu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Momey" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Denis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pinston" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2021.106691" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03272973v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Courrier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Renault" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elian Dib" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Urrea" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Kaspi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ico.0000000000002617" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991507v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mees" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grosjean" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Mari&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.113602" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125177v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Flasseur" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c M&#233;&#232;s" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.014951" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355096v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.36.000D62" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01903211v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nimit Patel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vismay Trivedi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swapnil Mahajan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vani Chhaniwal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/boe.9.002779" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765812v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jolivet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.26.008923" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01577888v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Verrier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.56.00F189" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447134v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Tronchin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Grosjean" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onur Can Ozt&#252;rk" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-016-2292-8" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01575914v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thiebaut" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.56.000069" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01720007v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry L&#233;pine" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hor" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiguo He" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ICO.0000000000000846" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244607v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Cazier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fournel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/josaa.33.000107" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159289v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ao.54.004996" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01091509v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.000217" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01020697v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mozhdeh Seifi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-014-1708-6" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00994307v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.53.00G147" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00980827v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.027964" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931483v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Chareyron" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.30.002021" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00985394v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Denis" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.30.002216" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691843v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gire" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/14/4/043039" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00744235v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.29.001808" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464787v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.27.001856" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00397994v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Lorenz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Thi&#233;baut" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Trede" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.34.003475" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00270818v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/19/7/074005" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00270834v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ducottet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/19/7/074004" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00116998v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jeulin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2818.2007.01744.x" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00192619v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Goepfert" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.24.003708" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00119130v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.24.001164" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110947v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Daugeron" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Renard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gaubicher" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Cout&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Hadamcik" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.45.008331" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00116991v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.45.000944" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-05601576v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Riedel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04250424v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninfa del Carmen Lozano" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xxx Sedao" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razvan Stoian" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC57999.2023.10232803" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926250v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/DH.2021.DW4C.8" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03523591v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/DH.2021.DM5E.4" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153151v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2559085" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832178v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dohet-Eraly" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Dubois" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2557852" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268670v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/DH.2019.W2B.2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308808v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2019.8903021" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140871v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406643v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2311321" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140833v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Mauger" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405756v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2311312" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140840v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718516v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01626086v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi&#233;baut Eric" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2017.8081448" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140808v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718483v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404953v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406845v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112618v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112827v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112800v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00863131v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00863143v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630376v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.885761" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00985429v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/206/1/012025" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624261v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Gire" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00378898v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378631v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lance" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00192618v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00192616v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00143347v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00143344v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00118967v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00119204v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00109113v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00116996v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.617405" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01903368v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Georges" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Popescue" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883788v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Haeberle" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883718v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943402v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Novikova" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hee Ryung Lee" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengcheng Li" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Garcia-Caurel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razvigor Ossikovski" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2306943" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581077v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9132.ch4" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01004429v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118705766.ch3" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00192432v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Schon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>