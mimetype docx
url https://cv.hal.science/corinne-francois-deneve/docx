--- v0 (2026-04-02)
+++ v1 (2026-05-14)
@@ -2639,1748 +2639,1748 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03264664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Carlo Goldoni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne François-Denève</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférences théâtralisées "L'été des seniors"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Permanente de la ville de Paris, Aug 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03479415v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le matrimoine ainsi que les femmes dans le milieu théâtral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne François-Denève</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De Corps et Dames</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Artémis, Mar 2021, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03264672v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les Pouvoirs de Galatée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne François-Denève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Culture du pouvoir, pouvoir de la culture. Circulation des savoirs autour de la mer Baltique du Moyen Âge au début du XXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lisa Castro et Hugo Tardy (FRAMESPA UMR 5136) - Université de Toulouse, Mar 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03264574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Association Artémis, Mar 2021, Dijon, France</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grotesque et terreur chez Edgar Allan Poe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne François-Denève</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférences théâtralisées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Permanente de la ville de Paris, Jul 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Permanente de la ville de Paris, Aug 2021, Paris, France</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03267516v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étrangers en bande : voyage dans la Suisse de Rodolphe Töpffer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne François-Denève</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La comédie et l’étranger XVIe-XXIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Florence Bistagne et Jean-Claude Ternaux - Université d'Avignon, Oct 2019, Avignon, France. pp.169-190</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Grotesque et terreur chez Edgar Allan Poe</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03268604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Two-faced Greta / Greta a deux visages : Greta Garbo et Greta Nissen dans la presse française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne François-Denève</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les visages de Garbo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Evelyne Coutel, Esther Hallé, Myriam Juan et Jules Sandeau (ENS Lyon), Mar 2020, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03264890v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le spleen de Baudelaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne François-Denève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférences théâtralisées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, l’Université Permanente de la ville de Paris, Aug 2020, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03267552v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les poètes du chat noir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne François-Denève</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférences théâtralisées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, Université Permanente de la ville de Paris, Jul 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Florence Bistagne et Jean-Claude Ternaux - Université d'Avignon, Oct 2019, Avignon, France. pp.169-190</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03267532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rire de Beckett</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne François-Denève</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférences théâtralisées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Permanente de la ville de Paris, Aug 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Evelyne Coutel, Esther Hallé, Myriam Juan et Jules Sandeau (ENS Lyon), Mar 2020, Lyon, France</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03268397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Plath et Ted Hugues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne François-Denève</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférences théâtralisées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Permanente de la ville de Paris, Aug 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le spleen de Baudelaire</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03268386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis et Johnny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne François-Denève</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études « Aragon et la chanson »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hervé Bismuth (TIL) et Henri Garric (CPTC) - Université de Bourgogne, Feb 2019, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03271100v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enfants chez Ibsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne François-Denève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférences théâtralisées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, l’Université Permanente de la ville de Paris, Aug 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">, Université Permanente de la ville de Paris, Dec 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Corinne François-Denève</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03270754v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beckett et &amp;quot;Oh les beaux jours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne François-Denève</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée de formation du Master MEEF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UBFC, Nov 2019, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03270723v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traduire pour le théâtre : Suède-France, état des lieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne François-Denève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Fix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3e Congrès de l’Association pour les études nordiques (APEN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Strasbourg, Sep 2019, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03270671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Invisibilité et visibilité des femmes au théâtre - autrices et actrices: théorie et pratique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne François-Denève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Lepecq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">École d’été : lire, écrire et voir le théâtre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Campus international des festivals de l'université d'Avignon, Jul 2019, Avignon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03270662v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les derniers jours de Vincent Van Gogh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne François-Denève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Lepecq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférences théâtralisées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Université Permanente de la ville de Paris, Jul 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">, Université Permanente de la ville de Paris, Aug 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Corinne François-Denève</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03270871v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« An Age is not just an Age », les âges de Blanche dans &amp;quot;Un tramway nommé Désir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne François-Denève</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'âge du rôle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Françoise Zamour et Anne-Françoise Benhamou (ENS, UMR THALIM), Oct 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03268597v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dans l'intimité d'une maison de poupée : les répliques féminines / féministes à Ibsen dans la Scandinavie du tournant du siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne François-Denève</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mises en scènes de l’intime</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, TIL EA 4182 - Université de Bourgogne-Franche-Comté, May 2019, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03270704v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une actrice dans la mêlée : Yorska et le théâtre français de New York</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne François-Denève</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Théâtre en guerre : acteurs, auteurs, publics en temps de guerre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École de Saint-Cyr-Coëtquidan; Université de Rennes 2, May 2019, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03270689v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voyage avec Musset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne François-Denève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Lepecq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférences théâtralisées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Université Permanente de la ville de Paris, Aug 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">, Université Permanente de la ville de Paris, Aug 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Corinne François-Denève</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03270905v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’amour chez Molière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne François-Denève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Lepecq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférences théâtralisées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Université Permanente de la ville de Paris, Aug 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">, l’Université Permanente de la ville de Paris, Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Hervé Bismuth (TIL) et Henri Garric (CPTC) - Université de Bourgogne, Feb 2019, Dijon, France</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03270964v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rois et spectres dans les pièces de Shakespeare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne François-Denève</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférences théâtralisées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Permanente de la ville de Paris, Sep 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Permanente de la ville de Paris, Dec 2019, Paris, France</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03270814v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’humour, la littérature comparée, (in)disciplines illégitimes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne François-Denève</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8e Congrès de la Société Européenne de Littérature comparée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lille / MESHS Lille, Aug 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, UBFC, Nov 2019, Dijon, France</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03269776v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les autrices suédoises du genombrott</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne François-Denève</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Assises de la Transmission théâtrale au prisme de l’égalité femmes / hommes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association HF Auvergne-Rhône-Alpes, Nov 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...754 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03273307v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03269776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4392,165 +4392,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jouer Sarah : &amp;quot;The Incredible Sarah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne François-Denève</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actrices mythiques, mythe de l’actrice sur les scènes occidentales / sous la direction de Yannick Hoffert et Lucie Kempf</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Nancy, pp.127-138, 2020, 978-2-8143-0562-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03264812v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Autour de Pierre Dac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne François-Denève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pierre Dac. Du côté d'ailleurs / sous la direction d'Anne Hélène Hoog et Jacques Pessis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Gallimard; Musée d'art et d'histoire du judaïsme (MAHJ), pp.166-169, 2020, 978-2-07-290700-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03268415v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03264812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId78"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -4626,51 +4626,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="69297780"/>
+    <w:nsid w:val="5B308F8E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4857,51 +4857,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/corinne-francois-deneve" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7655-7647" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059059656" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04796968v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fran&#231;ois-Den&#232;ve" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Therond" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05431977v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dumanoir" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Duprat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04848247v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907500v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Curel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Toussaint" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907504v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05236975v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Guyot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03264467v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03264871v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03268474v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03271120v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03271104v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03268531v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03268511v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03268484v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03268452v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04045163v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05528972v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chambarlhac" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05528968v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03479431v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03264585v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03264719v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05528960v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03612726v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fix" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03264796v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03264747v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03264783v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03264770v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03479365v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03479400v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03479386v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03264664v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03264574v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03264672v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03479415v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03267516v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03268604v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03264890v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03267552v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03267532v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03268397v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03268386v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03271100v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03270754v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03270723v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03270671v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03270662v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lepecq" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03270871v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03268597v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03270704v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03270689v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03270905v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03270964v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03270814v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03273307v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03269776v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03268415v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03264812v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/corinne-francois-deneve" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7655-7647" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059059656" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04796968v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fran&#231;ois-Den&#232;ve" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Therond" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05431977v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dumanoir" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Duprat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04848247v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907500v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Curel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Toussaint" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907504v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05236975v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Guyot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03264467v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03264871v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03268474v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03271120v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03271104v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03268531v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03268511v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03268484v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03268452v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04045163v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05528972v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chambarlhac" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05528968v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03479431v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03264585v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03264719v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05528960v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03612726v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fix" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03264796v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03264747v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03264783v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03264770v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03479365v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03479400v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03479386v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03264664v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03479415v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03264672v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03264574v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03267516v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03268604v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03264890v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03267552v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03267532v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03268397v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03268386v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03271100v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03270754v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03270723v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03270671v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03270662v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lepecq" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03270871v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03268597v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03270704v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03270689v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03270905v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03270964v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03270814v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03269776v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03273307v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03264812v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03268415v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>