--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -4744,269 +4744,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04623089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring ASR-Based Wav2Vec2 for Automated Speech Disorder Assessment: Insights and Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tuan Nguyen</w:t>
+                <w:t xml:space="preserve">Apprentissage profond pour l’analyse de la parole pathologique : étude comparative entre modèles CNN et à base de transformers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malo Maisonneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Fredouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Lalain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ghio</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Balaguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Woisard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Spoken Language Technology Workshop (SLT 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Macao, Macau SAR China</w:t>
+              <w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.261-270</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04756037v1</w:t>
+                <w:t xml:space="preserve">hal-04623078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage profond pour l’analyse de la parole pathologique : étude comparative entre modèles CNN et à base de transformers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Malo Maisonneuve</w:t>
+                <w:t xml:space="preserve">Exploring ASR-Based Wav2Vec2 for Automated Speech Disorder Assessment: Insights and Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuan Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Fredouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ghio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Balaguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Woisard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.261-270</w:t>
+              <w:t xml:space="preserve">IEEE Spoken Language Technology Workshop (SLT 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Macao, Macau SAR China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04623078v1</w:t>
+                <w:t xml:space="preserve">hal-04756037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speech reduction: position within French prosodic structure</w:t>
               </w:r>
@@ -5629,51 +5629,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03834291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interprétation des représentations profondes des traits phonétiques via l'approche NCD -Neuro-based Concept Detector : Application aux troubles de la parole</w:t>
+                <w:t xml:space="preserve">Towards Interpreting Deep Learning Models to Understand Loss of Speech Intelligibility in Speech Disorders — Step 2: Contribution of the emergence of phonetic traits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sondes Abderrazek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Fredouille</w:t>
@@ -5708,97 +5708,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Études sur la Parole - JEP</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICASSP 2022 - 2022 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Singapore, Singapore. pp.7387-7391, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP43922.2022.9746198⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03837536v1</w:t>
+                <w:t xml:space="preserve">hal-03843238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Interpreting Deep Learning Models to Understand Loss of Speech Intelligibility in Speech Disorders — Step 2: Contribution of the emergence of phonetic traits</w:t>
+                <w:t xml:space="preserve">Interprétation des représentations profondes des traits phonétiques via l'approche NCD -Neuro-based Concept Detector : Application aux troubles de la parole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sondes Abderrazek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Fredouille</w:t>
@@ -5833,82 +5842,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2022 - 2022 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées d'Études sur la Parole - JEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Île de Noirmoutier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICASSP43922.2022.9746198⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03843238v1</w:t>
+                <w:t xml:space="preserve">hal-03837536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formes réduites en conversation : caractéristiques des séquences et des locuteurs</w:t>
               </w:r>
@@ -6117,273 +6117,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03160943v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluer l’intelligibilité, mots ou pseudo-mots ? Comparaison entre deux groupes d’auditeurs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation de l’intelligibilité de patients avec traitement du cancer des cavités orales et pharyngales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ghio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Lalain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Rebourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Fredouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Woisard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 1 : Journées d'Études sur la Parole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2020, Nancy, France. pp.543-551</w:t>
+              <w:t xml:space="preserve">, Jun 2020, Nancy, France. pp.271-279</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02798584v3</w:t>
+                <w:t xml:space="preserve">hal-02798549v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de l’intelligibilité de patients avec traitement du cancer des cavités orales et pharyngales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évaluer l’intelligibilité, mots ou pseudo-mots ? Comparaison entre deux groupes d’auditeurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Lalain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ghio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Fredouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fakhry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 1 : Journées d'Études sur la Parole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2020, Nancy, France. pp.271-279</w:t>
+              <w:t xml:space="preserve">, Jun 2020, Nancy, France. pp.543-551</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02798549v3</w:t>
+                <w:t xml:space="preserve">hal-02798584v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Have a Cake and Eat it Too: Assessing Discrimination Performance of an Intelligibility Index Obtained from a Reduced Sample Size</w:t>
               </w:r>
@@ -6488,282 +6488,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02611678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to Compare Automatically Two Phonological Strings: Application to Intelligibility Measurement in the Case of Atypical Speech</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards Interpreting Deep Learning Models to Understand Loss of Speech Intelligibility in Speech Disorders — Step 1: CNN Model-Based Phone Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sondes Abderrazek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Fredouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ghio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Lalain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Conference on Language Resources and Evaluation (LREC 2020)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Interspeech 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Shanghai, China. pp.2522-2526, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/Interspeech.2020-2239⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02482615v2</w:t>
+                <w:t xml:space="preserve">hal-03017394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Interpreting Deep Learning Models to Understand Loss of Speech Intelligibility in Speech Disorders — Step 1: CNN Model-Based Phone Classification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sondes Abderrazek</w:t>
+                <w:t xml:space="preserve">How to Compare Automatically Two Phonological Strings: Application to Intelligibility Measurement in the Case of Atypical Speech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ghio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Lalain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Giusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Fredouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Woisard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech 2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th Conference on Language Resources and Evaluation (LREC 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ELRA, May 2020, Marseille, France. pp.1682-1687</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21437/Interspeech.2020-2239⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03017394v1</w:t>
+                <w:t xml:space="preserve">hal-02482615v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PTSVOX : une base de données pour la comparaison de voix dans le cadre judiciaire</w:t>
               </w:r>
@@ -7473,291 +7473,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01962170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une mesure d'intelligibilité par décodage acoustico-phonétique de pseudo-mots dans le cas de parole atypique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation automatique de l'intelligibilité de la parole dans le contexte de cancers de la tête et du cou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imed Laaridh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Fredouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ghio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Lalain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Woisard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXIIe Journées d'Etudes sur la Parole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, LPL, 2018, Aix-en-Provence, France. pp.285-293, </w:t>
+              <w:t xml:space="preserve">, 2018, Aix-en-Provence, France. pp.187-195, </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21437/jep.2018-33⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21437/jep.2018-22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01770161v2</w:t>
+                <w:t xml:space="preserve">hal-01962302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation automatique de l'intelligibilité de la parole dans le contexte de cancers de la tête et du cou</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une mesure d'intelligibilité par décodage acoustico-phonétique de pseudo-mots dans le cas de parole atypique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ghio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Lalain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Giusti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pouchoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXIIe Journées d'Etudes sur la Parole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, Aix-en-Provence, France. pp.187-195, </w:t>
+              <w:t xml:space="preserve">, LPL, 2018, Aix-en-Provence, France. pp.285-293, </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21437/jep.2018-22⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21437/jep.2018-33⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01962302v1</w:t>
+                <w:t xml:space="preserve">hal-01770161v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dysarthric speech evaluation: automatic and perceptual approaches</w:t>
               </w:r>
@@ -7940,433 +7940,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01771613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La place du traitement automatique de la parole (Journée d'Etudes &amp;quot;Intelligibilité de la parole&amp;quot;, Maison de la Recherche, D29, 24/03/17)</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Du décodage acoustico-phonétique pour mesurer l'intelligibilité de locuteurs atteints de troubles de production de la parole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ghio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Lalain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Giusti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pouchoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'Etudes "Intelligibilité de la parole"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Maison de la Recherche, D29, Région indéterminée</w:t>
+              <w:t xml:space="preserve">Journées de Phonétique Clinique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03128344v1</w:t>
+                <w:t xml:space="preserve">hal-01615016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du décodage acoustico-phonétique pour mesurer l'intelligibilité de locuteurs atteints de troubles de production de la parole</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La place du traitement automatique de la parole (Journée d'Etudes &amp;quot;Intelligibilité de la parole&amp;quot;, Maison de la Recherche, D29, 24/03/17)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Farinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Fredouille</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Phonétique Clinique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée d'Etudes "Intelligibilité de la parole"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Maison de la Recherche, D29, Région indéterminée</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01615016v1</w:t>
+                <w:t xml:space="preserve">hal-03128344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection automatique d'anomalies sur deux styles de parole dysarthrique: parole lue vs spontanée</w:t>
+                <w:t xml:space="preserve">Evaluation of a Phone-Based Anomaly Detection Approach for Dysarthric Speech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imed Laaridh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Fredouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Études sur la Parole</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Interspeech 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, San Francisco, United States. pp.223-227, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/Interspeech.2016-1077⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01462226v1</w:t>
+                <w:t xml:space="preserve">hal-02102786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of a Phone-Based Anomaly Detection Approach for Dysarthric Speech</w:t>
+                <w:t xml:space="preserve">Détection automatique d'anomalies sur deux styles de parole dysarthrique: parole lue vs spontanée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imed Laaridh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Fredouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées d'Études sur la Parole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Paris, Région indéterminée. pp.9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21437/Interspeech.2016-1077⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02102786v1</w:t>
+                <w:t xml:space="preserve">hal-01462226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Anomaly Detection for Dysarthria Across Two Speech Styles: Read vs Spontaneous Speech</w:t>
               </w:r>
@@ -8691,355 +8691,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01401377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification de personnes dans des flux multimédia</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improved binary key speaker diarization system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héctor Delgado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Anguera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Fredouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORIA 2015 - Conférence en Recherche d'Infomations et Applications - 12th French Information Retrieval Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, PARIS, France. pp.239-251</w:t>
+              <w:t xml:space="preserve">2015 23rd European Signal Processing Conference (EUSIPCO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Nice, France. pp.2087-2091</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01194234v1</w:t>
+                <w:t xml:space="preserve">hal-02102796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traitement automatique de la parole dysarthrique: Etude de la variabilité inter-pathologique</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Identification de personnes dans des flux multimédia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Béchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Bendris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Charlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Damnati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Phonétique Clinique 6</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Montpellier, France. non paginé</w:t>
+              <w:t xml:space="preserve">CORIA 2015 - Conférence en Recherche d'Infomations et Applications - 12th French Information Retrieval Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, PARIS, France. pp.239-251</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01498892v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved binary key speaker diarization system</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Anguera</w:t>
+                <w:t xml:space="preserve">Traitement automatique de la parole dysarthrique: Etude de la variabilité inter-pathologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imed Laaridh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Fredouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Javier Serrano</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 23rd European Signal Processing Conference (EUSIPCO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Nice, France. pp.2087-2091</w:t>
+              <w:t xml:space="preserve">Journées de Phonétique Clinique 6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Montpellier, France. non paginé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02102796v1</w:t>
+                <w:t xml:space="preserve">hal-01498892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic speech processing for dysarthria: A study of Inter-pathology variability</w:t>
               </w:r>
@@ -9114,433 +9114,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01498821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection automatique d'anomalies dans la parole dysarthrique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Imed Laaridh</w:t>
+                <w:t xml:space="preserve">Novel Clustering Selection Criterion for Fast Binary Key Speaker Diarization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héctor Delgado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Anguera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Fredouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Meunier</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Serrano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Phonétique Clinique 6</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Montpellier, France. non paginé</w:t>
+              <w:t xml:space="preserve">Interspeech 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01498824v1</w:t>
+                <w:t xml:space="preserve">hal-02102802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel Clustering Selection Criterion for Fast Binary Key Speaker Diarization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Anguera</w:t>
+                <w:t xml:space="preserve">What Makes a Speaker Recognizable in TV Broadcast? Going Beyond Speaker Identification Error Rate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Charlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Poignant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Bredin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Fredouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Javier Serrano</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Meignier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Dresden, Germany</w:t>
+              <w:t xml:space="preserve">ERRARE Workshop, a satellite event of Interspeech 2015.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Sinaia, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02102802v1</w:t>
+                <w:t xml:space="preserve">hal-01433205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What Makes a Speaker Recognizable in TV Broadcast? Going Beyond Speaker Identification Error Rate</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hervé Bredin</w:t>
+                <w:t xml:space="preserve">Détection automatique d'anomalies dans la parole dysarthrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imed Laaridh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Fredouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Meignier</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ERRARE Workshop, a satellite event of Interspeech 2015.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Sinaia, Romania</w:t>
+              <w:t xml:space="preserve">Journées de Phonétique Clinique 6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Montpellier, France. non paginé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01433205v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01498824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multimodal understanding for person recognition in video broadcasts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Bendris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Charlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Damnati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interspeech, Singapore</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Unknown, Unknown Region</w:t>
@@ -9582,51 +9582,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of I-Vector framework for Speaker Identification in TV-shows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Fredouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Charlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interspeech'2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Singapour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9861,394 +9861,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02102819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Person name spotting by combining acoustic matching and LDA topic models</w:t>
+                <w:t xml:space="preserve">PERCOLI: a person identification system for the 2013 REPERE challenge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Senay</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Favre Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Damnati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Béchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Bendris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Charlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Lyon, France</w:t>
+              <w:t xml:space="preserve">SLAM 2013 : First Workshop on Speech, Language and Audio in Multimedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Marseille, France. pp.55-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01340026v1</w:t>
+                <w:t xml:space="preserve">hal-00834204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PERCOLI: a person identification system for the 2013 REPERE challenge</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Combining Acoustic Name Spotting and Continuous Context Models to improve Spoken Person Name Recognition in Speech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Senay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Linarès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Fredouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SLAM 2013 : First Workshop on Speech, Language and Audio in Multimedia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Marseille, France. pp.55-60</w:t>
+              <w:t xml:space="preserve">Interspeech 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00834204v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02102829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Acoustic Name Spotting and Continuous Context Models to improve Spoken Person Name Recognition in Speech</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Person name spotting by combining acoustic matching and LDA topic models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Senay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Linarès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Fredouille</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Richard Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interspeech 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02102829v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01340026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speaker Role Recognition on TV Broadcast Documents</w:t>
               </w:r>
@@ -10260,51 +10260,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Fredouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Charlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First Workshop on Speech, Language and Audio in Multimedia (SLAM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10342,64 +10342,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Person name recognition in ASR outputs using continuous context models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Senay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Linarès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Fredouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10459,77 +10459,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving Speaker Identification in TV-shows using person name detection in overlaid text and speech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Charlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Fredouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Damnati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Senay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10567,103 +10567,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Percol0 - un système multimodal de détection de personnes dans des documents vidéo (Percol0 - A multimodal person detection system in video documents) [in French]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Auguste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ayache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Charlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Damnati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de la conférence conjointe JEP-TALN-RECITAL 2012, volume 1: JEP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Grenoble, France. pp.553--560</w:t>
@@ -11113,743 +11113,743 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01615318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing an acoustic-phonetic characterization of dysarthric speech in French</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Expériences et recommandations pour la structuration des données sonores, physiologiques et cliniques dans le cas de dysfonctionnements de la parole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ghio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pouchoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Crevier-Buchman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Fredouille</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Language Resources, Technologies and Evaluation (LREC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Valletta, Malta. pp.2831-2838</w:t>
+              <w:t xml:space="preserve">Journées d'Etude sur la Parole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Mons, Belgique. pp.57-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00528520v1</w:t>
+                <w:t xml:space="preserve">hal-00576848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expériences et recommandations pour la structuration des données sonores, physiologiques et cliniques dans le cas de dysfonctionnements de la parole</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparaison d'analyses phonétiques de parole dysarthrique basées sur un alignement manuel et un alignement automatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Audibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Fredouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Gendrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Etude sur la Parole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2010, Mons, Belgique. pp.57-60</w:t>
+              <w:t xml:space="preserve">, May 2010, Mons, Belgique. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00576848v1</w:t>
+                <w:t xml:space="preserve">hal-00576849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison d'analyses phonétiques de parole dysarthrique basées sur un alignement manuel et un alignement automatique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Audibert</w:t>
+                <w:t xml:space="preserve">The LIA-Eurecom RT'09 speaker diarization system : enhancements in speaker modelling and cluster purification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Bozonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evans Nicholas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Fredouille</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Etude sur la Parole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Mons, Belgique. pp.1-4</w:t>
+              <w:t xml:space="preserve">ICASSP 2010, 35th International Conference on Acoustics, Speech, and Signal Processing, March 14-19, 2010, Dallas, Texas, USA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Dallas, United States. pp.ICASSP 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00576849v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00601383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The LIA-Eurecom RT'09 speaker diarization system : enhancements in speaker modelling and cluster purification</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Evans Nicholas</w:t>
+                <w:t xml:space="preserve">Developing an acoustic-phonetic characterization of dysarthric speech in French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fougeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Crevier-Buchman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Fredouille</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ghio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2010, 35th International Conference on Acoustics, Speech, and Signal Processing, March 14-19, 2010, Dallas, Texas, USA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Dallas, United States. pp.ICASSP 2010</w:t>
+              <w:t xml:space="preserve">7th International Conference on Language Resources, Technologies and Evaluation (LREC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Valletta, Malta. pp.2831-2838</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00601383v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00528520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">System output combination for improved speaker diarization</w:t>
+                <w:t xml:space="preserve">An integrated top-down/bottom-up approach to speaker diarization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Evans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Fredouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Troncy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interspeech 2010, September 26-30, Makuhari, Japan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Makuhari, Tokyo, Japan. Interspeech 2010, September 26-30, Makuhari, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00601409v1</w:t>
+                <w:t xml:space="preserve">hal-00601390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integrated top-down/bottom-up approach to speaker diarization</w:t>
+                <w:t xml:space="preserve">System output combination for improved speaker diarization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Evans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Anguera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriol Vinyals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Friedland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interspeech 2010, September 26-30, Makuhari, Japan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Makuhari, Tokyo, Japan. Interspeech 2010, September 26-30, Makuhari, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00601390v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00601409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new approach for an acoustic- phonetic description of dysarthria</w:t>
               </w:r>
@@ -11960,51 +11960,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation d'un alignement automatique sur la parole dysarthrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12632,273 +12632,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01318513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description phonético-acoustique de la parole dysarthrique: le projet DesPho-APaDy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Fougeron</w:t>
+                <w:t xml:space="preserve">Effect of a Simulated Analogue Telephone Channel on the Performance of a Remote Automatic System for the Detection of Pathologies in Voice Impact of Linear Distortions on Cepstrum-based Assessment: Band Limitation, Frequency Response and Additive Noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruben Fraile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Saenz-Lechon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Ignacio Godino-Llorente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Osma-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Fredouille</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Troisièmes Journées de Phonétique Clinique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, Aix en Provence, France. pp.30</w:t>
+              <w:t xml:space="preserve">BIOSTEC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Porto, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00610716v1</w:t>
+                <w:t xml:space="preserve">hal-01317126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of a Simulated Analogue Telephone Channel on the Performance of a Remote Automatic System for the Detection of Pathologies in Voice Impact of Linear Distortions on Cepstrum-based Assessment: Band Limitation, Frequency Response and Additive Noise</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Victor Osma-Ruiz</w:t>
+                <w:t xml:space="preserve">Description phonético-acoustique de la parole dysarthrique: le projet DesPho-APaDy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Fredouille</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ghio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Crevier-Buchman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BIOSTEC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2009, Porto, France</w:t>
+              <w:t xml:space="preserve">Troisièmes Journées de Phonétique Clinique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Aix en Provence, France. pp.30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01317126v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00610716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dysphonic Voices and the 0-3000Hz Frequency Band</w:t>
               </w:r>
@@ -13245,255 +13245,255 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00292400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The LIA RT’07 Speaker Diarization System</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Complementary approaches for voice disorder assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bonastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Fredouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ghio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Giovanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pouchoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Evaluation Workshops CLEAR 2007 and RT 2007</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Interspeech 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Antwerp, Belgium. pp.1194-1197</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01317130v1</w:t>
+                <w:t xml:space="preserve">hal-01616694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complementary approaches for voice disorder assessment</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The LIA RT’07 Speaker Diarization System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Fredouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Evans</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech 2007</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Evaluation Workshops CLEAR 2007 and RT 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Baltimore, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-68585-2_48⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01616694v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01317130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the Pathological Voices (Dysphonia) in the frequency space</w:t>
               </w:r>
@@ -13594,243 +13594,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00173728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency Study for the Characterization of the Dysphonic Voices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Pouchoulin</w:t>
+                <w:t xml:space="preserve">Artificial impostor voice transformation effects on false acceptance rates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bonastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss Matrouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Fredouille</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Antoine Giovanni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTERSPEECH 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Antwerp, Belgium. pp.1198-1201</w:t>
+              <w:t xml:space="preserve">Interspeech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Antwerp, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00173730v1</w:t>
+                <w:t xml:space="preserve">hal-02157147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial impostor voice transformation effects on false acceptance rates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Frequency Study for the Characterization of the Dysphonic Voices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pouchoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Fredouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bonastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Corinne Fredouille</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ghio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Giovanni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Antwerp, Belgium</w:t>
+              <w:t xml:space="preserve">INTERSPEECH 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Antwerp, Belgium. pp.1198-1201</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02157147v1</w:t>
+                <w:t xml:space="preserve">hal-00173730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse Fréquentielle pour la Caractérisation des Voix Dysphoniques</w:t>
               </w:r>
@@ -14052,593 +14052,593 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01616699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Speech Transformation on Impostor Acceptance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transfer Function-Based Voice Transformation for Speaker Recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bonastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Matrouf</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Bonastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Fredouille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Toulouse, France. </w:t>
+              <w:t xml:space="preserve">The Speaker and Language Recognition Workshop 2006 IEEE Odyssey -</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, San Juan, Puerto Rico. </w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICASSP.2006.1660175⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ODYSSEY.2006.248128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01318472v1</w:t>
+                <w:t xml:space="preserve">hal-01312979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NIST RT'05S Evaluation: Pre-processing Techniques and Speaker Diarization on Multiple Microphone Meetings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation statistique et infomations pertinentes pour la caractérisation des voix pathologiques (dysphonies)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pouchoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Fredouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bonastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ghio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dan Istrate</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marion Azzarello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RT'05S Workshop</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées d'Etude sur la Parole (JEP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Dinard, France. pp.93-96</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01434285v1</w:t>
+                <w:t xml:space="preserve">hal-00136742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfer Function-Based Voice Transformation for Speaker Recognition</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Technical Improvements of the E-HMM Based Speaker Diarization System for Meeting Records</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Fredouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Senay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Speaker and Language Recognition Workshop 2006 IEEE Odyssey -</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ODYSSEY.2006.248128⟩</w:t>
+              <w:t xml:space="preserve">Third International Workshop, MLMI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Bethesda, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/11965152_32⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01312979v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01317165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation statistique et infomations pertinentes pour la caractérisation des voix pathologiques (dysphonies)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Pouchoulin</w:t>
+                <w:t xml:space="preserve">Effect of Speech Transformation on Impostor Acceptance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss Matrouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bonastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Fredouille</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Etude sur la Parole (JEP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Toulouse, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2006.1660175⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00136742v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01318472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technical Improvements of the E-HMM Based Speaker Diarization System for Meeting Records</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">NIST RT'05S Evaluation: Pre-processing Techniques and Speaker Diarization on Multiple Microphone Meetings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Istrate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Fredouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Grégory Senay</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Meignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Besacier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean François Bonastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third International Workshop, MLMI</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/11965152_32⟩</w:t>
+              <w:t xml:space="preserve">RT'05S Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Edinburgh, United Kingdom. pp.428 - 439, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/11677482_36⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01317165v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01434285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AUGMENTATION DU TAUX DE FAUSSE ACCEPTATION PAR TRANSFORMATION INAUDIBLE DE LA VOIX DES IMPOSTEURS</w:t>
               </w:r>
@@ -14758,51 +14758,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pouchoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bonastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Azzarello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Giovanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14963,399 +14963,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01318289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ELISA Consortium approches in Broadcast News Speaker segmentation during the NIST 2003 rich transcription evaluation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The NIST 2004 spring rich transcription evaluation : two-axis merging strategy in the context of multiple distance microphone based meeting speaker segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Fredouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Moraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Meignier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corinne Fredouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bonastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE, Proceedings of International Conference on Acoustics Speech and Signal Processing (ICASSP 2004)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Montreal, Canada. pp.373--376</w:t>
+              <w:t xml:space="preserve">RT2004 Spring Meeting Recognition Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2004, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01434303v1</w:t>
+                <w:t xml:space="preserve">hal-01434304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benefits of prior acoustic segmentation for automatic speaker segmentation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The ELISA Consortium approches in Broadcast News Speaker segmentation during the NIST 2003 rich transcription evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Moraru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Meignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Fredouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Besacier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bonastre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Acoustics Speech and Signal Processing (ICASSP 2004)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE, Proceedings of International Conference on Acoustics Speech and Signal Processing (ICASSP 2004)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Montreal, Canada. pp.373--376</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01434305v1</w:t>
+                <w:t xml:space="preserve">hal-01434303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The NIST 2004 spring rich transcription evaluation : two-axis merging strategy in the context of multiple distance microphone based meeting speaker segmentation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Benefits of prior acoustic segmentation for automatic speaker segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Meignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Moraru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Fredouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Meignier</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bonastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Bonastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RT2004 Spring Meeting Recognition Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Acoustics Speech and Signal Processing (ICASSP 2004)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2004, Montreal, Canada. pp.397-400, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2004.1326006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01434304v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01434305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SPEAKER DIARIZATION IN THE ELISA CONSORTIUM OVER THE LAST 4 YEARS</w:t>
               </w:r>
@@ -15488,51 +15488,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Fredouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Matrouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Linarès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Nocera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17072,51 +17072,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="33B275A4"/>
+    <w:nsid w:val="32976B29"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17220,51 +17220,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="A4FFF272"/>
+    <w:nsid w:val="A2C18728"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17368,51 +17368,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="E4425610"/>
+    <w:nsid w:val="62A5C69C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17516,51 +17516,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="6ED70301"/>
+    <w:nsid w:val="AC3AF7A5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17756,51 +17756,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/corinne-fredouille" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0413-8950" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/079420516" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://typaloc.univ-avignon.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://despho-apady.univ-avignon.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afcp-parole.org/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atala.org/revuetal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afia-tlh.loria.fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slpat.org/slpat201x" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.irit.fr/jpc2021/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226460v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#252;bra Bodur" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fredouille" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rauzy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meunier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2025.103268" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230382v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Fourtassi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01427237251363936" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04601003v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ferragne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Guyot Talbot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Cecchini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Beugnet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Delano&#235;-Brun" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/languages9020055" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325628v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna K Marczyk" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ghio" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lalain" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rebourg" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-021-01610-9" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837530v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sondes Abderrazek" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meunier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2022.3221039" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145102v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pouchoulin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Viallet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Giovanni" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Woisard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.5677" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921918v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Ast&#233;sano" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Balaguer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Farinas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10579-020-09496-3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230298v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie N&#233;v&#233;ol" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berry de Bruijn" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909830v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Giusti" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Robert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/2020_JSLHR-19-00088" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959385v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Laaridh" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne A Fredouille" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2018.10.003" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102752v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Delgado" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Anguera" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Serrano" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2015.2479043" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485312v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2739050" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339989v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Revis" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Galant" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317198v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Teston" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pinto" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2011.04.002" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733397v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bozonnet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Evans" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Friedland" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733394v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Wang" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Troncy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317140v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bonastre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2009/982102" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292402v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318554v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Meignier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Moraru" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Besacier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2005.08.002" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354505v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Jankowski" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Purson" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434501v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bimbot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois A Bonastre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume A Gravier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Magrin-Chagnolleau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/S1110865704310024" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434498v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aladdin M Ariyaeeinia" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John S Mason" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro S Mayorga" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/S1110865704310012" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434538v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mayorga" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157126v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Besacier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Bonastre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fredouille" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189209v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Nguyen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226563v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2025-1720" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741237v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623180v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Maisonneuve" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623066v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fakhry" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623089v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Defais" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Brevet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Jayr" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756037v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623078v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190228v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Bertrand" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James German" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2023-1651" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435506v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837510v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/interspeech.2022-10631" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926886v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Monestier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834291v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Guyot-Talbot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837536v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843238v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP43922.2022.9746198" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895209v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2022-22" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160943v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin O'Brien" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798584v3" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798549v3" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611678v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ghio" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482615v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017394v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2020-2239" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798519v3" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Chanclu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Georgeton" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482566v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Belleville" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281868v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098845v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770168v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962170v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/interspeech.2018-1266" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770161v2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/jep.2018-33" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962302v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/jep.2018-22" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860277v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771613v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waad Ben Kheder" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128344v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615016v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462226v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102786v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2016-1077" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420956v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372037v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Blanc" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401377v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fougeron" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bigi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Crevier-Buchman" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194234v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric B&#233;chet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Bendris" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Charlet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Damnati" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Favre" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498892v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102796v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498821v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498824v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102802v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433205v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Poignant" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bredin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194244v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102810v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356488v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bigot" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Senay" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Linares" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dufour" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102819v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340026v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Senay" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Linar&#232;s" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834204v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Favre Benoit" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102829v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339093v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314411v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2013.6639318" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314607v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194254v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Auguste" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ayache" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314783v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Clement" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bazillon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317137v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615335v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fougeron" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615318v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528520v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576848v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576849v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Audibert" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gendrot" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601383v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evans Nicholas" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601409v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriol Vinyals" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601390v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530199v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576850v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olavo Panseri" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321132v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Tomasek" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Matrouf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619448v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F Bonastre" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Marques" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619618v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318388v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2009.4960520" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318513v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Mauchr&#233;tien" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Jim&#233;nez" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00610716v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317126v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Fraile" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saenz-Lechon" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ignacio Godino-Llorente" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Osma-Ruiz" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619637v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312982v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Scheffer" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Larcher" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292400v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317130v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-68585-2_48" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-T50Z5FX4-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616694v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173728v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana R&#233;vis" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173730v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157147v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616696v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616699v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318472v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2006.1660175" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434285v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Istrate" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Bonastre" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11677482_36" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312979v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ODYSSEY.2006.248128" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136742v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Azzarello" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317165v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11965152_32" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-7VSGRBH2-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312955v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136765v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318289v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Nocera" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F B&#233;chet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Massoni&#233;" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434303v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434305v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2004.1326006" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434304v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451539v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-00477753v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434484v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434300v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434681v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delacourt" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teva Merlin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434692v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451542v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157122v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142338v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Lei&#231;arrague" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pinquier" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413235v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004595v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Evain" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mauclair" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513367v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437759v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02102837v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/corinne-fredouille" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0413-8950" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/079420516" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://typaloc.univ-avignon.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://despho-apady.univ-avignon.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afcp-parole.org/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atala.org/revuetal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afia-tlh.loria.fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slpat.org/slpat201x" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.irit.fr/jpc2021/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226460v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#252;bra Bodur" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fredouille" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rauzy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meunier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2025.103268" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230382v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Fourtassi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01427237251363936" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04601003v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ferragne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Guyot Talbot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Cecchini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Beugnet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Delano&#235;-Brun" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/languages9020055" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325628v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna K Marczyk" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ghio" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lalain" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rebourg" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-021-01610-9" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837530v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sondes Abderrazek" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meunier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2022.3221039" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145102v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pouchoulin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Viallet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Giovanni" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Woisard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.5677" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921918v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Ast&#233;sano" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Balaguer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Farinas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10579-020-09496-3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230298v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie N&#233;v&#233;ol" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berry de Bruijn" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909830v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Giusti" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Robert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/2020_JSLHR-19-00088" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959385v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Laaridh" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne A Fredouille" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2018.10.003" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102752v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Delgado" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Anguera" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Serrano" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2015.2479043" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485312v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2739050" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339989v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Revis" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Galant" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317198v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Teston" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pinto" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2011.04.002" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733397v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bozonnet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Evans" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Friedland" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733394v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Wang" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Troncy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317140v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bonastre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2009/982102" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292402v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318554v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Meignier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Moraru" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Besacier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2005.08.002" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354505v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Jankowski" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Purson" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434501v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bimbot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois A Bonastre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume A Gravier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Magrin-Chagnolleau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/S1110865704310024" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434498v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aladdin M Ariyaeeinia" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John S Mason" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro S Mayorga" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/S1110865704310012" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434538v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mayorga" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157126v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Besacier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Bonastre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fredouille" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189209v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Nguyen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226563v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2025-1720" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741237v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623180v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Maisonneuve" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623066v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fakhry" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623089v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Defais" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Brevet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Jayr" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623078v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756037v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190228v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Bertrand" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James German" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2023-1651" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435506v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837510v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/interspeech.2022-10631" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926886v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Monestier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834291v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Guyot-Talbot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843238v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP43922.2022.9746198" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837536v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895209v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2022-22" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160943v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin O'Brien" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798549v3" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798584v3" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611678v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ghio" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017394v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2020-2239" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482615v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798519v3" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Chanclu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Georgeton" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482566v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Belleville" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281868v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098845v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770168v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962170v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/interspeech.2018-1266" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962302v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/jep.2018-22" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770161v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/jep.2018-33" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860277v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771613v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waad Ben Kheder" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615016v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128344v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102786v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2016-1077" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462226v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420956v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372037v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Blanc" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401377v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fougeron" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bigi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Crevier-Buchman" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102796v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194234v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric B&#233;chet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Bendris" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Charlet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Damnati" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Favre" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498892v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498821v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102802v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433205v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Poignant" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bredin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498824v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194244v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102810v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356488v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bigot" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Senay" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Linares" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dufour" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102819v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834204v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Favre Benoit" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102829v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Linar&#232;s" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340026v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Senay" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339093v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314411v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2013.6639318" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314607v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194254v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Auguste" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ayache" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314783v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Clement" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bazillon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317137v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615335v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fougeron" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615318v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576848v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576849v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Audibert" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gendrot" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601383v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evans Nicholas" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528520v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601390v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601409v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriol Vinyals" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530199v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576850v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olavo Panseri" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321132v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Tomasek" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Matrouf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619448v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F Bonastre" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Marques" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619618v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318388v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2009.4960520" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318513v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Mauchr&#233;tien" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Jim&#233;nez" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317126v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Fraile" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saenz-Lechon" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ignacio Godino-Llorente" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Osma-Ruiz" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00610716v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619637v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312982v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Scheffer" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Larcher" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292400v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616694v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317130v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-68585-2_48" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-T50Z5FX4-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173728v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana R&#233;vis" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157147v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173730v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616696v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616699v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312979v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ODYSSEY.2006.248128" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136742v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Azzarello" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317165v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11965152_32" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-7VSGRBH2-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318472v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2006.1660175" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434285v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Istrate" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Bonastre" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11677482_36" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312955v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136765v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318289v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Nocera" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F B&#233;chet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Massoni&#233;" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434304v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434303v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434305v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2004.1326006" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451539v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-00477753v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434484v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434300v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434681v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delacourt" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teva Merlin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434692v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451542v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157122v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142338v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Lei&#231;arrague" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pinquier" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413235v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004595v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Evain" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mauclair" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513367v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437759v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02102837v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>