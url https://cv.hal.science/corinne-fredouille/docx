--- v1 (2026-04-09)
+++ v2 (2026-05-04)
@@ -1,17017 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...16966 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Corinne Fredouille </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeure des Universités - Avignon Université</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">corinne-fredouille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0413-8950</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">079420516</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enseignante-chercheuse</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire Informatique d'Avignon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Enseignement et de Recherche en Informatique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Avignon Université</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membres et/ou responsable scientifique des projets de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2025 - 2028 - </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANR/OLINPIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (resp. scientifique pour le LIA)en collaboration avec quatre partenaires : les laboratoires LPL (Aix-en-Provence – porteur du projet), IRIT et LNPL (Toulouse) et le CHU de Toulouse. Ce projet, financé sur 48 mois, est la poursuite du projet RUGBI. Il est dédié à la restauration de la parole atypique, produite soit par des populations de sujets présentant des troubles de la parole, soit par des personnes apprenantes langue seconde.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2025 - 2028 - </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANR/LePetitCamion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (resp. scientifique pour le LIA) le LIA est porteur du projet en collaboration avec quatre partenaires : le laboratoire IRIT (Toulouse), INRIA DGDS, SDIS31 et l’entreprise AnthroPi. Ce projet, financé sur 48 mois, est dédié aux traitements automatiques  d’enregistrements audio issus de Centres de Traitement des Alertes en vue d’aider les opérateurs dans leur gestion des appels d’urgence. Subvention du LIA : 165710€ - financement de la thèse de doctorat de Lauriane Bompay en co-encadrement avec l’IRIT.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023 - 2027 - </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANR/EVA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en collaboration avec six partenaires : Orange (Rennes - porteur du projet), IRCAM (Paris), les laboratoires IRISA (Rennes), LPP (Paris), l’Université Bretagne Sud et INRIA Defense&Security. Ce projet, financé sur 42 mois, a pour objectif d’expliciter les attributs de la voix en vue de pouvoir mieux les appréhender et les contrôler dans le cadre de synthèse vocale, de conversion de voix ou encore de créations culturelles et artistiques.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020 - 2027 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHRIP/DAPADAF-E</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (resp. scientifique pour le LIA) en collaboration avec quatre partenaires : les laboratoires IRIT (Toulouse – porteur du projet) et LPL (Aix-en-Provence), le CHU de Toulouse et l’Assistance Publique – Hôpitaux de Marseille (AP-HM). L’objectif de ce projet de recherche très appliqué à la pratique clinique est la validité d’une tâche de Décodage Acoustico-Phonétique Automatisée sur les Déficits Anatomo-Fonctionnels dans l’Évaluation paramédicale des troubles de la parole des patients traités pour un cancer de la cavité buccale ou de l’oropharynx.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019 - 2023 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANR/RUGBI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (resp. scientifique pour le LIA) en collaboration avec quatre partenaires : le laboratoire IRIT (Toulouse - porteur du projet), le CHU de Toulouse, le laboratoire Octogone (Toulouse) et LPL (Aix-en-Provence). Ce projet, financé sur 42 mois, est dédié à l'étude des unités linguistiques porteuses de l'intelligibilité par des approches perceptives et automatiques telles que l'apprentissage profond (techniques de deep learning) chez une population de sujets sains vs une population de patients atteints de la maladie de Parkinson et de cancers des voies aéro-digestives supérieures (VADS)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2015 – 2018 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCA/C2SI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (resp. scientifique pour le LIA) en collaboration avec quatre partenaires : le CHU de Toulouse (porteur du projet), les laboratoires IRIT (Toulouse), Octogone (Toulouse) et LPL (Aix-en-Provence). Ce projet est financé sur 36 mois par l'Institut National du CAncer (INCA). Il est dédié au développement de mesures objectives d'intelligibilité, issues de traitements automatiques de la parole, chez des patients atteints de cancers des Voies Aéro-Digestives Supérieures (VADS) et à l'étude de leurpossible corrélation avec des mesures de qualité de vie (QoL), devenues essentielles dans la prise en charge médicale des patients</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2012 – 2015 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANR/TYPALOC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (resp. scientifique pour le LIA) en collaboration avec deux partenaires : les laboratoires LPL (Aix-en-Provence – porteur du projet) et LPP (Paris). Ce projet vise à mieux comprendre l'étendue des variations de la parole chez des populations tant saines qu'affectées d'une pathologie et dans des conditions de parole différentes – parole lue vs parole spontanée. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://typaloc.univ-avignon.fr/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2010 – 2014 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANR/PERCOL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en collaboration avec trois partenaires : les laboratoires LIF (Marseille – porteur du projet), LIFL (Lille) et la société Orange (Lannion). Ce projet a pour objectifs d’identifier des personnes dans des documents vidéos</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2009 – 2012 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANR/DesPhoA-PaDy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (resp. scientifique pour le LIA) en collaboration avec deux partenaires : les laboratoires LPP (Paris – porteur du projet) et LPL (Aix-en-Provence). Ce projet porte sur la caractérisation acoustico-phonétique de la parole dysarthrique. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://despho-apady.univ-avignon.fr/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2009 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">VML</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (resp. scientifique pour le LIA) en collaboration avec le LPP et l'Hôpital La Pitié Salpêtrière (Paris). Ce projet, issu d'un appel à projets financés par l'association « Vaincre les maladies lysosomales » était d'une durée d'un an et avait pour objectif d'étudier, d'un point de vue acoustique, l'évolution longitudinale de la dysarthrie chez des patients atteints de deux maladies lysosomales rares</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2006 - 2009 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">RNRT/BIOBIMO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en collaboration avec deux partenaires : l'Institut EURECOM (Sophia-Antipolis) et la société E2V (Grenoble). Ce projet portait sur la mise en oeuvre d'algorithmes bimodaux - audio et vidéo- de reconnaissance du locuteur dans le cadre d'une application biométrique portée sur un terminal mobile</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autres activités scientifiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">De 2021 à 2026 – co-porteuse (scientifique) de la chaire LIAvignon, dont le lancement officiel s’est tenu en novembre 2021 avec la signature de la convention partenariale par les membres fondateurs. Centrée sur les thèmes « Locuteur, Voix, Parole », les domaines d’application privilégiés de la chaire sont autour de l’industrie de la langue, de la sécurité, de l’authentification et la défense et des applications de santé. Le porteur officiel de la chaire est actuellement Yannick Estève, accompagné par deux co-porteurs, Jean-François Bonastre et moi-même. En plus d’Avignon Université, les membres fondateurs de la chaire sont Orange, Airbus Defence and Space, Bertin It/ChapsVision, le Laboratoire National d’Evaluation et de métrologie (LNE), Orkis, ValidSoft, le groupe CERCO. INRIA a rejoint la chaire en 2023.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">De 2009 à 2024, membre élue du Comité d'Administration de l’Association Francophone de la Communication Parlée (AFCP) et participation au bureau du CA en tant que secrétaire de 2009 à 2014. Administration du site web hébergé par l'université d'Avignon depuis 2010 (</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.afcp-parole.org/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">De janvier 2021 à décembre 2025, membre du comité de rédaction de la revue TAL (</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.atala.org/revuetal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">De 2018 à 2021, membre élu du Comité National des Universités (CNU) - section 27 (démission suite au changement de corps)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2019, membre du comité de pilotage du collège Technologie du Langage Humain (TLH) de l'Association Française de l'Intelligence Artificielle (AFIA). Juin 2022 à juin 2025, co-animatrice du comité de pilotage du collège TLH/AFIA -  </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://afia-tlh.loria.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité de programme et/ou comité scientifique du workshop international SLPAT de 2013 à 2016, puis 2019, 2022 (</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.slpat.org/slpat201x</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">), des Journées francophones de Phonétique Clinique JPC'11, JPC'13, JPC'15, JPC'17, JPC'19, JPC'21, JPC'23 et des Journées d'Etudes sur la Parole de 2008 à 2024.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-organisatrice de la journée &amp;quot;Phonétique Clinique&amp;quot;, séminaire de l'AFCP, le 27 mai 2021 en remplacement des JPC'21 (</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.irit.fr/jpc2021/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">), co-organisatrice des Journées de Phonétique Clinique 2023 avec l'IRIT, le LNPL et le CHU Toulouse.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Relectrice pour les revues IEEE Transactions on Audio, Speech and Language Processing, Computer and Speech Language journal, Speech Communication, BioMedical Engineering online et pour les conférences internationales Interspeech, ICASSP, les conférences nationales JPC, JEP et le workshop international SPLAT</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités au sein d'Avignon Université</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">De novembre 2023 à avril 2024, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">directrice du CERI, rattaché à l'UFR-ip Sciences, Technologie et Santé</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">D'avril 2024 à avril 2028, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">directrice du CERI devenu l'une des 4 composantes d'Avignon Université</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">De septembre 2014 à septembre 2023, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">responsable de l'alternance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> proposée en 3e année de licence informatique et en 1e et 2e année du master informatique (en parallèle des parcours classiques).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">De février 2016 à février 2021, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">vice-doyenne aux études de l'UFR-ip Sciences, Technologies et Santé (STS)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">De septembre 2012 à mars 2016, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">direction des études des formations de licence, master et DU en informatique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">De septembre 2012 à septembre 2019, membre nommée pour représenter le LIA au conseil de l'Ecole Doctorale 536 - Agrosciences et Sciences de l'université d'Avignon</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2018, membre élue du conseil scientifique du LIA</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">29 nov. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Habilitation à Diriger des Recherches (HDR) –</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Université d'Avignon / LIA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">intitulée « </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement automatique et troubles de la voix et de la parole : champs d'application, contraintes et limites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997-2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctorat en Informatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – Université d'Avignon / LIA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mention très honorable avec félicitations du jury</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse intitulée« </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approche Statistique pour la Reconnaissance Automatique du Locuteur : Informations Dynamiques et Normalisation Bayesienne des Vraisemblances.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996-1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEA Informatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – Université d'Avignon / LIA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire intitulé :« </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caractérisation du locuteur au moyen d’informations dynamiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1995-1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maîtrise Génie Mathématique et Informatique –</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> IUP GMI d’Avignon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1994-1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">BSc. Computing with combined studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – University of Central Lancashire (Angleterre)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Licence Génie Mathématique et Informatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">– IUP GMI d’Avignon</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours Professionnel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professeure des Universités</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université d’Avignon – Laboratoire de recherche: LIA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003-2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maître de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université d’Avignon – Laboratoire de recherche: LIA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000-2001/2002-2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Attachée Temporaire à l’Enseignement et à la Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ATER plein)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université d’Avignon – Laboratoire de recherche: LIA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001-2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Post-doctorat / Chef de projet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Transcription automatique de flux audio</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sous convention liant le Laboratoire Informatique d’Avignon (LIA) et la société DATOPS spécialisée dans le traitement de flux d’information</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Juin-sept. 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stage de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> dans le centre de Recherche et d'Innovation de la banque UBS à Zurich – Equipe Traitement de la parole et du locuteur</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the nuances of reduction in conversational speech: lexicalized and non-lexicalized reductions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kübra Bodur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 173, pp.103268. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.specom.2025.103268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226460v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speech Reduction in Middle Childhood: the Case of Child–Caregiver Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kübra Bodur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Fourtassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/01427237251363936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05230382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forensic Audio and Voice Analysis: TV Series Reinforce False Popular Beliefs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ferragne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Guyot Talbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Cecchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Beugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Delanoë-Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/languages9020055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04601003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing linguistic materials for feature-based intelligibility assessment in speech impairments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna K Marczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rebourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavior Research Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 54 (1), pp.42-53. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3758/s13428-021-01610-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpreting Deep Representations of Phonetic Features via Neuro-based Concept Detector: Application to speech disorders due to Head and Neck cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sondes Abderrazek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ACM Transactions on Audio, Speech and Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASLP.2022.3221039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du recueil à l’exploitation des corpus de parole « pathologique » : comment accéder à la variation physiopathologique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pouchoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Viallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Giovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Woisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/corpus.5677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C2SI corpus: a database of speech disorder productions to assess intelligibility and quality of life in head and neck cancers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Woisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Balaguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Farinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 55 (1), pp.173-190. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10579-020-09496-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02921918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction au numéro spécial « traitement automatique des langues et santé »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Névéol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berry de Bruijn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, numéro spécial « traitement automatique des langues et santé », Volume 61 (n◦ 2/2020), p. 7 à 14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03230298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Development of a Speech Intelligibility Test Based on Pseudowords in French: Why and How?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Giusti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Speech, Language, and Hearing Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 63 (7), pp.2070-2083. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1044/2020_JSLHR-19-00088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02909830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual evaluation for automatic anomaly detection in disordered speech: Focus on ambiguous cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Laaridh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne A Fredouille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 105, pp.23-33. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.specom.2018.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Single- and Cross-Show Speaker Diarization Using Binary Key Speaker Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Delgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Anguera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Serrano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ACM Transactions on Audio, Speech and Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 23 (12), pp.2286-2297. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASLP.2015.2479043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02102752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Detection of Phone-Based Anomalies in Dysarthric Speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Laaridh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Accessible Computing </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Vol. 6 n° 3, 6, pp.1-24. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2739050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of phonetic context on the dysphonic event: contribution of new methodologies for the analysis of pathological voice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Revis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Galant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Giovanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Laryngologie Otologie Rhinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 133 (1), pp.33-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to manage sound, physiological and clinical data of 2500 dysphonic and dysarthric speakers?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pouchoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Teston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 54 (5), pp.664-679. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.specom.2011.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speaker diarization : A review of recent research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Anguera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bozonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Friedland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE transactions on acoustics, speech, and signal processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative study of bottom-up and top-down approaches to speaker diarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bozonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Troncy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE transactions on acoustics, speech, and signal processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Back-and-Forth Methodology for Objective Voice Quality Assessment: From/to Expert Knowledge to/from Automatic Classification of Dysphonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pouchoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Revis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2009 (1), pp.13 - 13. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2009/982102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches complémentaires pour l'évaluation des dysphonies : bilan méthodologique et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pouchoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Giovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Teston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux interdisciplinaires du Laboratoire Parole et Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 26, pp.33-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00292402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Step-by-step and integrated approaches in broadcast news speaker diarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Moraru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Besacier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Speech and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Odyssey 2004: The speaker and Language Recognition Workshop Odyssey-04, Odyssey 2004: The speaker and Language Recognition Workshop, 20 (2-3), pp.303-330. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csl.2005.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus de parole pathologique, état d'avancement et enjeux méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Teston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Viallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Jankowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Purson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux interdisciplinaires du Laboratoire Parole et Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 25, pp.109-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00354505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tutorial on Text-Independent Speaker Verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bimbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François A Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne A Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume A Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 2004 (4), pp.430 - 451. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/S1110865704310024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voice Biometrics over the Internet in the Framework of COST Action 275</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Besacier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aladdin M Ariyaeeinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John S Mason</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro S Mayorga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 2004 (4), pp.466 - 479. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/S1110865704310012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of compression and packet loss effects in speech biometrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Besacier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mayorga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEE Proceedings Vision, Image &amp; Signal Processing - Special issue on Biometrics on the Internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 150 (6), pp.372--376</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localization and Selection of Speaker Specific Information with Statistical Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Besacier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fredouille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (105)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des sources de parole sur la prise de décision des modèles pour l'évaluation des troubles de la parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Balaguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Woisard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Sète, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05189209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speech Reduction in French: The Relationship Between Vowel Space and Articulation Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kübra Bodur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISCA, Aug 2025, Rotterdam, Netherlands. pp.384-388, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2025-1720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Pathological Speech Quality Assessment with ASR-Powered Wav2Vec2 in Data-Scarce Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Balaguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Woisard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2024 Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-COLING 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ELRA and ICCL, May 2024, Torino, Italy. pp.6935--6944</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards objective and interpretable speech disorder assessment: a comparative analysis of CNN and transformer-based models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malo Maisonneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Woisard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Kos Island, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04623180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pertinence des pseudo-mots dans l’évaluation de l’intelligibilité : Effet du nombre ou du caractère non lexical ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rebourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fakhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.132-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04623066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de la dysarthrie parkinsonienne en lecture par la mesure de la déviation phonologique perçue : effets de la sévérité et du traitement dopaminergique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Defais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Brevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Jayr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.381-389</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04623089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage profond pour l’analyse de la parole pathologique : étude comparative entre modèles CNN et à base de transformers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malo Maisonneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Woisard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.261-270</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04623078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring ASR-Based Wav2Vec2 for Automated Speech Disorder Assessment: Insights and Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Balaguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Woisard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Spoken Language Technology Workshop (SLT 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Macao, Macau SAR China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speech reduction: position within French prosodic structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kübra Bodur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James German</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Dublin, Ireland. pp.117-121, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2023-1651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04190228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une interprétation, en terme d’altération de traits phonétiques, du niveau d’intelligibilité chez des patients atteints de cancer de la tête ou du cou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sondes Abderrazek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Phonétique Clinique (JPC), 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04435506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of the Neuro-Concept Detector framework for the characterization of speech disorders: A comparative study including Dysarthria and Dysphonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sondes Abderrazek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Incheon, South Korea. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/interspeech.2022-10631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction du degré d'altération de l'intelligibilité chez des patients traités pour un cancer de la cavité buccale ou de l'oropharynx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Monestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rebourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34ièmes Journées d'Etude sur la Parole, JEP2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Nantes, Jun 2022, Noirmoutier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations de l'expertise vocale dans les séries policières : quand la fiction s'invite dans les enquêtes et au tribunal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ferragne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Guyot-Talbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Cecchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Beugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Delanoë-Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etudes sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Noirmoutier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interprétation des représentations profondes des traits phonétiques via l'approche NCD -Neuro-based Concept Detector : Application aux troubles de la parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sondes Abderrazek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIVe Journées d’Études sur la Parole — JEP2022 « Parole, Geste, Musique : des unités à leur organisation »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Île de Noirmoutier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Interpreting Deep Learning Models to Understand Loss of Speech Intelligibility in Speech Disorders — Step 2: Contribution of the emergence of phonetic traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sondes Abderrazek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2022 - 2022 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Singapore, Singapore. pp.7387-7391, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP43922.2022.9746198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formes réduites en conversation : caractéristiques des séquences et des locuteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kübra Bodur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34e Journées d’Études sur la Parole — JEP2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Noirmoutier, France. pp.202-211, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/JEP.2022-22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discriminating speakers using perceptual clustering interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin O'Brien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speaker Individuality in Phonetics and Speech Sciences: Speech Technology and Forensic Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Zurich, Switzerland. pp.97-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160943v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l’intelligibilité de patients avec traitement du cancer des cavités orales et pharyngales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rebourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Woisard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 1 : Journées d'Études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Nancy, France. pp.271-279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798549v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer l’intelligibilité, mots ou pseudo-mots ? Comparaison entre deux groupes d’auditeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rebourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fakhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 1 : Journées d'Études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Nancy, France. pp.543-551</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798584v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Have a Cake and Eat it Too: Assessing Discrimination Performance of an Intelligibility Index Obtained from a Reduced Sample Size</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna K Marczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rebourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Conference on Language Resources and Evaluation (LREC 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ELRA, May 2020, Marseille, France. pp.1784-1788</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PTSVOX : une base de données pour la comparaison de voix dans le cadre judiciaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Chanclu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Georgeton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 1 : Journées d'Études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Nancy, France. pp.73-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798519v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Interpreting Deep Learning Models to Understand Loss of Speech Intelligibility in Speech Disorders — Step 1: CNN Model-Based Phone Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sondes Abderrazek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Shanghai, China. pp.2522-2526, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2020-2239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03017394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Compare Automatically Two Phonological Strings: Application to Intelligibility Measurement in the Case of Atypical Speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Giusti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Woisard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Conference on Language Resources and Evaluation (LREC 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ELRA, May 2020, Marseille, France. pp.1682-1687</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02482615v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mots ou pseudo-mots ? Quel impact sur l'évaluation perceptive de l'intelligibilité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rebourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Belleville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Journées de Phonétique Clinique ( JPC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire de phonétique de l’Université de Mons - Institut de Recherche en Sciences et Technologies du Langage de l’UMONS, May 2019, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02482566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic-phonetic decoding for speech intelligibility evaluation in the context of Head and Neck Cancers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Laaridh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Woisard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of Phonetic Sciences (ICPhS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Melbourne, Australia. pp.3051-3055</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pertinence de l'utilisation de non mots pour évaluer l'intelligibilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rebourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Woisard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Mons, Belgique. pp.172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02098845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carcinologic Speech Severity Index Project: A Database of Speech Disorder Productions to Assess Quality of Life Related to Speech After Cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Balaguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Farinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eleventh International Conference on Language Resources and Evaluation Conference (LREC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Miyazaki, Japan. pp.L18-1673</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01770168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Evaluation of Speech Intelligibility Based on i-vectors in the Context of Head and Neck Cancers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Laaridh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Woisard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Hyderabad, India. pp.2943-2947, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/interspeech.2018-1266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une mesure d'intelligibilité par décodage acoustico-phonétique de pseudo-mots dans le cas de parole atypique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Giusti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pouchoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIe Journées d'Etudes sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LPL, 2018, Aix-en-Provence, France. pp.285-293, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/jep.2018-33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01770161v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation automatique de l'intelligibilité de la parole dans le contexte de cancers de la tête et du cou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Laaridh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Woisard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIe Journées d'Etudes sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Aix-en-Provence, France. pp.187-195, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/jep.2018-22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dysarthric speech evaluation: automatic and perceptual approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Laaridh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Myazaki, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01860277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Prediction of Speech Evaluation Metrics for Dysarthric Speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Laaridh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waad Ben Kheder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du décodage acoustico-phonétique pour mesurer l'intelligibilité de locuteurs atteints de troubles de production de la parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Giusti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pouchoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place du traitement automatique de la parole (Journée d'Etudes &amp;quot;Intelligibilité de la parole&amp;quot;, Maison de la Recherche, D29, 24/03/17)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Farinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'Etudes "Intelligibilité de la parole"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Maison de la Recherche, D29, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a Phone-Based Anomaly Detection Approach for Dysarthric Speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Laaridh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, San Francisco, United States. pp.223-227, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2016-1077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02102786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection automatique d'anomalies sur deux styles de parole dysarthrique: parole lue vs spontanée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Laaridh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, Région indéterminée. pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Anomaly Detection for Dysarthria Across Two Speech Styles: Read vs Spontaneous Speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Laaridh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Language Resources and Evaluation Conference, LREC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Portoroz, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01420956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels tests d'intelligibilité pour évaluer les troubles de production de la parole ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Giusti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Paris, France. pp.589-596</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01372037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The TYPALOC Corpus: A Collection of Various Dysarthric Speech Recordings in Read and Spontaneous Styles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Bigi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation Conference (LREC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Portoroz, Slovenia. p 4658-4665</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01401377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved binary key speaker diarization system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Delgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Anguera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Serrano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 23rd European Signal Processing Conference (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Nice, France. pp.2087-2091</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02102796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de personnes dans des flux multimédia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Bendris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Charlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Damnati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORIA 2015 - Conférence en Recherche d'Infomations et Applications - 12th French Information Retrieval Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, PARIS, France. pp.239-251</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement automatique de la parole dysarthrique: Etude de la variabilité inter-pathologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Laaridh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Phonétique Clinique 6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Montpellier, France. non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01498892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic speech processing for dysarthria: A study of Inter-pathology variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Laaridh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Congress of Phonetic Sciences 18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Glasgow, United Kingdom. pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01498821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection automatique d'anomalies dans la parole dysarthrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Laaridh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Phonétique Clinique 6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Montpellier, France. non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01498824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel Clustering Selection Criterion for Fast Binary Key Speaker Diarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Delgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Anguera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Serrano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02102802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Makes a Speaker Recognizable in TV Broadcast? Going Beyond Speaker Identification Error Rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Charlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Poignant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bredin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERRARE Workshop, a satellite event of Interspeech 2015.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Sinaia, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal understanding for person recognition in video broadcasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Bendris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Charlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Damnati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech, Singapore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of I-Vector framework for Speaker Identification in TV-shows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Charlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech'2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02102810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles contextuels continus pour la reconnaissance des noms de personnes dans des transcriptions automatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Senay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a complete Binary Key System for the Speaker Diarization Task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Delgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Serrano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspech 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02102819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PERCOLI: a person identification system for the 2013 REPERE challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Damnati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Bendris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Charlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SLAM 2013 : First Workshop on Speech, Language and Audio in Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Marseille, France. pp.55-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00834204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Acoustic Name Spotting and Continuous Context Models to improve Spoken Person Name Recognition in Speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Senay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02102829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Person name spotting by combining acoustic matching and LDA topic models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Senay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speaker Role Recognition on TV Broadcast Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Charlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Workshop on Speech, Language and Audio in Multimedia (SLAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Person name recognition in ASR outputs using continuous context models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Senay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Vancouver, Canada. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2013.6639318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Speaker Identification in TV-shows using person name detection in overlaid text and speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Charlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Damnati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Senay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Percol0 - un système multimodal de détection de personnes dans des documents vidéo (Percol0 - A multimodal person detection system in video documents) [in French]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ayache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Charlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Damnati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la conférence conjointe JEP-TALN-RECITAL 2012, volume 1: JEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Grenoble, France. pp.553--560</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPEAKER DIARIZATION OF HETEROGENEOUS WEB VIDEO FILES: A PRELIMINARY STUDY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bazillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AUTOMATIC DETECTION OF ABNORMAL ZONES IN PATHOLOGICAL SPEECH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pouchoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPhS 17ème</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Hong Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse par bandes de fréquences pour la détection des zones de « déviance » dans la parole dysarthrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pouchoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préconisations pour la conservation et l'exploitation de données collectées pour l'étude des troubles de la voix et de la parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pouchoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expériences et recommandations pour la structuration des données sonores, physiologiques et cliniques dans le cas de dysfonctionnements de la parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pouchoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Mons, Belgique. pp.57-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00576848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison d'analyses phonétiques de parole dysarthrique basées sur un alignement manuel et un alignement automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gendrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Mons, Belgique. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00576849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The LIA-Eurecom RT'09 speaker diarization system : enhancements in speaker modelling and cluster purification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bozonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evans Nicholas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2010, 35th International Conference on Acoustics, Speech, and Signal Processing, March 14-19, 2010, Dallas, Texas, USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Dallas, United States. pp.ICASSP 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00601383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing an acoustic-phonetic characterization of dysarthric speech in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Language Resources, Technologies and Evaluation (LREC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Valletta, Malta. pp.2831-2838</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00528520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated top-down/bottom-up approach to speaker diarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bozonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Troncy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2010, September 26-30, Makuhari, Japan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Makuhari, Tokyo, Japan. Interspeech 2010, September 26-30, Makuhari, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00601390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System output combination for improved speaker diarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bozonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Anguera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriol Vinyals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Friedland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2010, September 26-30, Makuhari, Japan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Makuhari, Tokyo, Japan. Interspeech 2010, September 26-30, Makuhari, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00601409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new approach for an acoustic- phonetic description of dysarthria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Symposium Basal Ganglia Speech Disorders &amp; Deep Brain Stimulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00530199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation d'un alignement automatique sur la parole dysarthrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olavo Panseri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Mons, Belgique. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00576850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factor analysis-based approaches applied to the speaker diarization task of meetings: a preliminary study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Tomasek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Odyssey - The Speaker and Language Recognition Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Brno, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are the unvoiced consonants relevant for dysphonia phenomenon observation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pouchoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Voice Function Assessment International Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Madrid, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pertinence des consonnes sourdes pour l'observation des phénomènes liés à la dysphonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pouchoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Aix-en-Provence, France. p 48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speaker diarization using unsupervised discriminant analysis of inter-channel delay features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IACSSP'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Taipei, Taiwan. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2009.4960520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification Musicale à l'aide de Technologies Vocales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Mauchrétien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Jiménez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MajecSTIC 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of a Simulated Analogue Telephone Channel on the Performance of a Remote Automatic System for the Detection of Pathologies in Voice Impact of Linear Distortions on Cepstrum-based Assessment: Band Limitation, Frequency Response and Additive Noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Fraile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saenz-Lechon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Ignacio Godino-Llorente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Osma-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIOSTEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Porto, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description phonético-acoustique de la parole dysarthrique: le projet DesPho-APaDy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Troisièmes Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Aix en Provence, France. pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00610716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dysphonic Voices and the 0-3000Hz Frequency Band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pouchoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Giovanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Annual Conference of the International Speech Communication Association (Interspeech)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Brisbane, Australia. p 2214-2217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALIZE/SpkDet: a state-of-the-art open source software for speaker recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Scheffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Odyssey 2008: The Speaker and Language Recognition Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Stellenbosch, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse Phonétique dans le Domaine Fréquentiel pour la Classification des Voix Dysphoniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pouchoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Giovanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude sur la Parole (JEP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Avignon, France. pp.221-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00292400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complementary approaches for voice disorder assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Giovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pouchoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Antwerp, Belgium. pp.1194-1197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The LIA RT’07 Speaker Diarization System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Evans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Evaluation Workshops CLEAR 2007 and RT 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Baltimore, United States. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-68585-2_48⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the Pathological Voices (Dysphonia) in the frequency space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pouchoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Révis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of Phonetic Sciences (ICPhS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Saarbrücken, Germany. pp.1993-1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00173728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial impostor voice transformation effects on false acceptance rates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Antwerp, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency Study for the Characterization of the Dysphonic Voices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pouchoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Giovanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Antwerp, Belgium. pp.1198-1201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00173730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse Fréquentielle pour la Caractérisation des Voix Dysphoniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pouchoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Giovanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency-Based Analysis for the Characterization of the Dysphonic Voices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pouchoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Giovanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pan-European Voice Conference (PEVOC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Groningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer Function-Based Voice Transformation for Speaker Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Speaker and Language Recognition Workshop 2006 IEEE Odyssey -</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, San Juan, Puerto Rico. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ODYSSEY.2006.248128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation statistique et infomations pertinentes pour la caractérisation des voix pathologiques (dysphonies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pouchoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Azzarello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude sur la Parole (JEP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Dinard, France. pp.93-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00136742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical Improvements of the E-HMM Based Speaker Diarization System for Meeting Records</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Senay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Workshop, MLMI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Bethesda, United States. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11965152_32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Speech Transformation on Impostor Acceptance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2006.1660175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NIST RT'05S Evaluation: Pre-processing Techniques and Speaker Diarization on Multiple Microphone Meetings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Besacier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RT'05S Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Edinburgh, United Kingdom. pp.428 - 439, </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11677482_36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AUGMENTATION DU TAUX DE FAUSSE ACCEPTATION PAR TRANSFORMATION INAUDIBLE DE LA VOIX DES IMPOSTEURS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Journées d’Etude sur la Parole (JEP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Dinard, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Automatic Speaker Recognition techniques to pathological voice assessment (dysphonia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pouchoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Azzarello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Giovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Lisboa, France. pp.149-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00136765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le système de transcription du LIA pour ESTER-2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nocera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Massonié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESTER 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The NIST 2004 spring rich transcription evaluation : two-axis merging strategy in the context of multiple distance microphone based meeting speaker segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Moraru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Besacier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RT2004 Spring Meeting Recognition Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ELISA Consortium approches in Broadcast News Speaker segmentation during the NIST 2003 rich transcription evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Moraru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Besacier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE, Proceedings of International Conference on Acoustics Speech and Signal Processing (ICASSP 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Montreal, Canada. pp.373--376</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits of prior acoustic segmentation for automatic speaker segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Moraru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Besacier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Acoustics Speech and Signal Processing (ICASSP 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Montreal, Canada. pp.397-400, </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2004.1326006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPEAKER DIARIZATION IN THE ELISA CONSORTIUM OVER THE LAST 4 YEARS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Moraru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Besacier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rich Transcription Fall 2004 Evaluation Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Palisades, NY, United States. pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation en macro-classes acoustiques d'émissions radiophoniques dans le cadre d'ESTER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nocera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'Etudes sur la Parole, JEP 04, Avril 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Fès, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00477753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation selon le locuteur : les activités du consortium ELISA dans le cadre de Nist RT03</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Moraru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Besacier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude sur la Parole (JEP 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFCP, Apr 2004, Fès, Maroc. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELISA Nist RT03 Broadcast News Speaker Diarization Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Moraru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Besacier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Speaker and Language Recognition Workshop (Odyssey 2004) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Tolède, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différentes stratégies pour le suivi du locuteur , Reconnaissances des Formes et Intelligence Artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Delacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teva Merlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFIA 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle de Markov évolutif pour les tâches de suivi de locuteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teva Merlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Aussois, France. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutive HMM for Multi-Speaker Tracking System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teva Merlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Acoustics Speech and Signal Processing (ICASSP 2000)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, 2000, Istanbul, Turkey. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NON DIRECTLY ACOUSTIC PROCESS FOR COSTLESS SPEAKER RECOGNITION AND INDEXATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teva Merlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Intelligent Communication Technologies and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, NEUCHATEL, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacité de la reconnaissance automatique de phonèmes sur une tâche de production de pseudo-mots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlys Leiçarrague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pinquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Sète, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05142338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effectiveness of automatic phoneme recognition on a pseudoword production task after oral or oropharyngeal cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlys Leiçarrague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pinquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IALP 2025 33rd World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, San Giljan, Malta</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Petit Camion: L’intelligence artificielle au service des opérateurs pour optimiser la prise en charge des appels d'urgence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pinquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Evain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mauclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop interdisciplinaire sur la sécurité globale (WISG 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05004595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluer la réalisation acoustique des voyelles Cancers ORL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rebourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Monestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fakhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire AFCP - Journée de phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03513367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic speech processing for the detection of abnormal speech zones in dysarthric speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olavo Panseri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Meeting of the International Clinical Phonetics and Linguistics Association (ICPLA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement Automatique et Troubles de la Voix et de la Parole : champs d'application, contraintes et limites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Informatique et langage [cs.CL]. Université d'Avignon et du Pays de Vaucluse, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02102837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId317"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -17072,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="32976B29"/>
+    <w:nsid w:val="40F6D23A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17220,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="A2C18728"/>
+    <w:nsid w:val="A9C06118"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17368,51 +402,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="62A5C69C"/>
+    <w:nsid w:val="76B3E31F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17516,51 +550,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="AC3AF7A5"/>
+    <w:nsid w:val="C604529F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17756,51 +790,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/corinne-fredouille" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0413-8950" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/079420516" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://typaloc.univ-avignon.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://despho-apady.univ-avignon.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afcp-parole.org/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atala.org/revuetal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afia-tlh.loria.fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slpat.org/slpat201x" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.irit.fr/jpc2021/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226460v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#252;bra Bodur" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fredouille" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rauzy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meunier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2025.103268" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230382v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Fourtassi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01427237251363936" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04601003v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ferragne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Guyot Talbot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Cecchini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Beugnet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Delano&#235;-Brun" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/languages9020055" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325628v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna K Marczyk" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ghio" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lalain" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rebourg" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-021-01610-9" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837530v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sondes Abderrazek" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meunier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2022.3221039" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145102v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pouchoulin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Viallet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Giovanni" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Woisard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.5677" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921918v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Ast&#233;sano" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Balaguer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Farinas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10579-020-09496-3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230298v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie N&#233;v&#233;ol" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berry de Bruijn" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909830v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Giusti" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Robert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/2020_JSLHR-19-00088" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959385v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Laaridh" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne A Fredouille" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2018.10.003" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102752v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Delgado" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Anguera" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Serrano" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2015.2479043" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485312v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2739050" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339989v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Revis" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Galant" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317198v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Teston" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pinto" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2011.04.002" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733397v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bozonnet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Evans" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Friedland" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733394v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Wang" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Troncy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317140v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bonastre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2009/982102" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292402v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318554v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Meignier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Moraru" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Besacier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2005.08.002" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354505v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Jankowski" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Purson" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434501v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bimbot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois A Bonastre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume A Gravier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Magrin-Chagnolleau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/S1110865704310024" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434498v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aladdin M Ariyaeeinia" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John S Mason" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro S Mayorga" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/S1110865704310012" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434538v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mayorga" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157126v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Besacier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Bonastre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fredouille" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189209v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Nguyen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226563v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2025-1720" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741237v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623180v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Maisonneuve" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623066v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fakhry" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623089v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Defais" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Brevet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Jayr" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623078v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756037v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190228v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Bertrand" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James German" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2023-1651" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435506v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837510v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/interspeech.2022-10631" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926886v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Monestier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834291v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Guyot-Talbot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843238v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP43922.2022.9746198" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837536v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895209v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2022-22" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160943v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin O'Brien" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798549v3" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798584v3" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611678v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ghio" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017394v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2020-2239" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482615v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798519v3" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Chanclu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Georgeton" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482566v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Belleville" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281868v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098845v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770168v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962170v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/interspeech.2018-1266" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962302v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/jep.2018-22" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770161v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/jep.2018-33" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860277v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771613v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waad Ben Kheder" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615016v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128344v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102786v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2016-1077" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462226v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420956v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372037v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Blanc" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401377v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fougeron" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bigi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Crevier-Buchman" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102796v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194234v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric B&#233;chet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Bendris" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Charlet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Damnati" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Favre" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498892v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498821v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102802v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433205v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Poignant" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bredin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498824v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194244v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102810v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356488v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bigot" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Senay" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Linares" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dufour" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102819v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834204v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Favre Benoit" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102829v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Linar&#232;s" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340026v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Senay" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339093v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314411v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2013.6639318" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314607v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194254v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Auguste" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ayache" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314783v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Clement" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bazillon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317137v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615335v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fougeron" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615318v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576848v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576849v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Audibert" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gendrot" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601383v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evans Nicholas" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528520v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601390v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601409v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriol Vinyals" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530199v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576850v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olavo Panseri" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321132v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Tomasek" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Matrouf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619448v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F Bonastre" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Marques" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619618v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318388v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2009.4960520" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318513v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Mauchr&#233;tien" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Jim&#233;nez" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317126v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Fraile" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saenz-Lechon" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ignacio Godino-Llorente" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Osma-Ruiz" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00610716v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619637v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312982v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Scheffer" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Larcher" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292400v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616694v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317130v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-68585-2_48" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-T50Z5FX4-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173728v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana R&#233;vis" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157147v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173730v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616696v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616699v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312979v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ODYSSEY.2006.248128" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136742v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Azzarello" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317165v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11965152_32" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-7VSGRBH2-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318472v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2006.1660175" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434285v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Istrate" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Bonastre" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11677482_36" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312955v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136765v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318289v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Nocera" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F B&#233;chet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Massoni&#233;" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434304v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434303v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434305v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2004.1326006" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451539v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-00477753v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434484v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434300v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434681v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delacourt" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teva Merlin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434692v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451542v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157122v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142338v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Lei&#231;arrague" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pinquier" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413235v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004595v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Evain" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mauclair" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513367v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437759v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02102837v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/corinne-fredouille" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0413-8950" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/079420516" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://typaloc.univ-avignon.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://despho-apady.univ-avignon.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afcp-parole.org/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atala.org/revuetal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afia-tlh.loria.fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slpat.org/slpat201x" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.irit.fr/jpc2021/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226460v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#252;bra Bodur" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fredouille" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rauzy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meunier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2025.103268" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230382v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Fourtassi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01427237251363936" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04601003v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ferragne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Guyot Talbot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Cecchini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Beugnet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Delano&#235;-Brun" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/languages9020055" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325628v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna K Marczyk" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ghio" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lalain" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rebourg" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-021-01610-9" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837530v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sondes Abderrazek" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meunier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2022.3221039" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145102v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pouchoulin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Viallet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Giovanni" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Woisard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.5677" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921918v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Ast&#233;sano" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Balaguer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Farinas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10579-020-09496-3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230298v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie N&#233;v&#233;ol" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berry de Bruijn" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909830v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Giusti" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Robert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/2020_JSLHR-19-00088" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959385v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Laaridh" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne A Fredouille" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2018.10.003" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102752v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Delgado" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Anguera" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Serrano" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2015.2479043" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485312v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2739050" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339989v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Revis" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Galant" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317198v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Teston" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pinto" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2011.04.002" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733397v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bozonnet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Evans" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Friedland" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733394v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Wang" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Troncy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317140v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bonastre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2009/982102" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292402v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318554v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Meignier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Moraru" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Besacier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2005.08.002" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354505v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Jankowski" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Purson" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434501v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bimbot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois A Bonastre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume A Gravier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Magrin-Chagnolleau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/S1110865704310024" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434498v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aladdin M Ariyaeeinia" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John S Mason" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro S Mayorga" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/S1110865704310012" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434538v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mayorga" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157126v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Besacier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Bonastre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fredouille" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189209v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Nguyen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226563v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2025-1720" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741237v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623180v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Maisonneuve" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623066v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fakhry" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623089v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Defais" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Brevet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Jayr" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623078v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756037v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190228v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Bertrand" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James German" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2023-1651" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435506v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837510v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/interspeech.2022-10631" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926886v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Monestier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834291v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Guyot-Talbot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837536v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843238v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP43922.2022.9746198" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895209v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2022-22" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160943v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin O'Brien" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798549v3" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798584v3" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611678v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ghio" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798519v3" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Chanclu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Georgeton" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017394v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2020-2239" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482615v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482566v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Belleville" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281868v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098845v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770168v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962170v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/interspeech.2018-1266" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770161v2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/jep.2018-33" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962302v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/jep.2018-22" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860277v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771613v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waad Ben Kheder" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615016v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128344v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102786v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2016-1077" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462226v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420956v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372037v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Blanc" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401377v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fougeron" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bigi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Crevier-Buchman" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102796v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194234v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric B&#233;chet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Bendris" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Charlet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Damnati" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Favre" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498892v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498821v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498824v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102802v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433205v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Poignant" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bredin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194244v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102810v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356488v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bigot" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Senay" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Linares" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dufour" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102819v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834204v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Favre Benoit" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102829v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Linar&#232;s" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340026v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Senay" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339093v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314411v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2013.6639318" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314607v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194254v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Auguste" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ayache" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314783v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Clement" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bazillon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317137v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615335v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fougeron" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615318v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576848v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576849v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Audibert" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gendrot" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601383v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evans Nicholas" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528520v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601390v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601409v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriol Vinyals" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530199v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576850v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olavo Panseri" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321132v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Tomasek" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Matrouf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619448v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F Bonastre" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Marques" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619618v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318388v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2009.4960520" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318513v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Mauchr&#233;tien" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Jim&#233;nez" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317126v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Fraile" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saenz-Lechon" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ignacio Godino-Llorente" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Osma-Ruiz" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00610716v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619637v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312982v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Scheffer" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Larcher" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292400v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616694v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317130v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-68585-2_48" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-T50Z5FX4-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173728v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana R&#233;vis" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157147v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173730v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616696v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616699v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312979v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ODYSSEY.2006.248128" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136742v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Azzarello" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317165v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11965152_32" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-7VSGRBH2-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318472v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2006.1660175" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434285v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Istrate" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Bonastre" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11677482_36" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312955v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136765v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318289v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Nocera" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F B&#233;chet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Massoni&#233;" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434304v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434303v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434305v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2004.1326006" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451539v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-00477753v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434484v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434300v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434681v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delacourt" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teva Merlin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434692v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451542v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157122v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142338v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Lei&#231;arrague" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pinquier" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413235v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004595v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Evain" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mauclair" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513367v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437759v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02102837v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>