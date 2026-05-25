--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Corinne Fredouille </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeure des Universités - Avignon Université</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">corinne-fredouille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0413-8950</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">079420516</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enseignante-chercheuse</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire Informatique d'Avignon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Enseignement et de Recherche en Informatique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Avignon Université</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membres et/ou responsable scientifique des projets de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2025 - 2028 - </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANR/OLINPIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (resp. scientifique pour le LIA)en collaboration avec quatre partenaires : les laboratoires LPL (Aix-en-Provence – porteur du projet), IRIT et LNPL (Toulouse) et le CHU de Toulouse. Ce projet, financé sur 48 mois, est la poursuite du projet RUGBI. Il est dédié à la restauration de la parole atypique, produite soit par des populations de sujets présentant des troubles de la parole, soit par des personnes apprenantes langue seconde.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2025 - 2028 - </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANR/LePetitCamion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (resp. scientifique pour le LIA) le LIA est porteur du projet en collaboration avec quatre partenaires : le laboratoire IRIT (Toulouse), INRIA DGDS, SDIS31 et l’entreprise AnthroPi. Ce projet, financé sur 48 mois, est dédié aux traitements automatiques  d’enregistrements audio issus de Centres de Traitement des Alertes en vue d’aider les opérateurs dans leur gestion des appels d’urgence. Subvention du LIA : 165710€ - financement de la thèse de doctorat de Lauriane Bompay en co-encadrement avec l’IRIT.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023 - 2027 - </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANR/EVA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en collaboration avec six partenaires : Orange (Rennes - porteur du projet), IRCAM (Paris), les laboratoires IRISA (Rennes), LPP (Paris), l’Université Bretagne Sud et INRIA Defense&Security. Ce projet, financé sur 42 mois, a pour objectif d’expliciter les attributs de la voix en vue de pouvoir mieux les appréhender et les contrôler dans le cadre de synthèse vocale, de conversion de voix ou encore de créations culturelles et artistiques.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020 - 2027 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHRIP/DAPADAF-E</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (resp. scientifique pour le LIA) en collaboration avec quatre partenaires : les laboratoires IRIT (Toulouse – porteur du projet) et LPL (Aix-en-Provence), le CHU de Toulouse et l’Assistance Publique – Hôpitaux de Marseille (AP-HM). L’objectif de ce projet de recherche très appliqué à la pratique clinique est la validité d’une tâche de Décodage Acoustico-Phonétique Automatisée sur les Déficits Anatomo-Fonctionnels dans l’Évaluation paramédicale des troubles de la parole des patients traités pour un cancer de la cavité buccale ou de l’oropharynx.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019 - 2023 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANR/RUGBI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (resp. scientifique pour le LIA) en collaboration avec quatre partenaires : le laboratoire IRIT (Toulouse - porteur du projet), le CHU de Toulouse, le laboratoire Octogone (Toulouse) et LPL (Aix-en-Provence). Ce projet, financé sur 42 mois, est dédié à l'étude des unités linguistiques porteuses de l'intelligibilité par des approches perceptives et automatiques telles que l'apprentissage profond (techniques de deep learning) chez une population de sujets sains vs une population de patients atteints de la maladie de Parkinson et de cancers des voies aéro-digestives supérieures (VADS)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2015 – 2018 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCA/C2SI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (resp. scientifique pour le LIA) en collaboration avec quatre partenaires : le CHU de Toulouse (porteur du projet), les laboratoires IRIT (Toulouse), Octogone (Toulouse) et LPL (Aix-en-Provence). Ce projet est financé sur 36 mois par l'Institut National du CAncer (INCA). Il est dédié au développement de mesures objectives d'intelligibilité, issues de traitements automatiques de la parole, chez des patients atteints de cancers des Voies Aéro-Digestives Supérieures (VADS) et à l'étude de leurpossible corrélation avec des mesures de qualité de vie (QoL), devenues essentielles dans la prise en charge médicale des patients</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2012 – 2015 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANR/TYPALOC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (resp. scientifique pour le LIA) en collaboration avec deux partenaires : les laboratoires LPL (Aix-en-Provence – porteur du projet) et LPP (Paris). Ce projet vise à mieux comprendre l'étendue des variations de la parole chez des populations tant saines qu'affectées d'une pathologie et dans des conditions de parole différentes – parole lue vs parole spontanée. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://typaloc.univ-avignon.fr/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2010 – 2014 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANR/PERCOL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en collaboration avec trois partenaires : les laboratoires LIF (Marseille – porteur du projet), LIFL (Lille) et la société Orange (Lannion). Ce projet a pour objectifs d’identifier des personnes dans des documents vidéos</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2009 – 2012 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANR/DesPhoA-PaDy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (resp. scientifique pour le LIA) en collaboration avec deux partenaires : les laboratoires LPP (Paris – porteur du projet) et LPL (Aix-en-Provence). Ce projet porte sur la caractérisation acoustico-phonétique de la parole dysarthrique. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://despho-apady.univ-avignon.fr/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2009 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">VML</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (resp. scientifique pour le LIA) en collaboration avec le LPP et l'Hôpital La Pitié Salpêtrière (Paris). Ce projet, issu d'un appel à projets financés par l'association « Vaincre les maladies lysosomales » était d'une durée d'un an et avait pour objectif d'étudier, d'un point de vue acoustique, l'évolution longitudinale de la dysarthrie chez des patients atteints de deux maladies lysosomales rares</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2006 - 2009 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">RNRT/BIOBIMO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en collaboration avec deux partenaires : l'Institut EURECOM (Sophia-Antipolis) et la société E2V (Grenoble). Ce projet portait sur la mise en oeuvre d'algorithmes bimodaux - audio et vidéo- de reconnaissance du locuteur dans le cadre d'une application biométrique portée sur un terminal mobile</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autres activités scientifiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">De 2021 à 2026 – co-porteuse (scientifique) de la chaire LIAvignon, dont le lancement officiel s’est tenu en novembre 2021 avec la signature de la convention partenariale par les membres fondateurs. Centrée sur les thèmes « Locuteur, Voix, Parole », les domaines d’application privilégiés de la chaire sont autour de l’industrie de la langue, de la sécurité, de l’authentification et la défense et des applications de santé. Le porteur officiel de la chaire est actuellement Yannick Estève, accompagné par deux co-porteurs, Jean-François Bonastre et moi-même. En plus d’Avignon Université, les membres fondateurs de la chaire sont Orange, Airbus Defence and Space, Bertin It/ChapsVision, le Laboratoire National d’Evaluation et de métrologie (LNE), Orkis, ValidSoft, le groupe CERCO. INRIA a rejoint la chaire en 2023.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">De 2009 à 2024, membre élue du Comité d'Administration de l’Association Francophone de la Communication Parlée (AFCP) et participation au bureau du CA en tant que secrétaire de 2009 à 2014. Administration du site web hébergé par l'université d'Avignon depuis 2010 (</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.afcp-parole.org/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">De janvier 2021 à décembre 2025, membre du comité de rédaction de la revue TAL (</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.atala.org/revuetal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">De 2018 à 2021, membre élu du Comité National des Universités (CNU) - section 27 (démission suite au changement de corps)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2019, membre du comité de pilotage du collège Technologie du Langage Humain (TLH) de l'Association Française de l'Intelligence Artificielle (AFIA). Juin 2022 à juin 2025, co-animatrice du comité de pilotage du collège TLH/AFIA -  </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://afia-tlh.loria.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité de programme et/ou comité scientifique du workshop international SLPAT de 2013 à 2016, puis 2019, 2022 (</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.slpat.org/slpat201x</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">), des Journées francophones de Phonétique Clinique JPC'11, JPC'13, JPC'15, JPC'17, JPC'19, JPC'21, JPC'23 et des Journées d'Etudes sur la Parole de 2008 à 2024.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-organisatrice de la journée &amp;quot;Phonétique Clinique&amp;quot;, séminaire de l'AFCP, le 27 mai 2021 en remplacement des JPC'21 (</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.irit.fr/jpc2021/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">), co-organisatrice des Journées de Phonétique Clinique 2023 avec l'IRIT, le LNPL et le CHU Toulouse.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Relectrice pour les revues IEEE Transactions on Audio, Speech and Language Processing, Computer and Speech Language journal, Speech Communication, BioMedical Engineering online et pour les conférences internationales Interspeech, ICASSP, les conférences nationales JPC, JEP et le workshop international SPLAT</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités au sein d'Avignon Université</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">De novembre 2023 à avril 2024, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">directrice du CERI, rattaché à l'UFR-ip Sciences, Technologie et Santé</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">D'avril 2024 à avril 2028, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">directrice du CERI devenu l'une des 4 composantes d'Avignon Université</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">De septembre 2014 à septembre 2023, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">responsable de l'alternance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> proposée en 3e année de licence informatique et en 1e et 2e année du master informatique (en parallèle des parcours classiques).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">De février 2016 à février 2021, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">vice-doyenne aux études de l'UFR-ip Sciences, Technologies et Santé (STS)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">De septembre 2012 à mars 2016, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">direction des études des formations de licence, master et DU en informatique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">De septembre 2012 à septembre 2019, membre nommée pour représenter le LIA au conseil de l'Ecole Doctorale 536 - Agrosciences et Sciences de l'université d'Avignon</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2018, membre élue du conseil scientifique du LIA</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">29 nov. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Habilitation à Diriger des Recherches (HDR) –</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Université d'Avignon / LIA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">intitulée « </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement automatique et troubles de la voix et de la parole : champs d'application, contraintes et limites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997-2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctorat en Informatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – Université d'Avignon / LIA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mention très honorable avec félicitations du jury</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse intitulée« </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approche Statistique pour la Reconnaissance Automatique du Locuteur : Informations Dynamiques et Normalisation Bayesienne des Vraisemblances.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996-1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEA Informatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – Université d'Avignon / LIA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire intitulé :« </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caractérisation du locuteur au moyen d’informations dynamiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1995-1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maîtrise Génie Mathématique et Informatique –</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> IUP GMI d’Avignon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1994-1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">BSc. Computing with combined studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – University of Central Lancashire (Angleterre)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Licence Génie Mathématique et Informatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">– IUP GMI d’Avignon</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours Professionnel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professeure des Universités</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université d’Avignon – Laboratoire de recherche: LIA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003-2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maître de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université d’Avignon – Laboratoire de recherche: LIA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000-2001/2002-2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Attachée Temporaire à l’Enseignement et à la Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ATER plein)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université d’Avignon – Laboratoire de recherche: LIA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001-2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Post-doctorat / Chef de projet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Transcription automatique de flux audio</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sous convention liant le Laboratoire Informatique d’Avignon (LIA) et la société DATOPS spécialisée dans le traitement de flux d’information</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Juin-sept. 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stage de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> dans le centre de Recherche et d'Innovation de la banque UBS à Zurich – Equipe Traitement de la parole et du locuteur</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the nuances of reduction in conversational speech: lexicalized and non-lexicalized reductions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kübra Bodur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 173, pp.103268. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.specom.2025.103268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226460v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speech Reduction in Middle Childhood: the Case of Child–Caregiver Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kübra Bodur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Fourtassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/01427237251363936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05230382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forensic Audio and Voice Analysis: TV Series Reinforce False Popular Beliefs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ferragne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Guyot Talbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Cecchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Beugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Delanoë-Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/languages9020055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04601003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing linguistic materials for feature-based intelligibility assessment in speech impairments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna K Marczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rebourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavior Research Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 54 (1), pp.42-53. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3758/s13428-021-01610-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpreting Deep Representations of Phonetic Features via Neuro-based Concept Detector: Application to speech disorders due to Head and Neck cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sondes Abderrazek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ACM Transactions on Audio, Speech and Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASLP.2022.3221039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du recueil à l’exploitation des corpus de parole « pathologique » : comment accéder à la variation physiopathologique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pouchoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Viallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Giovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Woisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/corpus.5677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C2SI corpus: a database of speech disorder productions to assess intelligibility and quality of life in head and neck cancers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Woisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Balaguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Farinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 55 (1), pp.173-190. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10579-020-09496-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02921918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction au numéro spécial « traitement automatique des langues et santé »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Névéol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berry de Bruijn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, numéro spécial « traitement automatique des langues et santé », Volume 61 (n◦ 2/2020), p. 7 à 14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03230298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Development of a Speech Intelligibility Test Based on Pseudowords in French: Why and How?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Giusti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Speech, Language, and Hearing Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 63 (7), pp.2070-2083. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1044/2020_JSLHR-19-00088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02909830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual evaluation for automatic anomaly detection in disordered speech: Focus on ambiguous cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Laaridh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne A Fredouille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 105, pp.23-33. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.specom.2018.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Single- and Cross-Show Speaker Diarization Using Binary Key Speaker Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Delgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Anguera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Serrano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ACM Transactions on Audio, Speech and Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 23 (12), pp.2286-2297. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASLP.2015.2479043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02102752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Detection of Phone-Based Anomalies in Dysarthric Speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Laaridh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Accessible Computing </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Vol. 6 n° 3, 6, pp.1-24. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2739050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of phonetic context on the dysphonic event: contribution of new methodologies for the analysis of pathological voice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Revis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Galant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Giovanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Laryngologie Otologie Rhinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 133 (1), pp.33-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to manage sound, physiological and clinical data of 2500 dysphonic and dysarthric speakers?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pouchoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Teston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 54 (5), pp.664-679. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.specom.2011.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speaker diarization : A review of recent research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Anguera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bozonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Friedland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE transactions on acoustics, speech, and signal processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative study of bottom-up and top-down approaches to speaker diarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bozonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Troncy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE transactions on acoustics, speech, and signal processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Back-and-Forth Methodology for Objective Voice Quality Assessment: From/to Expert Knowledge to/from Automatic Classification of Dysphonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pouchoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Revis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2009 (1), pp.13 - 13. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2009/982102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches complémentaires pour l'évaluation des dysphonies : bilan méthodologique et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pouchoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Giovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Teston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux interdisciplinaires du Laboratoire Parole et Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 26, pp.33-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00292402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Step-by-step and integrated approaches in broadcast news speaker diarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Moraru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Besacier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Speech and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Odyssey 2004: The speaker and Language Recognition Workshop Odyssey-04, Odyssey 2004: The speaker and Language Recognition Workshop, 20 (2-3), pp.303-330. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csl.2005.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus de parole pathologique, état d'avancement et enjeux méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Teston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Viallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Jankowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Purson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux interdisciplinaires du Laboratoire Parole et Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 25, pp.109-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00354505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tutorial on Text-Independent Speaker Verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bimbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François A Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne A Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume A Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 2004 (4), pp.430 - 451. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/S1110865704310024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voice Biometrics over the Internet in the Framework of COST Action 275</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Besacier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aladdin M Ariyaeeinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John S Mason</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro S Mayorga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 2004 (4), pp.466 - 479. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/S1110865704310012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of compression and packet loss effects in speech biometrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Besacier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mayorga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEE Proceedings Vision, Image &amp; Signal Processing - Special issue on Biometrics on the Internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 150 (6), pp.372--376</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localization and Selection of Speaker Specific Information with Statistical Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Besacier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fredouille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (105)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des sources de parole sur la prise de décision des modèles pour l'évaluation des troubles de la parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Balaguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Woisard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Sète, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05189209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speech Reduction in French: The Relationship Between Vowel Space and Articulation Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kübra Bodur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISCA, Aug 2025, Rotterdam, Netherlands. pp.384-388, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2025-1720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Pathological Speech Quality Assessment with ASR-Powered Wav2Vec2 in Data-Scarce Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Balaguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Woisard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2024 Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-COLING 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ELRA and ICCL, May 2024, Torino, Italy. pp.6935--6944</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards objective and interpretable speech disorder assessment: a comparative analysis of CNN and transformer-based models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malo Maisonneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Woisard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Kos Island, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04623180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pertinence des pseudo-mots dans l’évaluation de l’intelligibilité : Effet du nombre ou du caractère non lexical ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rebourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fakhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.132-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04623066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de la dysarthrie parkinsonienne en lecture par la mesure de la déviation phonologique perçue : effets de la sévérité et du traitement dopaminergique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Defais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Brevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Jayr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.381-389</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04623089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage profond pour l’analyse de la parole pathologique : étude comparative entre modèles CNN et à base de transformers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malo Maisonneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Woisard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.261-270</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04623078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring ASR-Based Wav2Vec2 for Automated Speech Disorder Assessment: Insights and Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Balaguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Woisard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Spoken Language Technology Workshop (SLT 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Macao, Macau SAR China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speech reduction: position within French prosodic structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kübra Bodur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James German</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Dublin, Ireland. pp.117-121, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2023-1651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04190228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une interprétation, en terme d’altération de traits phonétiques, du niveau d’intelligibilité chez des patients atteints de cancer de la tête ou du cou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sondes Abderrazek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Phonétique Clinique (JPC), 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04435506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of the Neuro-Concept Detector framework for the characterization of speech disorders: A comparative study including Dysarthria and Dysphonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sondes Abderrazek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Incheon, South Korea. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/interspeech.2022-10631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction du degré d'altération de l'intelligibilité chez des patients traités pour un cancer de la cavité buccale ou de l'oropharynx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Monestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rebourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34ièmes Journées d'Etude sur la Parole, JEP2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Nantes, Jun 2022, Noirmoutier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations de l'expertise vocale dans les séries policières : quand la fiction s'invite dans les enquêtes et au tribunal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ferragne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Guyot-Talbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Cecchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Beugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Delanoë-Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etudes sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Noirmoutier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interprétation des représentations profondes des traits phonétiques via l'approche NCD -Neuro-based Concept Detector : Application aux troubles de la parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sondes Abderrazek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIVe Journées d’Études sur la Parole — JEP2022 « Parole, Geste, Musique : des unités à leur organisation »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Île de Noirmoutier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Interpreting Deep Learning Models to Understand Loss of Speech Intelligibility in Speech Disorders — Step 2: Contribution of the emergence of phonetic traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sondes Abderrazek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2022 - 2022 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Singapore, Singapore. pp.7387-7391, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP43922.2022.9746198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formes réduites en conversation : caractéristiques des séquences et des locuteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kübra Bodur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34e Journées d’Études sur la Parole — JEP2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Noirmoutier, France. pp.202-211, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/JEP.2022-22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discriminating speakers using perceptual clustering interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin O'Brien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speaker Individuality in Phonetics and Speech Sciences: Speech Technology and Forensic Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Zurich, Switzerland. pp.97-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160943v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l’intelligibilité de patients avec traitement du cancer des cavités orales et pharyngales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rebourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Woisard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 1 : Journées d'Études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Nancy, France. pp.271-279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798549v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer l’intelligibilité, mots ou pseudo-mots ? Comparaison entre deux groupes d’auditeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rebourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fakhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 1 : Journées d'Études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Nancy, France. pp.543-551</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798584v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Have a Cake and Eat it Too: Assessing Discrimination Performance of an Intelligibility Index Obtained from a Reduced Sample Size</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna K Marczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rebourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Conference on Language Resources and Evaluation (LREC 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ELRA, May 2020, Marseille, France. pp.1784-1788</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PTSVOX : une base de données pour la comparaison de voix dans le cadre judiciaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Chanclu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Georgeton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 1 : Journées d'Études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Nancy, France. pp.73-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798519v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Interpreting Deep Learning Models to Understand Loss of Speech Intelligibility in Speech Disorders — Step 1: CNN Model-Based Phone Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sondes Abderrazek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Shanghai, China. pp.2522-2526, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2020-2239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03017394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Compare Automatically Two Phonological Strings: Application to Intelligibility Measurement in the Case of Atypical Speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Giusti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Woisard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Conference on Language Resources and Evaluation (LREC 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ELRA, May 2020, Marseille, France. pp.1682-1687</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02482615v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mots ou pseudo-mots ? Quel impact sur l'évaluation perceptive de l'intelligibilité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rebourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Belleville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Journées de Phonétique Clinique ( JPC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire de phonétique de l’Université de Mons - Institut de Recherche en Sciences et Technologies du Langage de l’UMONS, May 2019, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02482566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic-phonetic decoding for speech intelligibility evaluation in the context of Head and Neck Cancers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Laaridh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Woisard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of Phonetic Sciences (ICPhS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Melbourne, Australia. pp.3051-3055</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pertinence de l'utilisation de non mots pour évaluer l'intelligibilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rebourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Woisard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Mons, Belgique. pp.172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02098845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carcinologic Speech Severity Index Project: A Database of Speech Disorder Productions to Assess Quality of Life Related to Speech After Cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Balaguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Farinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eleventh International Conference on Language Resources and Evaluation Conference (LREC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Miyazaki, Japan. pp.L18-1673</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01770168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Evaluation of Speech Intelligibility Based on i-vectors in the Context of Head and Neck Cancers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Laaridh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Woisard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Hyderabad, India. pp.2943-2947, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/interspeech.2018-1266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une mesure d'intelligibilité par décodage acoustico-phonétique de pseudo-mots dans le cas de parole atypique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Giusti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pouchoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIe Journées d'Etudes sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LPL, 2018, Aix-en-Provence, France. pp.285-293, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/jep.2018-33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01770161v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation automatique de l'intelligibilité de la parole dans le contexte de cancers de la tête et du cou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Laaridh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Woisard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIe Journées d'Etudes sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Aix-en-Provence, France. pp.187-195, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/jep.2018-22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dysarthric speech evaluation: automatic and perceptual approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Laaridh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Myazaki, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01860277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Prediction of Speech Evaluation Metrics for Dysarthric Speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Laaridh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waad Ben Kheder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du décodage acoustico-phonétique pour mesurer l'intelligibilité de locuteurs atteints de troubles de production de la parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Giusti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pouchoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place du traitement automatique de la parole (Journée d'Etudes &amp;quot;Intelligibilité de la parole&amp;quot;, Maison de la Recherche, D29, 24/03/17)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Farinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'Etudes "Intelligibilité de la parole"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Maison de la Recherche, D29, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a Phone-Based Anomaly Detection Approach for Dysarthric Speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Laaridh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, San Francisco, United States. pp.223-227, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2016-1077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02102786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection automatique d'anomalies sur deux styles de parole dysarthrique: parole lue vs spontanée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Laaridh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, Région indéterminée. pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Anomaly Detection for Dysarthria Across Two Speech Styles: Read vs Spontaneous Speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Laaridh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Language Resources and Evaluation Conference, LREC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Portoroz, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01420956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels tests d'intelligibilité pour évaluer les troubles de production de la parole ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Giusti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Paris, France. pp.589-596</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01372037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The TYPALOC Corpus: A Collection of Various Dysarthric Speech Recordings in Read and Spontaneous Styles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Bigi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation Conference (LREC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Portoroz, Slovenia. p 4658-4665</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01401377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved binary key speaker diarization system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Delgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Anguera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Serrano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 23rd European Signal Processing Conference (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Nice, France. pp.2087-2091</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02102796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de personnes dans des flux multimédia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Bendris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Charlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Damnati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORIA 2015 - Conférence en Recherche d'Infomations et Applications - 12th French Information Retrieval Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, PARIS, France. pp.239-251</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement automatique de la parole dysarthrique: Etude de la variabilité inter-pathologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Laaridh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Phonétique Clinique 6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Montpellier, France. non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01498892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic speech processing for dysarthria: A study of Inter-pathology variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Laaridh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Congress of Phonetic Sciences 18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Glasgow, United Kingdom. pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01498821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection automatique d'anomalies dans la parole dysarthrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Laaridh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Phonétique Clinique 6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Montpellier, France. non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01498824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel Clustering Selection Criterion for Fast Binary Key Speaker Diarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Delgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Anguera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Serrano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02102802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Makes a Speaker Recognizable in TV Broadcast? Going Beyond Speaker Identification Error Rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Charlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Poignant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bredin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERRARE Workshop, a satellite event of Interspeech 2015.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Sinaia, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal understanding for person recognition in video broadcasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Bendris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Charlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Damnati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech, Singapore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of I-Vector framework for Speaker Identification in TV-shows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Charlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech'2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02102810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles contextuels continus pour la reconnaissance des noms de personnes dans des transcriptions automatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Senay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a complete Binary Key System for the Speaker Diarization Task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Delgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Serrano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspech 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02102819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PERCOLI: a person identification system for the 2013 REPERE challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Damnati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Bendris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Charlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SLAM 2013 : First Workshop on Speech, Language and Audio in Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Marseille, France. pp.55-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00834204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Acoustic Name Spotting and Continuous Context Models to improve Spoken Person Name Recognition in Speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Senay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02102829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Person name spotting by combining acoustic matching and LDA topic models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Senay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speaker Role Recognition on TV Broadcast Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Charlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Workshop on Speech, Language and Audio in Multimedia (SLAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Person name recognition in ASR outputs using continuous context models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Senay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Vancouver, Canada. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2013.6639318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Speaker Identification in TV-shows using person name detection in overlaid text and speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Charlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Damnati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Senay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Percol0 - un système multimodal de détection de personnes dans des documents vidéo (Percol0 - A multimodal person detection system in video documents) [in French]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ayache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Charlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Damnati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la conférence conjointe JEP-TALN-RECITAL 2012, volume 1: JEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Grenoble, France. pp.553--560</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPEAKER DIARIZATION OF HETEROGENEOUS WEB VIDEO FILES: A PRELIMINARY STUDY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bazillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AUTOMATIC DETECTION OF ABNORMAL ZONES IN PATHOLOGICAL SPEECH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pouchoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPhS 17ème</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Hong Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse par bandes de fréquences pour la détection des zones de « déviance » dans la parole dysarthrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pouchoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préconisations pour la conservation et l'exploitation de données collectées pour l'étude des troubles de la voix et de la parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pouchoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expériences et recommandations pour la structuration des données sonores, physiologiques et cliniques dans le cas de dysfonctionnements de la parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pouchoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Mons, Belgique. pp.57-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00576848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison d'analyses phonétiques de parole dysarthrique basées sur un alignement manuel et un alignement automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gendrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Mons, Belgique. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00576849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The LIA-Eurecom RT'09 speaker diarization system : enhancements in speaker modelling and cluster purification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bozonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evans Nicholas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2010, 35th International Conference on Acoustics, Speech, and Signal Processing, March 14-19, 2010, Dallas, Texas, USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Dallas, United States. pp.ICASSP 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00601383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing an acoustic-phonetic characterization of dysarthric speech in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Language Resources, Technologies and Evaluation (LREC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Valletta, Malta. pp.2831-2838</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00528520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated top-down/bottom-up approach to speaker diarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bozonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Troncy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2010, September 26-30, Makuhari, Japan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Makuhari, Tokyo, Japan. Interspeech 2010, September 26-30, Makuhari, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00601390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System output combination for improved speaker diarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bozonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Anguera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriol Vinyals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Friedland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2010, September 26-30, Makuhari, Japan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Makuhari, Tokyo, Japan. Interspeech 2010, September 26-30, Makuhari, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00601409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new approach for an acoustic- phonetic description of dysarthria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Symposium Basal Ganglia Speech Disorders &amp; Deep Brain Stimulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00530199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation d'un alignement automatique sur la parole dysarthrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olavo Panseri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Mons, Belgique. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00576850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factor analysis-based approaches applied to the speaker diarization task of meetings: a preliminary study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Tomasek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Odyssey - The Speaker and Language Recognition Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Brno, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are the unvoiced consonants relevant for dysphonia phenomenon observation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pouchoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Voice Function Assessment International Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Madrid, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pertinence des consonnes sourdes pour l'observation des phénomènes liés à la dysphonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pouchoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Aix-en-Provence, France. p 48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speaker diarization using unsupervised discriminant analysis of inter-channel delay features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IACSSP'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Taipei, Taiwan. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2009.4960520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification Musicale à l'aide de Technologies Vocales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Mauchrétien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Jiménez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MajecSTIC 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of a Simulated Analogue Telephone Channel on the Performance of a Remote Automatic System for the Detection of Pathologies in Voice Impact of Linear Distortions on Cepstrum-based Assessment: Band Limitation, Frequency Response and Additive Noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Fraile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saenz-Lechon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Ignacio Godino-Llorente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Osma-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIOSTEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Porto, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description phonético-acoustique de la parole dysarthrique: le projet DesPho-APaDy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Troisièmes Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Aix en Provence, France. pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00610716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dysphonic Voices and the 0-3000Hz Frequency Band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pouchoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Giovanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Annual Conference of the International Speech Communication Association (Interspeech)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Brisbane, Australia. p 2214-2217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALIZE/SpkDet: a state-of-the-art open source software for speaker recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Scheffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Odyssey 2008: The Speaker and Language Recognition Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Stellenbosch, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse Phonétique dans le Domaine Fréquentiel pour la Classification des Voix Dysphoniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pouchoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Giovanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude sur la Parole (JEP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Avignon, France. pp.221-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00292400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complementary approaches for voice disorder assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Giovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pouchoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Antwerp, Belgium. pp.1194-1197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The LIA RT’07 Speaker Diarization System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Evans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Evaluation Workshops CLEAR 2007 and RT 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Baltimore, United States. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-68585-2_48⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the Pathological Voices (Dysphonia) in the frequency space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pouchoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Révis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of Phonetic Sciences (ICPhS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Saarbrücken, Germany. pp.1993-1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00173728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial impostor voice transformation effects on false acceptance rates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Antwerp, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency Study for the Characterization of the Dysphonic Voices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pouchoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Giovanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Antwerp, Belgium. pp.1198-1201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00173730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse Fréquentielle pour la Caractérisation des Voix Dysphoniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pouchoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Giovanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency-Based Analysis for the Characterization of the Dysphonic Voices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pouchoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Giovanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pan-European Voice Conference (PEVOC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Groningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer Function-Based Voice Transformation for Speaker Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Speaker and Language Recognition Workshop 2006 IEEE Odyssey -</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, San Juan, Puerto Rico. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ODYSSEY.2006.248128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation statistique et infomations pertinentes pour la caractérisation des voix pathologiques (dysphonies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pouchoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Azzarello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude sur la Parole (JEP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Dinard, France. pp.93-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00136742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical Improvements of the E-HMM Based Speaker Diarization System for Meeting Records</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Senay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Workshop, MLMI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Bethesda, United States. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11965152_32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Speech Transformation on Impostor Acceptance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2006.1660175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NIST RT'05S Evaluation: Pre-processing Techniques and Speaker Diarization on Multiple Microphone Meetings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Besacier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RT'05S Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Edinburgh, United Kingdom. pp.428 - 439, </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11677482_36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AUGMENTATION DU TAUX DE FAUSSE ACCEPTATION PAR TRANSFORMATION INAUDIBLE DE LA VOIX DES IMPOSTEURS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Journées d’Etude sur la Parole (JEP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Dinard, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Automatic Speaker Recognition techniques to pathological voice assessment (dysphonia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pouchoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Azzarello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Giovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Lisboa, France. pp.149-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00136765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le système de transcription du LIA pour ESTER-2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nocera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Massonié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESTER 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The NIST 2004 spring rich transcription evaluation : two-axis merging strategy in the context of multiple distance microphone based meeting speaker segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Moraru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Besacier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RT2004 Spring Meeting Recognition Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ELISA Consortium approches in Broadcast News Speaker segmentation during the NIST 2003 rich transcription evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Moraru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Besacier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE, Proceedings of International Conference on Acoustics Speech and Signal Processing (ICASSP 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Montreal, Canada. pp.373--376</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits of prior acoustic segmentation for automatic speaker segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Moraru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Besacier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Acoustics Speech and Signal Processing (ICASSP 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Montreal, Canada. pp.397-400, </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2004.1326006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPEAKER DIARIZATION IN THE ELISA CONSORTIUM OVER THE LAST 4 YEARS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Moraru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Besacier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rich Transcription Fall 2004 Evaluation Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Palisades, NY, United States. pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation en macro-classes acoustiques d'émissions radiophoniques dans le cadre d'ESTER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nocera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'Etudes sur la Parole, JEP 04, Avril 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Fès, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00477753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation selon le locuteur : les activités du consortium ELISA dans le cadre de Nist RT03</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Moraru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Besacier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude sur la Parole (JEP 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFCP, Apr 2004, Fès, Maroc. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELISA Nist RT03 Broadcast News Speaker Diarization Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Moraru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Besacier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Speaker and Language Recognition Workshop (Odyssey 2004) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Tolède, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différentes stratégies pour le suivi du locuteur , Reconnaissances des Formes et Intelligence Artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Delacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teva Merlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFIA 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle de Markov évolutif pour les tâches de suivi de locuteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teva Merlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Aussois, France. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutive HMM for Multi-Speaker Tracking System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teva Merlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Acoustics Speech and Signal Processing (ICASSP 2000)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, 2000, Istanbul, Turkey. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NON DIRECTLY ACOUSTIC PROCESS FOR COSTLESS SPEAKER RECOGNITION AND INDEXATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teva Merlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Intelligent Communication Technologies and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, NEUCHATEL, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacité de la reconnaissance automatique de phonèmes sur une tâche de production de pseudo-mots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlys Leiçarrague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pinquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Sète, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05142338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effectiveness of automatic phoneme recognition on a pseudoword production task after oral or oropharyngeal cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlys Leiçarrague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pinquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IALP 2025 33rd World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, San Giljan, Malta</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Petit Camion: L’intelligence artificielle au service des opérateurs pour optimiser la prise en charge des appels d'urgence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pinquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Evain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mauclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop interdisciplinaire sur la sécurité globale (WISG 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05004595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluer la réalisation acoustique des voyelles Cancers ORL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rebourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Monestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fakhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire AFCP - Journée de phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03513367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic speech processing for the detection of abnormal speech zones in dysarthric speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olavo Panseri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Meeting of the International Clinical Phonetics and Linguistics Association (ICPLA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement Automatique et Troubles de la Voix et de la Parole : champs d'application, contraintes et limites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Informatique et langage [cs.CL]. Université d'Avignon et du Pays de Vaucluse, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02102837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId317"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Corinne Fredouille </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeure des Universités - Avignon Université</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">corinne-fredouille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0413-8950</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">079420516</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enseignante-chercheuse</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire Informatique d'Avignon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Enseignement et de Recherche en Informatique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Avignon Université</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membres et/ou responsable scientifique des projets de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2025 - 2028 - </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANR/OLINPIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (resp. scientifique pour le LIA)en collaboration avec quatre partenaires : les laboratoires LPL (Aix-en-Provence – porteur du projet), IRIT et LNPL (Toulouse) et le CHU de Toulouse. Ce projet, financé sur 48 mois, est la poursuite du projet RUGBI. Il est dédié à la restauration de la parole atypique, produite soit par des populations de sujets présentant des troubles de la parole, soit par des personnes apprenantes langue seconde.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2025 - 2028 - </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANR/LePetitCamion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (resp. scientifique pour le LIA) le LIA est porteur du projet en collaboration avec quatre partenaires : le laboratoire IRIT (Toulouse), INRIA DGDS, SDIS31 et l’entreprise AnthroPi. Ce projet, financé sur 48 mois, est dédié aux traitements automatiques  d’enregistrements audio issus de Centres de Traitement des Alertes en vue d’aider les opérateurs dans leur gestion des appels d’urgence. Subvention du LIA : 165710€ - financement de la thèse de doctorat de Lauriane Bompay en co-encadrement avec l’IRIT.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023 - 2027 - </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANR/EVA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en collaboration avec six partenaires : Orange (Rennes - porteur du projet), IRCAM (Paris), les laboratoires IRISA (Rennes), LPP (Paris), l’Université Bretagne Sud et INRIA Defense&Security. Ce projet, financé sur 42 mois, a pour objectif d’expliciter les attributs de la voix en vue de pouvoir mieux les appréhender et les contrôler dans le cadre de synthèse vocale, de conversion de voix ou encore de créations culturelles et artistiques.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020 - 2027 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHRIP/DAPADAF-E</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (resp. scientifique pour le LIA) en collaboration avec quatre partenaires : les laboratoires IRIT (Toulouse – porteur du projet) et LPL (Aix-en-Provence), le CHU de Toulouse et l’Assistance Publique – Hôpitaux de Marseille (AP-HM). L’objectif de ce projet de recherche très appliqué à la pratique clinique est la validité d’une tâche de Décodage Acoustico-Phonétique Automatisée sur les Déficits Anatomo-Fonctionnels dans l’Évaluation paramédicale des troubles de la parole des patients traités pour un cancer de la cavité buccale ou de l’oropharynx.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019 - 2023 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANR/RUGBI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (resp. scientifique pour le LIA) en collaboration avec quatre partenaires : le laboratoire IRIT (Toulouse - porteur du projet), le CHU de Toulouse, le laboratoire Octogone (Toulouse) et LPL (Aix-en-Provence). Ce projet, financé sur 42 mois, est dédié à l'étude des unités linguistiques porteuses de l'intelligibilité par des approches perceptives et automatiques telles que l'apprentissage profond (techniques de deep learning) chez une population de sujets sains vs une population de patients atteints de la maladie de Parkinson et de cancers des voies aéro-digestives supérieures (VADS)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2015 – 2018 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCA/C2SI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (resp. scientifique pour le LIA) en collaboration avec quatre partenaires : le CHU de Toulouse (porteur du projet), les laboratoires IRIT (Toulouse), Octogone (Toulouse) et LPL (Aix-en-Provence). Ce projet est financé sur 36 mois par l'Institut National du CAncer (INCA). Il est dédié au développement de mesures objectives d'intelligibilité, issues de traitements automatiques de la parole, chez des patients atteints de cancers des Voies Aéro-Digestives Supérieures (VADS) et à l'étude de leurpossible corrélation avec des mesures de qualité de vie (QoL), devenues essentielles dans la prise en charge médicale des patients</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2012 – 2015 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANR/TYPALOC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (resp. scientifique pour le LIA) en collaboration avec deux partenaires : les laboratoires LPL (Aix-en-Provence – porteur du projet) et LPP (Paris). Ce projet vise à mieux comprendre l'étendue des variations de la parole chez des populations tant saines qu'affectées d'une pathologie et dans des conditions de parole différentes – parole lue vs parole spontanée. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://typaloc.univ-avignon.fr/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2010 – 2014 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANR/PERCOL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en collaboration avec trois partenaires : les laboratoires LIF (Marseille – porteur du projet), LIFL (Lille) et la société Orange (Lannion). Ce projet a pour objectifs d’identifier des personnes dans des documents vidéos</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2009 – 2012 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANR/DesPhoA-PaDy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (resp. scientifique pour le LIA) en collaboration avec deux partenaires : les laboratoires LPP (Paris – porteur du projet) et LPL (Aix-en-Provence). Ce projet porte sur la caractérisation acoustico-phonétique de la parole dysarthrique. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://despho-apady.univ-avignon.fr/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2009 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">VML</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (resp. scientifique pour le LIA) en collaboration avec le LPP et l'Hôpital La Pitié Salpêtrière (Paris). Ce projet, issu d'un appel à projets financés par l'association « Vaincre les maladies lysosomales » était d'une durée d'un an et avait pour objectif d'étudier, d'un point de vue acoustique, l'évolution longitudinale de la dysarthrie chez des patients atteints de deux maladies lysosomales rares</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2006 - 2009 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">RNRT/BIOBIMO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en collaboration avec deux partenaires : l'Institut EURECOM (Sophia-Antipolis) et la société E2V (Grenoble). Ce projet portait sur la mise en oeuvre d'algorithmes bimodaux - audio et vidéo- de reconnaissance du locuteur dans le cadre d'une application biométrique portée sur un terminal mobile</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autres activités scientifiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">De 2021 à 2026 – co-porteuse (scientifique) de la chaire LIAvignon, dont le lancement officiel s’est tenu en novembre 2021 avec la signature de la convention partenariale par les membres fondateurs. Centrée sur les thèmes « Locuteur, Voix, Parole », les domaines d’application privilégiés de la chaire sont autour de l’industrie de la langue, de la sécurité, de l’authentification et la défense et des applications de santé. Le porteur officiel de la chaire est actuellement Yannick Estève, accompagné par deux co-porteurs, Jean-François Bonastre et moi-même. En plus d’Avignon Université, les membres fondateurs de la chaire sont Orange, Airbus Defence and Space, Bertin It/ChapsVision, le Laboratoire National d’Evaluation et de métrologie (LNE), Orkis, ValidSoft, le groupe CERCO. INRIA a rejoint la chaire en 2023.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">De 2009 à 2024, membre élue du Comité d'Administration de l’Association Francophone de la Communication Parlée (AFCP) et participation au bureau du CA en tant que secrétaire de 2009 à 2014. Administration du site web hébergé par l'université d'Avignon depuis 2010 (</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.afcp-parole.org/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">De janvier 2021 à décembre 2025, membre du comité de rédaction de la revue TAL (</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.atala.org/revuetal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">De 2018 à 2021, membre élu du Comité National des Universités (CNU) - section 27 (démission suite au changement de corps)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2019, membre du comité de pilotage du collège Technologie du Langage Humain (TLH) de l'Association Française de l'Intelligence Artificielle (AFIA). Juin 2022 à juin 2025, co-animatrice du comité de pilotage du collège TLH/AFIA -  </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://afia-tlh.loria.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité de programme et/ou comité scientifique du workshop international SLPAT de 2013 à 2016, puis 2019, 2022 (</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.slpat.org/slpat201x</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">), des Journées francophones de Phonétique Clinique JPC'11, JPC'13, JPC'15, JPC'17, JPC'19, JPC'21, JPC'23 et des Journées d'Etudes sur la Parole de 2008 à 2024.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-organisatrice de la journée &amp;quot;Phonétique Clinique&amp;quot;, séminaire de l'AFCP, le 27 mai 2021 en remplacement des JPC'21 (</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.irit.fr/jpc2021/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">), co-organisatrice des Journées de Phonétique Clinique 2023 avec l'IRIT, le LNPL et le CHU Toulouse.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Relectrice pour les revues IEEE Transactions on Audio, Speech and Language Processing, Computer and Speech Language journal, Speech Communication, BioMedical Engineering online et pour les conférences internationales Interspeech, ICASSP, les conférences nationales JPC, JEP et le workshop international SPLAT</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités au sein d'Avignon Université</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">De novembre 2023 à avril 2024, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">directrice du CERI, rattaché à l'UFR-ip Sciences, Technologie et Santé</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">D'avril 2024 à avril 2028, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">directrice du CERI devenu l'une des 4 composantes d'Avignon Université</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">De septembre 2014 à septembre 2023, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">responsable de l'alternance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> proposée en 3e année de licence informatique et en 1e et 2e année du master informatique (en parallèle des parcours classiques).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">De février 2016 à février 2021, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">vice-doyenne aux études de l'UFR-ip Sciences, Technologies et Santé (STS)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">De septembre 2012 à mars 2016, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">direction des études des formations de licence, master et DU en informatique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">De septembre 2012 à septembre 2019, membre nommée pour représenter le LIA au conseil de l'Ecole Doctorale 536 - Agrosciences et Sciences de l'université d'Avignon</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2018, membre élue du conseil scientifique du LIA</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">29 nov. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Habilitation à Diriger des Recherches (HDR) –</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Université d'Avignon / LIA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">intitulée « </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement automatique et troubles de la voix et de la parole : champs d'application, contraintes et limites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997-2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctorat en Informatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – Université d'Avignon / LIA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mention très honorable avec félicitations du jury</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse intitulée« </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approche Statistique pour la Reconnaissance Automatique du Locuteur : Informations Dynamiques et Normalisation Bayesienne des Vraisemblances.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996-1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEA Informatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – Université d'Avignon / LIA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire intitulé :« </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caractérisation du locuteur au moyen d’informations dynamiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1995-1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maîtrise Génie Mathématique et Informatique –</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> IUP GMI d’Avignon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1994-1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">BSc. Computing with combined studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – University of Central Lancashire (Angleterre)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Licence Génie Mathématique et Informatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">– IUP GMI d’Avignon</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours Professionnel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professeure des Universités</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université d’Avignon – Laboratoire de recherche: LIA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003-2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maître de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université d’Avignon – Laboratoire de recherche: LIA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000-2001/2002-2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Attachée Temporaire à l’Enseignement et à la Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ATER plein)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université d’Avignon – Laboratoire de recherche: LIA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001-2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Post-doctorat / Chef de projet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Transcription automatique de flux audio</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sous convention liant le Laboratoire Informatique d’Avignon (LIA) et la société DATOPS spécialisée dans le traitement de flux d’information</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Juin-sept. 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stage de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> dans le centre de Recherche et d'Innovation de la banque UBS à Zurich – Equipe Traitement de la parole et du locuteur</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the nuances of reduction in conversational speech: lexicalized and non-lexicalized reductions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kübra Bodur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 173, pp.103268. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.specom.2025.103268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226460v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speech Reduction in Middle Childhood: the Case of Child–Caregiver Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kübra Bodur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Fourtassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/01427237251363936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05230382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forensic Audio and Voice Analysis: TV Series Reinforce False Popular Beliefs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ferragne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Guyot Talbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Cecchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Beugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Delanoë-Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/languages9020055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04601003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing linguistic materials for feature-based intelligibility assessment in speech impairments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna K Marczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rebourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavior Research Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 54 (1), pp.42-53. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3758/s13428-021-01610-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpreting Deep Representations of Phonetic Features via Neuro-based Concept Detector: Application to speech disorders due to Head and Neck cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sondes Abderrazek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ACM Transactions on Audio, Speech and Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASLP.2022.3221039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du recueil à l’exploitation des corpus de parole « pathologique » : comment accéder à la variation physiopathologique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pouchoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Viallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Giovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Woisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/corpus.5677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C2SI corpus: a database of speech disorder productions to assess intelligibility and quality of life in head and neck cancers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Woisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Balaguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Farinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 55 (1), pp.173-190. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10579-020-09496-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02921918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction au numéro spécial « traitement automatique des langues et santé »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Névéol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berry de Bruijn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, numéro spécial « traitement automatique des langues et santé », Volume 61 (n◦ 2/2020), p. 7 à 14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03230298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Development of a Speech Intelligibility Test Based on Pseudowords in French: Why and How?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Giusti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Speech, Language, and Hearing Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 63 (7), pp.2070-2083. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1044/2020_JSLHR-19-00088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02909830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual evaluation for automatic anomaly detection in disordered speech: Focus on ambiguous cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Laaridh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne A Fredouille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 105, pp.23-33. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.specom.2018.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Single- and Cross-Show Speaker Diarization Using Binary Key Speaker Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Delgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Anguera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Serrano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ACM Transactions on Audio, Speech and Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 23 (12), pp.2286-2297. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASLP.2015.2479043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02102752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Detection of Phone-Based Anomalies in Dysarthric Speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Laaridh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Accessible Computing </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Vol. 6 n° 3, 6, pp.1-24. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2739050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to manage sound, physiological and clinical data of 2500 dysphonic and dysarthric speakers?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pouchoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Teston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 54 (5), pp.664-679. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.specom.2011.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of phonetic context on the dysphonic event: contribution of new methodologies for the analysis of pathological voice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Revis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Galant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Giovanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Laryngologie Otologie Rhinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 133 (1), pp.33-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speaker diarization : A review of recent research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Anguera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bozonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Friedland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE transactions on acoustics, speech, and signal processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative study of bottom-up and top-down approaches to speaker diarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bozonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Troncy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE transactions on acoustics, speech, and signal processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Back-and-Forth Methodology for Objective Voice Quality Assessment: From/to Expert Knowledge to/from Automatic Classification of Dysphonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pouchoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Revis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2009 (1), pp.13 - 13. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2009/982102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches complémentaires pour l'évaluation des dysphonies : bilan méthodologique et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pouchoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Giovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Teston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux interdisciplinaires du Laboratoire Parole et Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 26, pp.33-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00292402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Step-by-step and integrated approaches in broadcast news speaker diarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Moraru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Besacier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Speech and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Odyssey 2004: The speaker and Language Recognition Workshop Odyssey-04, Odyssey 2004: The speaker and Language Recognition Workshop, 20 (2-3), pp.303-330. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csl.2005.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus de parole pathologique, état d'avancement et enjeux méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Teston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Viallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Jankowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Purson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux interdisciplinaires du Laboratoire Parole et Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 25, pp.109-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00354505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voice Biometrics over the Internet in the Framework of COST Action 275</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Besacier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aladdin M Ariyaeeinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John S Mason</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro S Mayorga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 2004 (4), pp.466 - 479. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/S1110865704310012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tutorial on Text-Independent Speaker Verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bimbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François A Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne A Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume A Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 2004 (4), pp.430 - 451. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/S1110865704310024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of compression and packet loss effects in speech biometrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Besacier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mayorga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEE Proceedings Vision, Image &amp; Signal Processing - Special issue on Biometrics on the Internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 150 (6), pp.372--376</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localization and Selection of Speaker Specific Information with Statistical Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Besacier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fredouille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (106)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la reconnaissance phonémique à l'évaluation de la parole pathologique : comparaison de modèles pré-entraînés français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36ème Journées d’Études sur la Parole (JEP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Francophone de la Communication Parlée (AFCP); laboratoire Praxiling; ISEM, Jun 2026, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05625488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speech Reduction in French: The Relationship Between Vowel Space and Articulation Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kübra Bodur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISCA, Aug 2025, Rotterdam, Netherlands. pp.384-388, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2025-1720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des sources de parole sur la prise de décision des modèles pour l'évaluation des troubles de la parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Balaguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Woisard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Sète, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05189209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage profond pour l’analyse de la parole pathologique : étude comparative entre modèles CNN et à base de transformers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malo Maisonneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Woisard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.261-270</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04623078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring ASR-Based Wav2Vec2 for Automated Speech Disorder Assessment: Insights and Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Balaguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Woisard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Spoken Language Technology Workshop (SLT 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Macao, Macau SAR China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Pathological Speech Quality Assessment with ASR-Powered Wav2Vec2 in Data-Scarce Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Balaguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Woisard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2024 Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-COLING 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ELRA and ICCL, May 2024, Torino, Italy. pp.6935--6944</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards objective and interpretable speech disorder assessment: a comparative analysis of CNN and transformer-based models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malo Maisonneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Woisard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Kos Island, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04623180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pertinence des pseudo-mots dans l’évaluation de l’intelligibilité : Effet du nombre ou du caractère non lexical ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rebourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fakhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.132-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04623066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de la dysarthrie parkinsonienne en lecture par la mesure de la déviation phonologique perçue : effets de la sévérité et du traitement dopaminergique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Defais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Brevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Jayr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.381-389</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04623089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speech reduction: position within French prosodic structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kübra Bodur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James German</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Dublin, Ireland. pp.117-121, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2023-1651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04190228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une interprétation, en terme d’altération de traits phonétiques, du niveau d’intelligibilité chez des patients atteints de cancer de la tête ou du cou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sondes Abderrazek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Phonétique Clinique (JPC), 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04435506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of the Neuro-Concept Detector framework for the characterization of speech disorders: A comparative study including Dysarthria and Dysphonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sondes Abderrazek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Incheon, South Korea. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/interspeech.2022-10631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations de l'expertise vocale dans les séries policières : quand la fiction s'invite dans les enquêtes et au tribunal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ferragne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Guyot-Talbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Cecchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Beugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Delanoë-Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etudes sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Noirmoutier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction du degré d'altération de l'intelligibilité chez des patients traités pour un cancer de la cavité buccale ou de l'oropharynx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Monestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rebourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34ièmes Journées d'Etude sur la Parole, JEP2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Nantes, Jun 2022, Noirmoutier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interprétation des représentations profondes des traits phonétiques via l'approche NCD -Neuro-based Concept Detector : Application aux troubles de la parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sondes Abderrazek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIVe Journées d’Études sur la Parole — JEP2022 « Parole, Geste, Musique : des unités à leur organisation »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Île de Noirmoutier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Interpreting Deep Learning Models to Understand Loss of Speech Intelligibility in Speech Disorders — Step 2: Contribution of the emergence of phonetic traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sondes Abderrazek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2022 - 2022 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Singapore, Singapore. pp.7387-7391, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP43922.2022.9746198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formes réduites en conversation : caractéristiques des séquences et des locuteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kübra Bodur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34e Journées d’Études sur la Parole — JEP2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Noirmoutier, France. pp.202-211, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/JEP.2022-22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discriminating speakers using perceptual clustering interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin O'Brien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speaker Individuality in Phonetics and Speech Sciences: Speech Technology and Forensic Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Zurich, Switzerland. pp.97-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160943v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer l’intelligibilité, mots ou pseudo-mots ? Comparaison entre deux groupes d’auditeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rebourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fakhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 1 : Journées d'Études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Nancy, France. pp.543-551</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798584v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Have a Cake and Eat it Too: Assessing Discrimination Performance of an Intelligibility Index Obtained from a Reduced Sample Size</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna K Marczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rebourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Conference on Language Resources and Evaluation (LREC 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ELRA, May 2020, Marseille, France. pp.1784-1788</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l’intelligibilité de patients avec traitement du cancer des cavités orales et pharyngales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rebourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Woisard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 1 : Journées d'Études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Nancy, France. pp.271-279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798549v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Interpreting Deep Learning Models to Understand Loss of Speech Intelligibility in Speech Disorders — Step 1: CNN Model-Based Phone Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sondes Abderrazek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Shanghai, China. pp.2522-2526, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2020-2239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03017394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Compare Automatically Two Phonological Strings: Application to Intelligibility Measurement in the Case of Atypical Speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Giusti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Woisard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Conference on Language Resources and Evaluation (LREC 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ELRA, May 2020, Marseille, France. pp.1682-1687</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02482615v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PTSVOX : une base de données pour la comparaison de voix dans le cadre judiciaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Chanclu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Georgeton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 1 : Journées d'Études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Nancy, France. pp.73-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798519v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pertinence de l'utilisation de non mots pour évaluer l'intelligibilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rebourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Woisard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Mons, Belgique. pp.172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02098845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mots ou pseudo-mots ? Quel impact sur l'évaluation perceptive de l'intelligibilité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rebourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Belleville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Journées de Phonétique Clinique ( JPC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire de phonétique de l’Université de Mons - Institut de Recherche en Sciences et Technologies du Langage de l’UMONS, May 2019, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02482566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic-phonetic decoding for speech intelligibility evaluation in the context of Head and Neck Cancers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Laaridh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Woisard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of Phonetic Sciences (ICPhS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Melbourne, Australia. pp.3051-3055</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dysarthric speech evaluation: automatic and perceptual approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Laaridh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Myazaki, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01860277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carcinologic Speech Severity Index Project: A Database of Speech Disorder Productions to Assess Quality of Life Related to Speech After Cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Balaguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Farinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eleventh International Conference on Language Resources and Evaluation Conference (LREC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Miyazaki, Japan. pp.L18-1673</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01770168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Evaluation of Speech Intelligibility Based on i-vectors in the Context of Head and Neck Cancers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Laaridh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Woisard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Hyderabad, India. pp.2943-2947, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/interspeech.2018-1266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une mesure d'intelligibilité par décodage acoustico-phonétique de pseudo-mots dans le cas de parole atypique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Giusti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pouchoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIe Journées d'Etudes sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LPL, 2018, Aix-en-Provence, France. pp.285-293, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/jep.2018-33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01770161v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation automatique de l'intelligibilité de la parole dans le contexte de cancers de la tête et du cou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Laaridh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Woisard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIe Journées d'Etudes sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Aix-en-Provence, France. pp.187-195, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/jep.2018-22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Prediction of Speech Evaluation Metrics for Dysarthric Speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Laaridh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waad Ben Kheder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du décodage acoustico-phonétique pour mesurer l'intelligibilité de locuteurs atteints de troubles de production de la parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Giusti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pouchoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place du traitement automatique de la parole (Journée d'Etudes &amp;quot;Intelligibilité de la parole&amp;quot;, Maison de la Recherche, D29, 24/03/17)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Farinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'Etudes "Intelligibilité de la parole"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Maison de la Recherche, D29, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection automatique d'anomalies sur deux styles de parole dysarthrique: parole lue vs spontanée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Laaridh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, Région indéterminée. pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a Phone-Based Anomaly Detection Approach for Dysarthric Speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Laaridh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, San Francisco, United States. pp.223-227, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2016-1077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02102786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Anomaly Detection for Dysarthria Across Two Speech Styles: Read vs Spontaneous Speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Laaridh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Language Resources and Evaluation Conference, LREC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Portoroz, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01420956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels tests d'intelligibilité pour évaluer les troubles de production de la parole ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Giusti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Paris, France. pp.589-596</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01372037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The TYPALOC Corpus: A Collection of Various Dysarthric Speech Recordings in Read and Spontaneous Styles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Bigi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation Conference (LREC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Portoroz, Slovenia. p 4658-4665</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01401377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de personnes dans des flux multimédia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Bendris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Charlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Damnati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORIA 2015 - Conférence en Recherche d'Infomations et Applications - 12th French Information Retrieval Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, PARIS, France. pp.239-251</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement automatique de la parole dysarthrique: Etude de la variabilité inter-pathologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Laaridh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Phonétique Clinique 6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Montpellier, France. non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01498892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic speech processing for dysarthria: A study of Inter-pathology variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Laaridh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Congress of Phonetic Sciences 18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Glasgow, United Kingdom. pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01498821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved binary key speaker diarization system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Delgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Anguera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Serrano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 23rd European Signal Processing Conference (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Nice, France. pp.2087-2091</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02102796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection automatique d'anomalies dans la parole dysarthrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Laaridh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Phonétique Clinique 6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Montpellier, France. non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01498824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel Clustering Selection Criterion for Fast Binary Key Speaker Diarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Delgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Anguera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Serrano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02102802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Makes a Speaker Recognizable in TV Broadcast? Going Beyond Speaker Identification Error Rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Charlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Poignant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bredin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERRARE Workshop, a satellite event of Interspeech 2015.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Sinaia, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a complete Binary Key System for the Speaker Diarization Task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Delgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Serrano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspech 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02102819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal understanding for person recognition in video broadcasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Bendris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Charlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Damnati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech, Singapore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of I-Vector framework for Speaker Identification in TV-shows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Charlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech'2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02102810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles contextuels continus pour la reconnaissance des noms de personnes dans des transcriptions automatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Senay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Speaker Identification in TV-shows using person name detection in overlaid text and speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Charlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Damnati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Senay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Person name spotting by combining acoustic matching and LDA topic models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Senay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PERCOLI: a person identification system for the 2013 REPERE challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Damnati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Bendris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Charlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SLAM 2013 : First Workshop on Speech, Language and Audio in Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Marseille, France. pp.55-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00834204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Acoustic Name Spotting and Continuous Context Models to improve Spoken Person Name Recognition in Speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Senay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02102829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speaker Role Recognition on TV Broadcast Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Charlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Workshop on Speech, Language and Audio in Multimedia (SLAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Person name recognition in ASR outputs using continuous context models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Senay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Vancouver, Canada. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2013.6639318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Percol0 - un système multimodal de détection de personnes dans des documents vidéo (Percol0 - A multimodal person detection system in video documents) [in French]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ayache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Charlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Damnati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la conférence conjointe JEP-TALN-RECITAL 2012, volume 1: JEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Grenoble, France. pp.553--560</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPEAKER DIARIZATION OF HETEROGENEOUS WEB VIDEO FILES: A PRELIMINARY STUDY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bazillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AUTOMATIC DETECTION OF ABNORMAL ZONES IN PATHOLOGICAL SPEECH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pouchoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPhS 17ème</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Hong Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse par bandes de fréquences pour la détection des zones de « déviance » dans la parole dysarthrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pouchoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préconisations pour la conservation et l'exploitation de données collectées pour l'étude des troubles de la voix et de la parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pouchoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factor analysis-based approaches applied to the speaker diarization task of meetings: a preliminary study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Tomasek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Odyssey - The Speaker and Language Recognition Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Brno, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing an acoustic-phonetic characterization of dysarthric speech in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Language Resources, Technologies and Evaluation (LREC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Valletta, Malta. pp.2831-2838</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00528520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expériences et recommandations pour la structuration des données sonores, physiologiques et cliniques dans le cas de dysfonctionnements de la parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pouchoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Mons, Belgique. pp.57-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00576848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison d'analyses phonétiques de parole dysarthrique basées sur un alignement manuel et un alignement automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gendrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Mons, Belgique. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00576849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated top-down/bottom-up approach to speaker diarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bozonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Troncy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2010, September 26-30, Makuhari, Japan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Makuhari, Tokyo, Japan. Interspeech 2010, September 26-30, Makuhari, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00601390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System output combination for improved speaker diarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bozonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Anguera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriol Vinyals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Friedland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2010, September 26-30, Makuhari, Japan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Makuhari, Tokyo, Japan. Interspeech 2010, September 26-30, Makuhari, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00601409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The LIA-Eurecom RT'09 speaker diarization system : enhancements in speaker modelling and cluster purification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bozonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evans Nicholas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2010, 35th International Conference on Acoustics, Speech, and Signal Processing, March 14-19, 2010, Dallas, Texas, USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Dallas, United States. pp.ICASSP 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00601383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new approach for an acoustic- phonetic description of dysarthria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Symposium Basal Ganglia Speech Disorders &amp; Deep Brain Stimulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00530199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation d'un alignement automatique sur la parole dysarthrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olavo Panseri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Mons, Belgique. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00576850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are the unvoiced consonants relevant for dysphonia phenomenon observation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pouchoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Voice Function Assessment International Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Madrid, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pertinence des consonnes sourdes pour l'observation des phénomènes liés à la dysphonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pouchoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Aix-en-Provence, France. p 48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speaker diarization using unsupervised discriminant analysis of inter-channel delay features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IACSSP'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Taipei, Taiwan. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2009.4960520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification Musicale à l'aide de Technologies Vocales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Mauchrétien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Jiménez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MajecSTIC 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of a Simulated Analogue Telephone Channel on the Performance of a Remote Automatic System for the Detection of Pathologies in Voice Impact of Linear Distortions on Cepstrum-based Assessment: Band Limitation, Frequency Response and Additive Noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Fraile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saenz-Lechon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Ignacio Godino-Llorente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Osma-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIOSTEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Porto, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description phonético-acoustique de la parole dysarthrique: le projet DesPho-APaDy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Troisièmes Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Aix en Provence, France. pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00610716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dysphonic Voices and the 0-3000Hz Frequency Band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pouchoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Giovanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Annual Conference of the International Speech Communication Association (Interspeech)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Brisbane, Australia. p 2214-2217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALIZE/SpkDet: a state-of-the-art open source software for speaker recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Scheffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Odyssey 2008: The Speaker and Language Recognition Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Stellenbosch, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse Phonétique dans le Domaine Fréquentiel pour la Classification des Voix Dysphoniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pouchoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Giovanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude sur la Parole (JEP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Avignon, France. pp.221-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00292400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The LIA RT’07 Speaker Diarization System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Evans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Evaluation Workshops CLEAR 2007 and RT 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Baltimore, United States. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-68585-2_48⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complementary approaches for voice disorder assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Giovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pouchoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Antwerp, Belgium. pp.1194-1197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the Pathological Voices (Dysphonia) in the frequency space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pouchoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Révis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of Phonetic Sciences (ICPhS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Saarbrücken, Germany. pp.1993-1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00173728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial impostor voice transformation effects on false acceptance rates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Antwerp, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency Study for the Characterization of the Dysphonic Voices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pouchoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Giovanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Antwerp, Belgium. pp.1198-1201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00173730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse Fréquentielle pour la Caractérisation des Voix Dysphoniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pouchoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Giovanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency-Based Analysis for the Characterization of the Dysphonic Voices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pouchoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Giovanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pan-European Voice Conference (PEVOC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Groningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Speech Transformation on Impostor Acceptance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2006.1660175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NIST RT'05S Evaluation: Pre-processing Techniques and Speaker Diarization on Multiple Microphone Meetings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Besacier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RT'05S Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Edinburgh, United Kingdom. pp.428 - 439, </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11677482_36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer Function-Based Voice Transformation for Speaker Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Speaker and Language Recognition Workshop 2006 IEEE Odyssey -</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, San Juan, Puerto Rico. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ODYSSEY.2006.248128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation statistique et infomations pertinentes pour la caractérisation des voix pathologiques (dysphonies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pouchoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Azzarello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude sur la Parole (JEP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Dinard, France. pp.93-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00136742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical Improvements of the E-HMM Based Speaker Diarization System for Meeting Records</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Senay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Workshop, MLMI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Bethesda, United States. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11965152_32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AUGMENTATION DU TAUX DE FAUSSE ACCEPTATION PAR TRANSFORMATION INAUDIBLE DE LA VOIX DES IMPOSTEURS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Journées d’Etude sur la Parole (JEP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Dinard, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Automatic Speaker Recognition techniques to pathological voice assessment (dysphonia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pouchoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Azzarello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Giovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Lisboa, France. pp.149-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00136765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le système de transcription du LIA pour ESTER-2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nocera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Massonié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESTER 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELISA Nist RT03 Broadcast News Speaker Diarization Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Moraru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Besacier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Speaker and Language Recognition Workshop (Odyssey 2004) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Tolède, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ELISA Consortium approches in Broadcast News Speaker segmentation during the NIST 2003 rich transcription evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Moraru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Besacier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE, Proceedings of International Conference on Acoustics Speech and Signal Processing (ICASSP 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Montreal, Canada. pp.373--376</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits of prior acoustic segmentation for automatic speaker segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Moraru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Besacier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Acoustics Speech and Signal Processing (ICASSP 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Montreal, Canada. pp.397-400, </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2004.1326006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The NIST 2004 spring rich transcription evaluation : two-axis merging strategy in the context of multiple distance microphone based meeting speaker segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Moraru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Besacier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RT2004 Spring Meeting Recognition Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPEAKER DIARIZATION IN THE ELISA CONSORTIUM OVER THE LAST 4 YEARS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Moraru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Besacier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rich Transcription Fall 2004 Evaluation Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Palisades, NY, United States. pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation en macro-classes acoustiques d'émissions radiophoniques dans le cadre d'ESTER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nocera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'Etudes sur la Parole, JEP 04, Avril 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Fès, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00477753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation selon le locuteur : les activités du consortium ELISA dans le cadre de Nist RT03</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Moraru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Besacier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude sur la Parole (JEP 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFCP, Apr 2004, Fès, Maroc. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différentes stratégies pour le suivi du locuteur , Reconnaissances des Formes et Intelligence Artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Delacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teva Merlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFIA 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle de Markov évolutif pour les tâches de suivi de locuteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teva Merlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Aussois, France. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutive HMM for Multi-Speaker Tracking System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teva Merlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Acoustics Speech and Signal Processing (ICASSP 2000)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, 2000, Istanbul, Turkey. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NON DIRECTLY ACOUSTIC PROCESS FOR COSTLESS SPEAKER RECOGNITION AND INDEXATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teva Merlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Intelligent Communication Technologies and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, NEUCHATEL, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Petit Camion: L’intelligence artificielle au service des opérateurs pour optimiser la prise en charge des appels d'urgence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pinquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Evain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mauclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop interdisciplinaire sur la sécurité globale (WISG 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05004595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacité de la reconnaissance automatique de phonèmes sur une tâche de production de pseudo-mots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlys Leiçarrague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pinquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Sète, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05142338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effectiveness of automatic phoneme recognition on a pseudoword production task after oral or oropharyngeal cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlys Leiçarrague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pinquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IALP 2025 33rd World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, San Giljan, Malta</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluer la réalisation acoustique des voyelles Cancers ORL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rebourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Monestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fakhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire AFCP - Journée de phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03513367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic speech processing for the detection of abnormal speech zones in dysarthric speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olavo Panseri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Meeting of the International Clinical Phonetics and Linguistics Association (ICPLA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement Automatique et Troubles de la Voix et de la Parole : champs d'application, contraintes et limites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Informatique et langage [cs.CL]. Université d'Avignon et du Pays de Vaucluse, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02102837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId318"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="40F6D23A"/>
+    <w:nsid w:val="426A7B81"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="A9C06118"/>
+    <w:nsid w:val="F2E83700"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -402,51 +402,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="76B3E31F"/>
+    <w:nsid w:val="43C5CC02"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -550,51 +550,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="C604529F"/>
+    <w:nsid w:val="34B6A999"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -790,51 +790,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/corinne-fredouille" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0413-8950" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/079420516" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://typaloc.univ-avignon.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://despho-apady.univ-avignon.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afcp-parole.org/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atala.org/revuetal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afia-tlh.loria.fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slpat.org/slpat201x" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.irit.fr/jpc2021/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226460v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#252;bra Bodur" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fredouille" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rauzy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meunier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2025.103268" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230382v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Fourtassi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01427237251363936" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04601003v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ferragne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Guyot Talbot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Cecchini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Beugnet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Delano&#235;-Brun" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/languages9020055" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325628v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna K Marczyk" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ghio" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lalain" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rebourg" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-021-01610-9" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837530v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sondes Abderrazek" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meunier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2022.3221039" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145102v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pouchoulin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Viallet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Giovanni" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Woisard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.5677" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921918v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Ast&#233;sano" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Balaguer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Farinas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10579-020-09496-3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230298v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie N&#233;v&#233;ol" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berry de Bruijn" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909830v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Giusti" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Robert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/2020_JSLHR-19-00088" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959385v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Laaridh" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne A Fredouille" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2018.10.003" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102752v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Delgado" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Anguera" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Serrano" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2015.2479043" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485312v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2739050" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339989v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Revis" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Galant" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317198v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Teston" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pinto" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2011.04.002" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733397v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bozonnet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Evans" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Friedland" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733394v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Wang" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Troncy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317140v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bonastre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2009/982102" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292402v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318554v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Meignier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Moraru" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Besacier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2005.08.002" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354505v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Jankowski" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Purson" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434501v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bimbot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois A Bonastre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume A Gravier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Magrin-Chagnolleau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/S1110865704310024" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434498v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aladdin M Ariyaeeinia" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John S Mason" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro S Mayorga" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/S1110865704310012" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434538v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mayorga" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157126v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Besacier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Bonastre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fredouille" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189209v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Nguyen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226563v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2025-1720" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741237v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623180v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Maisonneuve" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623066v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fakhry" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623089v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Defais" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Brevet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Jayr" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623078v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756037v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190228v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Bertrand" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James German" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2023-1651" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435506v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837510v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/interspeech.2022-10631" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926886v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Monestier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834291v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Guyot-Talbot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837536v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843238v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP43922.2022.9746198" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895209v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2022-22" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160943v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin O'Brien" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798549v3" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798584v3" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611678v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ghio" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798519v3" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Chanclu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Georgeton" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017394v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2020-2239" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482615v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482566v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Belleville" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281868v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098845v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770168v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962170v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/interspeech.2018-1266" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770161v2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/jep.2018-33" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962302v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/jep.2018-22" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860277v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771613v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waad Ben Kheder" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615016v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128344v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102786v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2016-1077" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462226v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420956v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372037v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Blanc" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401377v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fougeron" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bigi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Crevier-Buchman" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102796v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194234v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric B&#233;chet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Bendris" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Charlet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Damnati" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Favre" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498892v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498821v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498824v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102802v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433205v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Poignant" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bredin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194244v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102810v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356488v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bigot" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Senay" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Linares" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dufour" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102819v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834204v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Favre Benoit" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102829v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Linar&#232;s" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340026v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Senay" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339093v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314411v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2013.6639318" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314607v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194254v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Auguste" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ayache" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314783v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Clement" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bazillon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317137v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615335v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fougeron" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615318v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576848v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576849v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Audibert" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gendrot" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601383v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evans Nicholas" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528520v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601390v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601409v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriol Vinyals" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530199v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576850v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olavo Panseri" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321132v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Tomasek" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Matrouf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619448v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F Bonastre" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Marques" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619618v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318388v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2009.4960520" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318513v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Mauchr&#233;tien" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Jim&#233;nez" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317126v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Fraile" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saenz-Lechon" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ignacio Godino-Llorente" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Osma-Ruiz" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00610716v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619637v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312982v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Scheffer" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Larcher" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292400v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616694v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317130v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-68585-2_48" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-T50Z5FX4-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173728v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana R&#233;vis" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157147v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173730v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616696v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616699v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312979v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ODYSSEY.2006.248128" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136742v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Azzarello" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317165v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11965152_32" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-7VSGRBH2-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318472v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2006.1660175" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434285v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Istrate" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Bonastre" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11677482_36" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312955v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136765v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318289v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Nocera" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F B&#233;chet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Massoni&#233;" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434304v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434303v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434305v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2004.1326006" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451539v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-00477753v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434484v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434300v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434681v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delacourt" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teva Merlin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434692v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451542v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157122v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142338v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Lei&#231;arrague" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pinquier" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413235v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004595v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Evain" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mauclair" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513367v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437759v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02102837v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/corinne-fredouille" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0413-8950" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/079420516" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://typaloc.univ-avignon.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://despho-apady.univ-avignon.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afcp-parole.org/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atala.org/revuetal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afia-tlh.loria.fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slpat.org/slpat201x" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.irit.fr/jpc2021/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226460v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#252;bra Bodur" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fredouille" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rauzy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meunier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2025.103268" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230382v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Fourtassi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01427237251363936" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04601003v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ferragne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Guyot Talbot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Cecchini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Beugnet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Delano&#235;-Brun" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/languages9020055" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325628v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna K Marczyk" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ghio" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lalain" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rebourg" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-021-01610-9" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837530v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sondes Abderrazek" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meunier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2022.3221039" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145102v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pouchoulin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Viallet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Giovanni" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Woisard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.5677" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921918v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Ast&#233;sano" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Balaguer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Farinas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10579-020-09496-3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230298v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie N&#233;v&#233;ol" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berry de Bruijn" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909830v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Giusti" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Robert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/2020_JSLHR-19-00088" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959385v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Laaridh" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne A Fredouille" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2018.10.003" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102752v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Delgado" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Anguera" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Serrano" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2015.2479043" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485312v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2739050" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317198v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Teston" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pinto" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2011.04.002" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339989v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Revis" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Galant" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733397v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bozonnet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Evans" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Friedland" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733394v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Wang" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Troncy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317140v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bonastre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2009/982102" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292402v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318554v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Meignier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Moraru" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Besacier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2005.08.002" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354505v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Jankowski" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Purson" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434498v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aladdin M Ariyaeeinia" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John S Mason" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro S Mayorga" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/S1110865704310012" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434501v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bimbot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois A Bonastre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume A Gravier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Magrin-Chagnolleau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/S1110865704310024" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434538v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mayorga" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157126v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Besacier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Bonastre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fredouille" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05625488v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Nguyen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226563v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2025-1720" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189209v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623078v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Maisonneuve" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756037v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741237v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623180v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623066v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fakhry" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623089v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Defais" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Brevet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Jayr" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190228v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Bertrand" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James German" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2023-1651" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435506v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837510v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/interspeech.2022-10631" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834291v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Guyot-Talbot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926886v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Monestier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837536v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843238v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP43922.2022.9746198" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895209v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2022-22" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160943v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin O'Brien" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798584v3" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611678v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ghio" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798549v3" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017394v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2020-2239" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482615v2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798519v3" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Chanclu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Georgeton" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098845v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482566v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Belleville" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281868v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860277v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770168v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962170v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/interspeech.2018-1266" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770161v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/jep.2018-33" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962302v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/jep.2018-22" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771613v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waad Ben Kheder" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615016v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128344v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462226v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102786v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2016-1077" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420956v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372037v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Blanc" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401377v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fougeron" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bigi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Crevier-Buchman" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194234v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric B&#233;chet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Bendris" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Charlet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Damnati" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Favre" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498892v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498821v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102796v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498824v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102802v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433205v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Poignant" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bredin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102819v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194244v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102810v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356488v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bigot" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Senay" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Linares" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dufour" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314607v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340026v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Senay" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Linar&#232;s" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834204v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Favre Benoit" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102829v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339093v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314411v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2013.6639318" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194254v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Auguste" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ayache" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314783v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Clement" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bazillon" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317137v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615335v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fougeron" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615318v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321132v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Tomasek" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Matrouf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528520v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576848v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576849v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Audibert" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gendrot" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601390v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601409v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriol Vinyals" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601383v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evans Nicholas" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530199v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576850v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olavo Panseri" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619448v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F Bonastre" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Marques" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619618v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318388v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2009.4960520" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318513v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Mauchr&#233;tien" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Jim&#233;nez" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317126v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Fraile" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saenz-Lechon" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ignacio Godino-Llorente" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Osma-Ruiz" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00610716v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619637v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312982v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Scheffer" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Larcher" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292400v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317130v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-68585-2_48" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-T50Z5FX4-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616694v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173728v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana R&#233;vis" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157147v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173730v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616696v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616699v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318472v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2006.1660175" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434285v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Istrate" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Bonastre" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11677482_36" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312979v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ODYSSEY.2006.248128" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136742v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Azzarello" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317165v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11965152_32" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-7VSGRBH2-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312955v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136765v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318289v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Nocera" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F B&#233;chet" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Massoni&#233;" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434300v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434303v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434305v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2004.1326006" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434304v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451539v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-00477753v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434484v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434681v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delacourt" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teva Merlin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434692v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451542v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157122v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004595v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pinquier" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Evain" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mauclair" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142338v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Lei&#231;arrague" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413235v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513367v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437759v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02102837v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>