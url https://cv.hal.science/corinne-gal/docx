--- v1 (2026-03-27)
+++ v2 (2026-05-08)
@@ -922,222 +922,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04410810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le psychodrame de groupe : un théâtre des limites ?</w:t>
+                <w:t xml:space="preserve">L’usage de la fiction en psychodrame auprès d’adultes psychotiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Leroy-Viémon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Estellon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Adolescence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/ado.106.0521⟩</w:t>
+              <w:t xml:space="preserve">Cahiers de psychologie clinique </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, n° 55 (2), pp.351-362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cpc.055.0351⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03909458v1</w:t>
+                <w:t xml:space="preserve">hal-03909454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’usage de la fiction en psychodrame auprès d’adultes psychotiques</w:t>
+                <w:t xml:space="preserve">Le psychodrame de groupe : un théâtre des limites ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Estellon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de psychologie clinique </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, n° 55 (2), pp.351-362. </w:t>
+              <w:t xml:space="preserve">Adolescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, T.38 n° 2 (2), pp.521-531. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/cpc.055.0351⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/ado.106.0521⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03909454v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03909458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sport et psychothérapie phénoménologique</w:t>
               </w:r>
@@ -1240,51 +1240,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation du contact comme ouverture à la rencontre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Leroy-Viémon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Gal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1331,51 +1331,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Principes d’un dispositif psycho-phénoménologique « d’aide aux aidants »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Leroy-Viémon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2017,51 +2017,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sida, dépression et relance existentielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Luis Moraguès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Leroy-Viémon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Gal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
@@ -2373,51 +2373,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024148v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chapy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Fau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05366133v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boulze-Launay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rigaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025506v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024138v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828758v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ipe.2024.2785" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04410785v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/ppp.2023.a908271" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04410805v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Dugas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/empa.130.0060" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04410793v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/ppp.2023.a908274" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04410810v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rppg.074.0181" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909458v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Estellon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ado.106.0521" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909454v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Leroy-Vi&#233;mon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cpc.055.0351" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063448v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Leroy Viemon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Decocq" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine Chamond" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ado.088.0363" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875788v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psys.081.0019" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061845v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis Moragu&#232;s" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828830v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828814v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04410825v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04410837v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04410843v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024161v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024104v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333834v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01823908v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017MON30079" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024148v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chapy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Fau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05366133v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boulze-Launay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rigaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025506v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024138v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828758v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ipe.2024.2785" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04410785v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/ppp.2023.a908271" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04410805v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Dugas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/empa.130.0060" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04410793v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/ppp.2023.a908274" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04410810v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rppg.074.0181" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909454v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Leroy-Vi&#233;mon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Estellon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cpc.055.0351" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909458v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ado.106.0521" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063448v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Leroy Viemon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Decocq" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine Chamond" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ado.088.0363" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875788v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psys.081.0019" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061845v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis Moragu&#232;s" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828830v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828814v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04410825v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04410837v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04410843v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024161v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024104v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333834v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01823908v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017MON30079" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>