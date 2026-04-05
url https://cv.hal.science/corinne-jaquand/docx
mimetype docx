--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:131.9587628866px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Corinne Jaquand </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Dr. HdR Maître de Conférence  ENSAPB/Ecole nationale supérieure d'Architecture de Paris BellevilleChercheure à l'IPRAUS/Institut Parisien de Recherche en Architecture, Urbanistique et Société (UMR AUSser)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">corinne-jaquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">060297751</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">13168060</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000032594764</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statut</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maître de conférence HdR, Ensa de Paris-BellevilleChamp disciplinaire : Histoire et cultures architecturalesChercheure IPRAUS, ENSA Paris-Belleville</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation universitaire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DEA Géographie et Aménagment, Institut de Géographie Paris I – Sorbonne, 1982Architecte DPLG, Unité pédagogique Paris-Villemin, 1985Doctorat de IIIe cycle, EHESS, 2003	HdR-Habilitation à diriger des Recherches, Université Paris-Est-Sup, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de recherche récents</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">	2023 :** &amp;quot;L'urbanisme en temps de guerre 1939-1944&amp;quot;**. Groupe de recherche franco-allemand ENSAPB/Fachhochschule für Architektur und Städtebau Potsdam	2023 : &amp;quot;Le sens de la règle&amp;quot;. Groupe de recherche sur les réglementations parisienne. APUR/GT PUM-Labex Futurs urbains	2022 : &amp;quot;La Théorie du Grand Paris dans l'entre-deux-guerre. Le PARP-Plan d'aménagement de la région parisienne&amp;quot;. Recherche pour le manuscrit inédit de la Hdr	2009-2011 : Responsable scientifique : « (Re)-transformer les territoires par le paysage/Aus der Landschaft (um)-planen : expériences France-Allemagne ». 		PUCA/DAPA Programme Architecture de la Grande Echelle (4ème session)	2010 : Lauréate de la bourse du CCA-Centre Canadien d’Architecture de Montréal. 		Recherche sur les notions de « Stadtlandschaft » et de déconcentration métropolitaine au travers de l’œuvre d’émigrés allemands aux USA et en Angleterre (Paul Zucker, Erwin Gutkind, Arthur Korn, Ludwig Hilberseimer, Martin Wagner, Ernst May).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**Enseignements et responsabilités pédagogiques **</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Séminaire mémoire de Master 1 & 2 :  &amp;quot;Réenchanter la banlieue. Arpenter, documenter, cartographier&amp;quot;Cours magistral Licence 3 : &amp;quot;La Ville dans son territoire&amp;quot;Intensif Licence 2 : &amp;quot;Le paysage à la carte : morphogénèse d'une ville moyenne&amp;quot;EUP/ENSAPB/UGE : Workshop annuel : &amp;quot;International Master in Urban Planning and Studies&amp;quot;</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unvollendete metropole (« Métropole inachevée »)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coudroy de Lille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Jaquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n° 61 (2), pp.159-165. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rhu.061.0161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04084851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la recherche de la théorie du plan d’aménagement de la région parisienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Jaquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colonnes, Archives d’architecture du XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Regarder et imaginer Paris, 36, pp. 56‐60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mémoire des grands plans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Jaquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ciudades</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3, pp.53-66. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24197/ciudades.21.2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04085372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leberecht Migge et la colonie agricole évolutive « selon les principes biologiques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Jaquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/insitu.10370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The town planning congresses at the Paris International Exhibition of 1937</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Jaquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPHS International Planning History Society - Looking at the World History of Planning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IPHS International Planning History Society, Jul 2018, Yokohama, Japan. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7480/iphs.2018.1.2739⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04085267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape-induced Metropolization: revealing the forgotten geography of Paris’ north-eastern suburbs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Jaquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History, Urbanism, Resilience, 17th Conference IPHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IPHS International Planning History Society, Jul 2016, Delft (Online), Netherlands. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7480/iphs.2016.1.1199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04085291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Parcelle dans tous ses états</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Jaquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bourillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gresset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUR, pp.262, 2022, 9782753582477</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04084874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ville mot à mot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chesneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Chauvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coudroy de Lille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitriadi Leda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Dubeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Parenthèses, 2021, Eupalinos, 9782863646861</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03334500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">.session 2 / Côte Aquitaine. ROAD MOVIE DE CLAIRIERE EN CLAIRIERE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Hattet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Jaquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soulier Helène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Ramos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plan Paysage session 1 / Marne-la-vallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Delbaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Jaquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La parcelle, mode d’emploi….</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bourillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Jaquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L‘Œil d’or, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01650195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventer le Grand Paris. Histoire croisée des métropoles, 1919-1944</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bourillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Jaquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01650199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventer le Grand Paris. Histoire croisée des métropoles. Relectures des travaux de la commission d’extension de Paris. Rapport et concours, 1911-1919</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bourillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Jaquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Bière, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01650185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du «stadtlandschaft» à la «ville-paysage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Jaquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Chesneau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Ville mot à mot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Parenthèses, pp. 183-205, 2021, Eupalinos, 978-2-86364-686-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stadt versus Staat: Planungskultur in Frankreich und Gross‐Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Jaquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Harald Bodenschatz; Harald Kegler. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">100 Jahre Gross‐Berlin, Vol. 4, Planungskultur und Stadtentwicklung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lukas Verlag, pp. 177‐189, 2020, 978-3-86732-349-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Jaquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coudroy de Lille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Tubbesing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Architekten‐ und Ingenieurverein zu Berlin‐Brandenburg. Harald Bodenschatz, Benedikt Goebel, Christina Gräwe, Peter Lemburg, Marcus Nitschke, Wolfgang Schuster. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Berlin, Unfinished Metropolis, Volume 2, International Urban Planning Competition for Berlin-Brandenburg 2070. Perspectives from Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DOM Publishers, pp. 116‐141, 2020, 978-3-86922-249-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grand Paris: Ein Jahrhundertgeplanter Grünkonzepte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Jaquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Harald Bodenschtz; Dorothee Brantz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">100 Jahre Gross‐Berlin. Vol. 3, Grünfrage und Stadtentwicklung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lukas Verlag, pp. 181‐ 197, 2019, 978-3-86732-335-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A quoi sert l’histoire de l’urbanisme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Jaquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Richard Klein. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À quoi sert l’histoire de l’architecture aujourd’hui ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Hermann, pp. 76 et sq, 2018, 9782705695743</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’histoire des territoires en marchant – Option &amp;quot;Sortir de Paris en relief</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Jaquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elisabeth Essaian. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuel 2015‐2016 ENSA-PB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole nationale d'Architecture de Paris-Belleville, pp. 230‐241, 2017, 978 2 9558849 1 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’usage de l’histoire pour le projet urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Jaquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Xavier Guillot; Denis Delbaere. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ville, territoire, paysage. Vers un nouveau cycle de pensée du projet,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de l’Université de Saint‐Etienne, pp. 92‐101, 2016, 978-2-86272-682-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’usage de l’histoire dans le projet d’aménagement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Jaquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Yves Chapuis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Profession urbaniste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de l’Aube, pp. 57‐70, 2014, L'Aube Territoires, 978-2-8159-1049-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renouveler les territoires par le paysage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Jaquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Maniaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Helms</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Varcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pn Nys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] AGE-2009-JAQ, Ecole Nationale Supérieure d'Architecture de Paris-Belleville; Ministère de la Culture et de la communication / Bureau de la recherche architecturale, urbaine et paysagère (BRAUP); DAPA/PUCA. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId58"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:131.9587628866px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Corinne Jaquand </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Dr. HdR Maître de Conférence  ENSAPB/Ecole nationale supérieure d'Architecture de Paris BellevilleChercheure à l'IPRAUS/Institut Parisien de Recherche en Architecture, Urbanistique et Société (UMR AUSser)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">corinne-jaquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">060297751</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">13168060</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000032594764</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statut</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maître de conférence HdR, Ensa de Paris-BellevilleChamp disciplinaire : Histoire et cultures architecturalesChercheure IPRAUS, ENSA Paris-Belleville</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation universitaire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DEA Géographie et Aménagment, Institut de Géographie Paris I – Sorbonne, 1982Architecte DPLG, Unité pédagogique Paris-Villemin, 1985Doctorat de IIIe cycle, EHESS, 2003	HdR-Habilitation à diriger des Recherches, Université Paris-Est-Sup, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de recherche récents</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">	2023 :** &amp;quot;L'urbanisme en temps de guerre 1939-1944&amp;quot;**. Groupe de recherche franco-allemand ENSAPB/Fachhochschule für Architektur und Städtebau Potsdam	2023 : &amp;quot;Le sens de la règle&amp;quot;. Groupe de recherche sur les réglementations parisienne. APUR/GT PUM-Labex Futurs urbains	2022 : &amp;quot;La Théorie du Grand Paris dans l'entre-deux-guerre. Le PARP-Plan d'aménagement de la région parisienne&amp;quot;. Recherche pour le manuscrit inédit de la Hdr	2009-2011 : Responsable scientifique : « (Re)-transformer les territoires par le paysage/Aus der Landschaft (um)-planen : expériences France-Allemagne ». 		PUCA/DAPA Programme Architecture de la Grande Echelle (4ème session)	2010 : Lauréate de la bourse du CCA-Centre Canadien d’Architecture de Montréal. 		Recherche sur les notions de « Stadtlandschaft » et de déconcentration métropolitaine au travers de l’œuvre d’émigrés allemands aux USA et en Angleterre (Paul Zucker, Erwin Gutkind, Arthur Korn, Ludwig Hilberseimer, Martin Wagner, Ernst May).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**Enseignements et responsabilités pédagogiques **</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Séminaire mémoire de Master 1 & 2 :  &amp;quot;Réenchanter la banlieue. Arpenter, documenter, cartographier&amp;quot;Cours magistral Licence 3 : &amp;quot;La Ville dans son territoire&amp;quot;Intensif Licence 2 : &amp;quot;Le paysage à la carte : morphogénèse d'une ville moyenne&amp;quot;EUP/ENSAPB/UGE : Workshop annuel : &amp;quot;International Master in Urban Planning and Studies&amp;quot;</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unvollendete metropole (« Métropole inachevée »)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coudroy de Lille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Jaquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n° 61 (2), pp.159-165. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rhu.061.0161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04084851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la recherche de la théorie du plan d’aménagement de la région parisienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Jaquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colonnes, Archives d’architecture du XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Regarder et imaginer Paris, 36, pp. 56‐60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mémoire des grands plans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Jaquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ciudades</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3, pp.53-66. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24197/ciudades.21.2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04085372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leberecht Migge et la colonie agricole évolutive « selon les principes biologiques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Jaquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/insitu.10370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The town planning congresses at the Paris International Exhibition of 1937</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Jaquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPHS International Planning History Society - Looking at the World History of Planning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IPHS International Planning History Society, Jul 2018, Yokohama, Japan. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7480/iphs.2018.1.2739⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04085267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape-induced Metropolization: revealing the forgotten geography of Paris’ north-eastern suburbs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Jaquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History, Urbanism, Resilience, 17th Conference IPHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IPHS International Planning History Society, Jul 2016, Delft (Online), Netherlands. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7480/iphs.2016.1.1199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04085291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Parcelle dans tous ses états</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Jaquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bourillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gresset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUR, pp.262, 2022, 9782753582477</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04084874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ville mot à mot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chesneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Chauvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coudroy de Lille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitriadi Leda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Dubeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Parenthèses, 2021, Eupalinos, 9782863646861</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03334500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plan Paysage session 1 / Marne-la-vallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Delbaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Jaquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">.session 2 / Côte Aquitaine. ROAD MOVIE DE CLAIRIERE EN CLAIRIERE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Hattet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Jaquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soulier Helène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Ramos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La parcelle, mode d’emploi….</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bourillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Jaquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L‘Œil d’or, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01650195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventer le Grand Paris. Histoire croisée des métropoles, 1919-1944</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bourillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Jaquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01650199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventer le Grand Paris. Histoire croisée des métropoles. Relectures des travaux de la commission d’extension de Paris. Rapport et concours, 1911-1919</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bourillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Jaquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Bière, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01650185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du «stadtlandschaft» à la «ville-paysage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Jaquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Chesneau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Ville mot à mot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Parenthèses, pp. 183-205, 2021, Eupalinos, 978-2-86364-686-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stadt versus Staat: Planungskultur in Frankreich und Gross‐Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Jaquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Harald Bodenschatz; Harald Kegler. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">100 Jahre Gross‐Berlin, Vol. 4, Planungskultur und Stadtentwicklung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lukas Verlag, pp. 177‐189, 2020, 978-3-86732-349-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Jaquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coudroy de Lille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Tubbesing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Architekten‐ und Ingenieurverein zu Berlin‐Brandenburg. Harald Bodenschatz, Benedikt Goebel, Christina Gräwe, Peter Lemburg, Marcus Nitschke, Wolfgang Schuster. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Berlin, Unfinished Metropolis, Volume 2, International Urban Planning Competition for Berlin-Brandenburg 2070. Perspectives from Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DOM Publishers, pp. 116‐141, 2020, 978-3-86922-249-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grand Paris: Ein Jahrhundertgeplanter Grünkonzepte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Jaquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Harald Bodenschtz; Dorothee Brantz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">100 Jahre Gross‐Berlin. Vol. 3, Grünfrage und Stadtentwicklung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lukas Verlag, pp. 181‐ 197, 2019, 978-3-86732-335-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A quoi sert l’histoire de l’urbanisme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Jaquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Richard Klein. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À quoi sert l’histoire de l’architecture aujourd’hui ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Hermann, pp. 76 et sq, 2018, 9782705695743</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’histoire des territoires en marchant – Option &amp;quot;Sortir de Paris en relief</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Jaquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elisabeth Essaian. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuel 2015‐2016 ENSA-PB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole nationale d'Architecture de Paris-Belleville, pp. 230‐241, 2017, 978 2 9558849 1 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’usage de l’histoire pour le projet urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Jaquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Xavier Guillot; Denis Delbaere. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ville, territoire, paysage. Vers un nouveau cycle de pensée du projet,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de l’Université de Saint‐Etienne, pp. 92‐101, 2016, 978-2-86272-682-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’usage de l’histoire dans le projet d’aménagement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Jaquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Yves Chapuis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Profession urbaniste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de l’Aube, pp. 57‐70, 2014, L'Aube Territoires, 978-2-8159-1049-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renouveler les territoires par le paysage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Jaquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Maniaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Helms</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Varcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pn Nys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] AGE-2009-JAQ, Ecole Nationale Supérieure d'Architecture de Paris-Belleville; Ministère de la Culture et de la communication / Bureau de la recherche architecturale, urbaine et paysagère (BRAUP); DAPA/PUCA. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId58"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2C1FF49E"/>
+    <w:nsid w:val="40657960"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/corinne-jaquand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060297751" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/13168060" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000032594764" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084851v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coudroy de Lille" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Jaquand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laporte" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.061.0161" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441295v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085372v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24197/ciudades.21.2018" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077001v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.10370" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085267v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7480/iphs.2018.1.2739" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085291v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7480/iphs.2016.1.1199" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084874v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bourillon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gresset" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334500v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chesneau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Chauvier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitriadi Leda" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dubeaux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093901v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pousin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Hattet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soulier Hel&#232;ne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ramos" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093920v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Delbaere" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01650195v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01650199v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01650185v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441039v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441312v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441263v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Tubbesing" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441333v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441133v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441197v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441157v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441171v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989988v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Maniaque" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Helms" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Varcin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pn Nys" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/corinne-jaquand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060297751" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/13168060" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000032594764" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084851v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coudroy de Lille" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Jaquand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laporte" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.061.0161" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441295v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085372v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24197/ciudades.21.2018" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077001v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.10370" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085267v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7480/iphs.2018.1.2739" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085291v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7480/iphs.2016.1.1199" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084874v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bourillon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gresset" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334500v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chesneau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Chauvier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitriadi Leda" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dubeaux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093920v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Delbaere" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pousin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093901v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Hattet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soulier Hel&#232;ne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ramos" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01650195v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01650199v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01650185v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441039v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441312v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441263v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Tubbesing" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441333v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441133v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441197v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441157v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441171v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989988v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Maniaque" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Helms" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Varcin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pn Nys" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>