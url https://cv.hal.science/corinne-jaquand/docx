--- v1 (2026-04-05)
+++ v2 (2026-05-04)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:131.9587628866px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Corinne Jaquand </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Dr. HdR Maître de Conférence  ENSAPB/Ecole nationale supérieure d'Architecture de Paris BellevilleChercheure à l'IPRAUS/Institut Parisien de Recherche en Architecture, Urbanistique et Société (UMR AUSser)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">corinne-jaquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">060297751</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">13168060</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000032594764</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statut</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maître de conférence HdR, Ensa de Paris-BellevilleChamp disciplinaire : Histoire et cultures architecturalesChercheure IPRAUS, ENSA Paris-Belleville</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation universitaire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DEA Géographie et Aménagment, Institut de Géographie Paris I – Sorbonne, 1982Architecte DPLG, Unité pédagogique Paris-Villemin, 1985Doctorat de IIIe cycle, EHESS, 2003	HdR-Habilitation à diriger des Recherches, Université Paris-Est-Sup, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de recherche récents</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">	2023 :** &amp;quot;L'urbanisme en temps de guerre 1939-1944&amp;quot;**. Groupe de recherche franco-allemand ENSAPB/Fachhochschule für Architektur und Städtebau Potsdam	2023 : &amp;quot;Le sens de la règle&amp;quot;. Groupe de recherche sur les réglementations parisienne. APUR/GT PUM-Labex Futurs urbains	2022 : &amp;quot;La Théorie du Grand Paris dans l'entre-deux-guerre. Le PARP-Plan d'aménagement de la région parisienne&amp;quot;. Recherche pour le manuscrit inédit de la Hdr	2009-2011 : Responsable scientifique : « (Re)-transformer les territoires par le paysage/Aus der Landschaft (um)-planen : expériences France-Allemagne ». 		PUCA/DAPA Programme Architecture de la Grande Echelle (4ème session)	2010 : Lauréate de la bourse du CCA-Centre Canadien d’Architecture de Montréal. 		Recherche sur les notions de « Stadtlandschaft » et de déconcentration métropolitaine au travers de l’œuvre d’émigrés allemands aux USA et en Angleterre (Paul Zucker, Erwin Gutkind, Arthur Korn, Ludwig Hilberseimer, Martin Wagner, Ernst May).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**Enseignements et responsabilités pédagogiques **</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Séminaire mémoire de Master 1 & 2 :  &amp;quot;Réenchanter la banlieue. Arpenter, documenter, cartographier&amp;quot;Cours magistral Licence 3 : &amp;quot;La Ville dans son territoire&amp;quot;Intensif Licence 2 : &amp;quot;Le paysage à la carte : morphogénèse d'une ville moyenne&amp;quot;EUP/ENSAPB/UGE : Workshop annuel : &amp;quot;International Master in Urban Planning and Studies&amp;quot;</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unvollendete metropole (« Métropole inachevée »)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coudroy de Lille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Jaquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n° 61 (2), pp.159-165. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rhu.061.0161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04084851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la recherche de la théorie du plan d’aménagement de la région parisienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Jaquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colonnes, Archives d’architecture du XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Regarder et imaginer Paris, 36, pp. 56‐60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mémoire des grands plans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Jaquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ciudades</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3, pp.53-66. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24197/ciudades.21.2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04085372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leberecht Migge et la colonie agricole évolutive « selon les principes biologiques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Jaquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/insitu.10370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The town planning congresses at the Paris International Exhibition of 1937</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Jaquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPHS International Planning History Society - Looking at the World History of Planning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IPHS International Planning History Society, Jul 2018, Yokohama, Japan. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7480/iphs.2018.1.2739⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04085267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape-induced Metropolization: revealing the forgotten geography of Paris’ north-eastern suburbs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Jaquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History, Urbanism, Resilience, 17th Conference IPHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IPHS International Planning History Society, Jul 2016, Delft (Online), Netherlands. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7480/iphs.2016.1.1199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04085291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Parcelle dans tous ses états</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Jaquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bourillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gresset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUR, pp.262, 2022, 9782753582477</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04084874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ville mot à mot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chesneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Chauvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coudroy de Lille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitriadi Leda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Dubeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Parenthèses, 2021, Eupalinos, 9782863646861</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03334500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plan Paysage session 1 / Marne-la-vallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Delbaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Jaquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">.session 2 / Côte Aquitaine. ROAD MOVIE DE CLAIRIERE EN CLAIRIERE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Hattet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Jaquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soulier Helène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Ramos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La parcelle, mode d’emploi….</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bourillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Jaquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L‘Œil d’or, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01650195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventer le Grand Paris. Histoire croisée des métropoles, 1919-1944</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bourillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Jaquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01650199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventer le Grand Paris. Histoire croisée des métropoles. Relectures des travaux de la commission d’extension de Paris. Rapport et concours, 1911-1919</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bourillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Jaquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Bière, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01650185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du «stadtlandschaft» à la «ville-paysage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Jaquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Chesneau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Ville mot à mot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Parenthèses, pp. 183-205, 2021, Eupalinos, 978-2-86364-686-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stadt versus Staat: Planungskultur in Frankreich und Gross‐Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Jaquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Harald Bodenschatz; Harald Kegler. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">100 Jahre Gross‐Berlin, Vol. 4, Planungskultur und Stadtentwicklung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lukas Verlag, pp. 177‐189, 2020, 978-3-86732-349-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Jaquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coudroy de Lille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Tubbesing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Architekten‐ und Ingenieurverein zu Berlin‐Brandenburg. Harald Bodenschatz, Benedikt Goebel, Christina Gräwe, Peter Lemburg, Marcus Nitschke, Wolfgang Schuster. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Berlin, Unfinished Metropolis, Volume 2, International Urban Planning Competition for Berlin-Brandenburg 2070. Perspectives from Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DOM Publishers, pp. 116‐141, 2020, 978-3-86922-249-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grand Paris: Ein Jahrhundertgeplanter Grünkonzepte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Jaquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Harald Bodenschtz; Dorothee Brantz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">100 Jahre Gross‐Berlin. Vol. 3, Grünfrage und Stadtentwicklung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lukas Verlag, pp. 181‐ 197, 2019, 978-3-86732-335-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A quoi sert l’histoire de l’urbanisme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Jaquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Richard Klein. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À quoi sert l’histoire de l’architecture aujourd’hui ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Hermann, pp. 76 et sq, 2018, 9782705695743</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’histoire des territoires en marchant – Option &amp;quot;Sortir de Paris en relief</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Jaquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elisabeth Essaian. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuel 2015‐2016 ENSA-PB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole nationale d'Architecture de Paris-Belleville, pp. 230‐241, 2017, 978 2 9558849 1 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’usage de l’histoire pour le projet urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Jaquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Xavier Guillot; Denis Delbaere. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ville, territoire, paysage. Vers un nouveau cycle de pensée du projet,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de l’Université de Saint‐Etienne, pp. 92‐101, 2016, 978-2-86272-682-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’usage de l’histoire dans le projet d’aménagement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Jaquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Yves Chapuis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Profession urbaniste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de l’Aube, pp. 57‐70, 2014, L'Aube Territoires, 978-2-8159-1049-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renouveler les territoires par le paysage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Jaquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Maniaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Helms</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Varcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pn Nys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] AGE-2009-JAQ, Ecole Nationale Supérieure d'Architecture de Paris-Belleville; Ministère de la Culture et de la communication / Bureau de la recherche architecturale, urbaine et paysagère (BRAUP); DAPA/PUCA. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId58"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:131.9587628866px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Corinne Jaquand </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Dr. HdR Maître de Conférence  ENSAPB/Ecole nationale supérieure d'Architecture de Paris BellevilleChercheure à l'IPRAUS/Institut Parisien de Recherche en Architecture, Urbanistique et Société (UMR AUSser)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">corinne-jaquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">060297751</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">13168060</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000032594764</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statut</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maître de conférence HdR, Ensa de Paris-BellevilleChamp disciplinaire : Histoire et cultures architecturalesChercheure IPRAUS, ENSA Paris-Belleville</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation universitaire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DEA Géographie et Aménagment, Institut de Géographie Paris I – Sorbonne, 1982Architecte DPLG, Unité pédagogique Paris-Villemin, 1985Doctorat de IIIe cycle, EHESS, 2003	HdR-Habilitation à diriger des Recherches, Université Paris-Est-Sup, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de recherche récents</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">	2023 :** &amp;quot;L'urbanisme en temps de guerre 1939-1944&amp;quot;**. Groupe de recherche franco-allemand ENSAPB/Fachhochschule für Architektur und Städtebau Potsdam	2023 : &amp;quot;Le sens de la règle&amp;quot;. Groupe de recherche sur les réglementations parisienne. APUR/GT PUM-Labex Futurs urbains	2022 : &amp;quot;La Théorie du Grand Paris dans l'entre-deux-guerre. Le PARP-Plan d'aménagement de la région parisienne&amp;quot;. Recherche pour le manuscrit inédit de la Hdr	2009-2011 : Responsable scientifique : « (Re)-transformer les territoires par le paysage/Aus der Landschaft (um)-planen : expériences France-Allemagne ». 		PUCA/DAPA Programme Architecture de la Grande Echelle (4ème session)	2010 : Lauréate de la bourse du CCA-Centre Canadien d’Architecture de Montréal. 		Recherche sur les notions de « Stadtlandschaft » et de déconcentration métropolitaine au travers de l’œuvre d’émigrés allemands aux USA et en Angleterre (Paul Zucker, Erwin Gutkind, Arthur Korn, Ludwig Hilberseimer, Martin Wagner, Ernst May).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**Enseignements et responsabilités pédagogiques **</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Séminaire mémoire de Master 1 & 2 :  &amp;quot;Réenchanter la banlieue. Arpenter, documenter, cartographier&amp;quot;Cours magistral Licence 3 : &amp;quot;La Ville dans son territoire&amp;quot;Intensif Licence 2 : &amp;quot;Le paysage à la carte : morphogénèse d'une ville moyenne&amp;quot;EUP/ENSAPB/UGE : Workshop annuel : &amp;quot;International Master in Urban Planning and Studies&amp;quot;</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unvollendete metropole (« Métropole inachevée »)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coudroy de Lille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Jaquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n° 61 (2), pp.159-165. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rhu.061.0161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04084851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la recherche de la théorie du plan d’aménagement de la région parisienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Jaquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colonnes, Archives d’architecture du XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Regarder et imaginer Paris, 36, pp. 56‐60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mémoire des grands plans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Jaquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ciudades</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3, pp.53-66. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24197/ciudades.21.2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04085372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leberecht Migge et la colonie agricole évolutive « selon les principes biologiques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Jaquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/insitu.10370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The town planning congresses at the Paris International Exhibition of 1937</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Jaquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPHS International Planning History Society - Looking at the World History of Planning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IPHS International Planning History Society, Jul 2018, Yokohama, Japan. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7480/iphs.2018.1.2739⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04085267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape-induced Metropolization: revealing the forgotten geography of Paris’ north-eastern suburbs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Jaquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History, Urbanism, Resilience, 17th Conference IPHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IPHS International Planning History Society, Jul 2016, Delft (Online), Netherlands. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7480/iphs.2016.1.1199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04085291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Parcelle dans tous ses états</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Jaquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bourillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gresset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUR, pp.262, 2022, 9782753582477</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04084874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ville mot à mot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chesneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Chauvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coudroy de Lille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitriadi Leda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Dubeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Parenthèses, 2021, Eupalinos, 9782863646861</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03334500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">.session 2 / Côte Aquitaine. ROAD MOVIE DE CLAIRIERE EN CLAIRIERE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Hattet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Jaquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soulier Helène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Ramos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plan Paysage session 1 / Marne-la-vallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Delbaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Jaquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La parcelle, mode d’emploi….</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bourillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Jaquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L‘Œil d’or, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01650195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventer le Grand Paris. Histoire croisée des métropoles, 1919-1944</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bourillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Jaquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01650199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventer le Grand Paris. Histoire croisée des métropoles. Relectures des travaux de la commission d’extension de Paris. Rapport et concours, 1911-1919</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bourillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Jaquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Bière, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01650185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du «stadtlandschaft» à la «ville-paysage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Jaquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Chesneau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Ville mot à mot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Parenthèses, pp. 183-205, 2021, Eupalinos, 978-2-86364-686-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stadt versus Staat: Planungskultur in Frankreich und Gross‐Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Jaquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Harald Bodenschatz; Harald Kegler. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">100 Jahre Gross‐Berlin, Vol. 4, Planungskultur und Stadtentwicklung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lukas Verlag, pp. 177‐189, 2020, 978-3-86732-349-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Jaquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coudroy de Lille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Tubbesing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Architekten‐ und Ingenieurverein zu Berlin‐Brandenburg. Harald Bodenschatz, Benedikt Goebel, Christina Gräwe, Peter Lemburg, Marcus Nitschke, Wolfgang Schuster. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Berlin, Unfinished Metropolis, Volume 2, International Urban Planning Competition for Berlin-Brandenburg 2070. Perspectives from Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DOM Publishers, pp. 116‐141, 2020, 978-3-86922-249-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grand Paris: Ein Jahrhundertgeplanter Grünkonzepte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Jaquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Harald Bodenschtz; Dorothee Brantz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">100 Jahre Gross‐Berlin. Vol. 3, Grünfrage und Stadtentwicklung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lukas Verlag, pp. 181‐ 197, 2019, 978-3-86732-335-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A quoi sert l’histoire de l’urbanisme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Jaquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Richard Klein. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À quoi sert l’histoire de l’architecture aujourd’hui ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Hermann, pp. 76 et sq, 2018, 9782705695743</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’histoire des territoires en marchant – Option &amp;quot;Sortir de Paris en relief</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Jaquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elisabeth Essaian. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuel 2015‐2016 ENSA-PB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole nationale d'Architecture de Paris-Belleville, pp. 230‐241, 2017, 978 2 9558849 1 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’usage de l’histoire pour le projet urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Jaquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Xavier Guillot; Denis Delbaere. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ville, territoire, paysage. Vers un nouveau cycle de pensée du projet,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de l’Université de Saint‐Etienne, pp. 92‐101, 2016, 978-2-86272-682-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’usage de l’histoire dans le projet d’aménagement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Jaquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Yves Chapuis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Profession urbaniste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de l’Aube, pp. 57‐70, 2014, L'Aube Territoires, 978-2-8159-1049-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renouveler les territoires par le paysage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Jaquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Maniaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Helms</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Varcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pn Nys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] AGE-2009-JAQ, Ecole Nationale Supérieure d'Architecture de Paris-Belleville; Ministère de la Culture et de la communication / Bureau de la recherche architecturale, urbaine et paysagère (BRAUP); DAPA/PUCA. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId58"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="40657960"/>
+    <w:nsid w:val="DDFFA592"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/corinne-jaquand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060297751" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/13168060" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000032594764" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084851v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coudroy de Lille" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Jaquand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laporte" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.061.0161" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441295v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085372v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24197/ciudades.21.2018" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077001v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.10370" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085267v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7480/iphs.2018.1.2739" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085291v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7480/iphs.2016.1.1199" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084874v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bourillon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gresset" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334500v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chesneau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Chauvier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitriadi Leda" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dubeaux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093920v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Delbaere" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pousin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093901v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Hattet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soulier Hel&#232;ne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ramos" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01650195v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01650199v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01650185v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441039v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441312v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441263v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Tubbesing" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441333v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441133v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441197v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441157v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441171v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989988v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Maniaque" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Helms" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Varcin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pn Nys" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/corinne-jaquand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060297751" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/13168060" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000032594764" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084851v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coudroy de Lille" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Jaquand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laporte" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.061.0161" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441295v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085372v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24197/ciudades.21.2018" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077001v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.10370" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085267v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7480/iphs.2018.1.2739" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085291v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7480/iphs.2016.1.1199" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084874v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bourillon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gresset" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334500v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chesneau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Chauvier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitriadi Leda" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dubeaux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093901v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pousin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Hattet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soulier Hel&#232;ne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ramos" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093920v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Delbaere" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01650195v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01650199v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01650185v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441039v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441312v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441263v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Tubbesing" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441333v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441133v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441197v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441157v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441171v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989988v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Maniaque" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Helms" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Varcin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pn Nys" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>