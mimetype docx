--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DDFFA592"/>
+    <w:nsid w:val="5AF494D8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>