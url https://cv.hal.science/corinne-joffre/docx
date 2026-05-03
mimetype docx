--- v0 (2026-03-20)
+++ v1 (2026-05-03)
@@ -1920,1860 +1920,1860 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03306578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronic supplementation with a mix of salvia officinalis and salvia lavandulaefolia improves morris water maze learning in normal adult C57Bl/6J mice</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Essential omega-3 fatty acids tune microglial phagocytosis of synaptic elements in the mouse developing brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Guillemet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Véronique Pallet</w:t>
+                <w:t xml:space="preserve">Charlotte Madore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Leyrolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moïra Rossitto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew D. Greenhalgh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu12061777⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (1), pp.6133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-020-19861-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03171686v1</w:t>
+                <w:t xml:space="preserve">hal-03047178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Essential omega-3 fatty acids tune microglial phagocytosis of synaptic elements in the mouse developing brain</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">n-3 Polyunsaturated fatty acids and their derivates reduce neuroinflammation during aging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Joffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Dinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Chataigner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Pallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Layé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-020-19861-z⟩</w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (3), pp.1-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu12030647⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03047178v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03172884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">n-3 Polyunsaturated fatty acids and their derivates reduce neuroinflammation during aging</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Brain eicosapentaenoic acid metabolism as a lead for novel therapeutics in major depression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Bazinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Metherel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chuck Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saame Raza Shaikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Nadjar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu12030647⟩</w:t>
+              <w:t xml:space="preserve">Brain, Behavior, and Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 85, pp.21-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbi.2019.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03172884v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03171047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapeseed oil fortified with micronutrients improves cognitive alterations associated with metabolic syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia Fourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Kropp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Vaysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain, Behavior, and Immunity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 84, pp.23-35. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bbi.2019.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02622830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brain eicosapentaenoic acid metabolism as a lead for novel therapeutics in major depression</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Saame Raza Shaikh</w:t>
+                <w:t xml:space="preserve">Chronic supplementation with a mix of salvia officinalis and salvia lavandulaefolia improves morris water maze learning in normal adult C57Bl/6J mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Dinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Nadjar</w:t>
+                <w:t xml:space="preserve">Damien Guillemet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Layé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Pallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain, Behavior, and Immunity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 85, pp.21-28. </w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (6), pp.1-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbi.2019.07.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/nu12061777⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03171047v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03171686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary n-3 long chain PUFA supplementation promotes a pro-resolving oxylipin profile in the brain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">N-3 Polyunsaturated fatty acids and the resolution of neuroinflammation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Joffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Layé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain, Behavior, and Immunity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbi.2018.07.025⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphar.2019.01022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02627173v1</w:t>
+                <w:t xml:space="preserve">hal-02619338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N-3 Polyunsaturated fatty acids and the resolution of neuroinflammation</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Reduction of acute mild stress corticosterone response and changes in stress‐responsive gene expression in male Balb/c mice after repeated administration of a Rhodiola rosea L. root extract</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Dinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Guinobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Blondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphar.2019.01022⟩</w:t>
+              <w:t xml:space="preserve">Food Science &amp; Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (11), pp.3827-3841. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/fsn3.1249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02619338v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02370548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduction of acute mild stress corticosterone response and changes in stress‐responsive gene expression in male Balb/c mice after repeated administration of a Rhodiola rosea L. root extract</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Claude Blondeau</w:t>
+                <w:t xml:space="preserve">Dietary n-3 long chain PUFA supplementation promotes a pro-resolving oxylipin profile in the brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Bardot</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Delpech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Madore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Nadjar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew D. Greenhalgh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Science &amp; Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 7 (11), pp.3827-3841. </w:t>
+              <w:t xml:space="preserve">Brain, Behavior, and Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 76, pp.17-27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/fsn3.1249⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bbi.2018.07.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02370548v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The interest of adding micronutrients to docosahexaenoic acid supplementation to prevent age--related cognitive decline</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dietary omega-3 deficiency exacerbates inflammation and reveals spatial memory deficits in mice exposed to lipopolysaccharide during gestation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Labrousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Leyrolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Amadieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Séré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alzheimer’s Disease &amp; Parkinsonism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4172/2161-0460.1000438⟩</w:t>
+              <w:t xml:space="preserve">Brain, Behavior, and Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 73, pp.427-440. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbi.2018.06.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03334224v1</w:t>
+                <w:t xml:space="preserve">hal-02627166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary omega-3 deficiency exacerbates inflammation and reveals spatial memory deficits in mice exposed to lipopolysaccharide during gestation.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anti-inflammatory effects of omega-3 fatty acids in the brain: physiological mechanisms and relevance to pharmacology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Layé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Nadjar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Joffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard P. Bazinet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain, Behavior, and Immunity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbi.2018.06.004⟩</w:t>
+              <w:t xml:space="preserve">Pharmacological Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 70 (1), pp.12-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1124/pr.117.014092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02627166v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02629278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anti-inflammatory effects of omega-3 fatty acids in the brain: physiological mechanisms and relevance to pharmacology</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maternal high-fat diet and early life stress differentially modulate spine density and dendritic morphology in the medial prefrontal cortex of juvenile and adult rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Rincel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine L. Lepinay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoottana Janthakhin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Soudain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Yvon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmacological Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1124/pr.117.014092⟩</w:t>
+              <w:t xml:space="preserve">Brain Structure and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 223 (2), pp.883-895. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00429-017-1526-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02629278v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal high-fat diet and early life stress differentially modulate spine density and dendritic morphology in the medial prefrontal cortex of juvenile and adult rats</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Yvon</w:t>
+                <w:t xml:space="preserve">Maternal n-3 polyunsaturated fatty acid dietary supply modulates microglia lipid content in the offspring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Nadjar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Joffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Amadieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Structure and Function</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00429-017-1526-8⟩</w:t>
+              <w:t xml:space="preserve">Prostaglandins, Leukotrienes and Essential Fatty Acids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 133, pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.plefa.2018.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02623667v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal n-3 polyunsaturated fatty acid dietary supply modulates microglia lipid content in the offspring</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Neuro-inflammation dans les maladies neurologiques. Rôle des probiotiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Joffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Dinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Layé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prostaglandins, Leukotrienes and Essential Fatty Acids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Phytothérapie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 16 (6), pp.326-335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/phyto-2018-0093⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.plefa.2018.04.003⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02622462v1</w:t>
+                <w:t xml:space="preserve">hal-03335827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuro-inflammation dans les maladies neurologiques. Rôle des probiotiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The interest of adding micronutrients to docosahexaenoic acid supplementation to prevent age--related cognitive decline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Chataigner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Dinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Pallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Layé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Joffre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Layé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytothérapie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 16 (6), pp.326-335. </w:t>
+              <w:t xml:space="preserve">Journal of Alzheimer’s Disease &amp; Parkinsonism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (3), pp.1000438. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/phyto-2018-0093⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4172/2161-0460.1000438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03335827v1</w:t>
+                <w:t xml:space="preserve">hal-03334224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioactive lipids as new class of microglial modulators: when nutrition meets neuroimunology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Nadjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Leyrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4018,51 +4018,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Fourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Remus-Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew D. Greenhalgh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Guichardant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4120,1447 +4120,1447 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Lactobacillus fermentum and dairy lipids in the maternal diet on the fatty acid composition of pups' brain and peripheral tissues</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Neuroinflammation in autism: plausible role of maternal inflammation, dietary omega 3, and microbiota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Madore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Leyrolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloe Lacabanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouk Benmamar-Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Joffre</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P. Le Ruyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prostaglandins, Leukotrienes and Essential Fatty Acids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 115, pp.24-34. </w:t>
+              <w:t xml:space="preserve">Neural plasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2016, 15 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.plefa.2016.10.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1155/2016/3597209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01604893v1</w:t>
+                <w:t xml:space="preserve">hal-02636528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of n-3 PUFAs in inflammationviaresolvin biosynthesis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corinne Joffre</w:t>
+                <w:t xml:space="preserve">Enriched dairy fat matrix diet prevents early life lipopolysaccharide-induced spatial memory impairment at adulthood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Dinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnes Nadjar</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Fressange-Mazda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Le Ruyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/ocl/2015062⟩</w:t>
+              <w:t xml:space="preserve">Prostaglandins, Leukotrienes and Essential Fatty Acids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 113, pp.9-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.plefa.2016.08.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02630035v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02632280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuroinflammation in autism: plausible role of maternal inflammation, dietary omega 3, and microbiota</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Chloe Lacabanne</w:t>
+                <w:t xml:space="preserve">Role of n-3 PUFAs in inflammationviaresolvin biosynthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Joffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anouk Benmamar-Badel</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Agnes Nadjar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Layé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neural plasticity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 2016, 15 p. </w:t>
+              <w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23 (1), 6 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/2016/3597209⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/ocl/2015062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02636528v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02630035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enriched dairy fat matrix diet prevents early life lipopolysaccharide-induced spatial memory impairment at adulthood</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nutrition, inflammation and depression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Joffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Layé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prostaglandins, Leukotrienes and Essential Fatty Acids</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve"> Correspondances en Métabolismes, Hormones, Diabètes et Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 20 (5-6), pp.138-141</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02632280v1</w:t>
+                <w:t xml:space="preserve">hal-03335750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutrition, inflammation and depression</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Resolvin D1 and E1 promote resolution of inflammation in microglial cells in vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Nadjar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Buaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vaysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Correspondances en Métabolismes, Hormones, Diabètes et Nutrition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Brain, Behavior, and Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 55, pp.249-259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbi.2015.12.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03335750v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02636094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resolvin D1 and E1 promote resolution of inflammation in microglial cells in vitro</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dairy fat blend improves brain DHA and neuroplasticity and regulates corticosterone in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Dinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Agnès Aubert</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Le Ruyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Joffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain, Behavior, and Immunity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbi.2015.12.013⟩</w:t>
+              <w:t xml:space="preserve">Prostaglandins, Leukotrienes and Essential Fatty Acids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 109, pp.29-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.plefa.2016.03.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02636094v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02630685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dairy fat blend improves brain DHA and neuroplasticity and regulates corticosterone in mice</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nutrition, inflammation et dépression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Joffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Layé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prostaglandins, Leukotrienes and Essential Fatty Acids</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve"> Correspondances en Métabolismes, Hormones, Diabètes et Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 20 (5-6), pp.138-141</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02630685v1</w:t>
+                <w:t xml:space="preserve">hal-02629542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutrition, inflammation et dépression</w:t>
+                <w:t xml:space="preserve">Modulation of brain PUFA content in different experimental models of mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Joffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique de Smedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niyazi Acar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Brétillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Correspondances en Métabolismes, Hormones, Diabètes et Nutrition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Prostaglandins, Leukotrienes and Essential Fatty Acids (PLEFA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 114, pp.1 - 10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.plefa.2016.09.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02629542v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01430319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of brain PUFA content in different experimental models of mice</w:t>
+                <w:t xml:space="preserve">Impact of Lactobacillus fermentum and dairy lipids in the maternal diet on the fatty acid composition of pups' brain and peripheral tissues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Joffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Lionel Brétillon</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Dinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fressange-Mazda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Le Ruyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prostaglandins, Leukotrienes and Essential Fatty Acids (PLEFA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Prostaglandins, Leukotrienes and Essential Fatty Acids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 115, pp.24-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.plefa.2016.10.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.plefa.2016.09.003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01430319v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N-3 polyunsaturated fatty acid and neuroinflammation in aging and Alzheimer’s disease</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Dietary n-3 PUFAs Deficiency Increases Vulnerability to Inflammation-Induced Spatial Memory Impairment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Delpech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Thomazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Madore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Corinne Joffre</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Bosch-Bouju</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrition and Aging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/NUA-150049⟩</w:t>
+              <w:t xml:space="preserve">Neuropsychopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 40 (12), pp.2774-2787. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/npp.2015.127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02630551v1</w:t>
+                <w:t xml:space="preserve">hal-03259529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary n-3 PUFAs deficiency increases vulnerability to inflammation-induced spatial memory impairment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Microglia in neuronal plasticity: influence of stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Delpech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Madore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Nadjar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Joffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémentine Bosch-Bouju</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Larrieu</w:t>
+                <w:t xml:space="preserve">Eric S. Wohleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychopharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 40 (12), pp.2774-2787. </w:t>
+              <w:t xml:space="preserve">Neuropharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 96 (Part A), pp.19-28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/npp.2015.127⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neuropharm.2014.12.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02640350v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02636176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transgenic Increase in n-3/n-6 Fatty Acid Ratio Protects Against Cognitive Deficits Induced by an Immune Challenge through Decrease of Neuroinflammation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Transgenic increase in n-3/n-6 fatty acid ratio protects against cognitive deficits induced by an immune challenge through decrease of neuroinflammation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Delpech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Madore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Joffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5607,655 +5607,655 @@
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/npp.2014.196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03259541v1</w:t>
+                <w:t xml:space="preserve">hal-02635645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary n-3 PUFAs Deficiency Increases Vulnerability to Inflammation-Induced Spatial Memory Impairment</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Clémentine Bosch-Bouju</w:t>
+                <w:t xml:space="preserve">Perinatal high-fat diet increases hippocampal vulnerability to the adverse effects of subsequent high-fat feeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine L. Lepinay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Larrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Joffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niyazi Acar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iciar Garate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychopharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/npp.2015.127⟩</w:t>
+              <w:t xml:space="preserve">Psychoneuroendocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 53, pp.82-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psyneuen.2014.12.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03259529v1</w:t>
+                <w:t xml:space="preserve">hal-01204439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microglia in neuronal plasticity: influence of stress</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">N-3 polyunsaturated fatty acid and neuroinflammation in aging and Alzheimer’s disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Layé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Madore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle St-Amour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Delpech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Joffre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric S. Wohleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuropharm.2014.12.034⟩</w:t>
+              <w:t xml:space="preserve">Nutrition and Aging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3 (1), pp.33-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/NUA-150049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02636176v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02630551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transgenic increase in n-3/n-6 fatty acid ratio protects against cognitive deficits induced by an immune challenge through decrease of neuroinflammation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Dietary n-3 PUFAs deficiency increases vulnerability to inflammation-induced spatial memory impairment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Delpech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Thomazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Madore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jing Xuan Kang</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Bosch-Bouju</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuropsychopharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 40 (3), pp.525-536. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/npp.2014.196⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 40 (12), pp.2774-2787. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/npp.2015.127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02635645v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02640350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perinatal high-fat diet increases hippocampal vulnerability to the adverse effects of subsequent high-fat feeding</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Larrieu</w:t>
+                <w:t xml:space="preserve">Transgenic Increase in n-3/n-6 Fatty Acid Ratio Protects Against Cognitive Deficits Induced by an Immune Challenge through Decrease of Neuroinflammation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Delpech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Madore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Joffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Iciar Garate</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Xuan Kang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychoneuroendocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.psyneuen.2014.12.008⟩</w:t>
+              <w:t xml:space="preserve">Neuropsychopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 40 (3), pp.525-536. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/npp.2014.196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01204439v1</w:t>
+                <w:t xml:space="preserve">hal-03259541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutritional n-3 PUFAs deficiency during perinatal periods alters brain innate immune system and neuronal plasticity-associated genes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Madore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Nadjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Delpech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6477,90 +6477,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutritional n-3 PUFAs deficiency during perinatal periods alters brain innate immune system and neuronal plasticity-associated genes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Madore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Nadjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Delpech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Séré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6636,51 +6636,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">n-3 LCPUFA improves cognition: the young, the old and the sick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Joffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Nadjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lebbadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6887,77 +6887,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early morphofunctional plasticity of microglia in response to acute lipopolysaccharide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Madore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Joffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Delpech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique de Smedt-Peyrusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7059,51 +7059,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Madore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Joffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Delpech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. de Smedt-Peyrusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7173,759 +7173,759 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03259548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyunsaturated fatty acids induce modification in the lipid composition and the prostaglandin production of the conjunctival epithelium cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Long term adequate n-3 polyunsaturated fatty acid diet protects from depressive-like behavior but not from working memory disruption and brain cytokine expression in aged mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Delpech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Viau</w:t>
+                <w:t xml:space="preserve">Aurélie Moranis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Leclère</w:t>
+                <w:t xml:space="preserve">Véronique de Smedt-Peyrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Buteau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Niyazi Acar</w:t>
+                <w:t xml:space="preserve">Philippe Guesnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Graefe's Archive for Clinical and Experimental Ophthalmology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Brain, Behavior, and Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 26 (5), pp.721-731. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbi.2011.11.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00417-011-1801-y⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02643856v1</w:t>
+                <w:t xml:space="preserve">hal-03259550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long term adequate n-3 polyunsaturated fatty acid diet protects from depressive-like behavior but not from working memory disruption and brain cytokine expression in aged mice</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Véronique de Smedt-Peyrusse</w:t>
+                <w:t xml:space="preserve">Short-term long chain omega3 diet protects from neuroinflammatory processes and memory impairment in aged mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Labrousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Nadjar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Joffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Aubert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Guesnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain, Behavior, and Immunity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbi.2011.11.001⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (5), 13 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0036861⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03259550v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01191175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-term long chain omega3 diet protects from neuroinflammatory processes and memory impairment in aged mice</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurence Costes</w:t>
+                <w:t xml:space="preserve">Long term adequate n-3 polyunsaturated fatty acid diet protects from depressive-like behavior but not from working memory disruption and brain cytokine expression in aged mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Moranis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Delpech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique de Smedt-Peyrusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Guesnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0036861⟩</w:t>
+              <w:t xml:space="preserve">Brain, Behavior, and Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 26 (5), pp.721-731. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbi.2011.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01191175v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02647840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long term adequate n-3 polyunsaturated fatty acid diet protects from depressive-like behavior but not from working memory disruption and brain cytokine expression in aged mice</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nutritional n-3 polyunsaturated fatty acids deficiency alters cannabinoid receptor signaling pathway in the brain and associated anxiety-like behavior in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Larrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Madore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Joffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Layé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain, Behavior, and Immunity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physiology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 68 (4), pp.671-681. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13105-012-0179-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbi.2011.11.001⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02647840v1</w:t>
+                <w:t xml:space="preserve">hal-02649145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutritional n-3 polyunsaturated fatty acids deficiency alters cannabinoid receptor signaling pathway in the brain and associated anxiety-like behavior in mice</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Polyunsaturated fatty acids induce modification in the lipid composition and the prostaglandin production of the conjunctival epithelium cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Viau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Leclère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Buteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane S. Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niyazi Acar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physiology and Biochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Graefe's Archive for Clinical and Experimental Ophthalmology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 250 (2), pp.211-222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00417-011-1801-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13105-012-0179-6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02649145v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02643856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuroinflammation and aging: influence of dietary n-3 polyunsaturated fatty acid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Layé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Delpech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique de Smedt-Peyrusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8002,51 +8002,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">No consequences of dietary n-3 polyunsaturated fatty acid deficiency on the severity of scopolamine-induced dry eye.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Viau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pasquis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8054,51 +8054,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Fourgeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Graefe's Archive for Clinical and Experimental Ophthalmology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 249 (4), pp.547-557. </w:t>
@@ -8174,64 +8174,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Destaillats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Joffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niyazi Acar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Joffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Bezelgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8422,2828 +8422,2828 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02658224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N-3 fatty acids affected glial morphometry during aging in fat-1 mice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Altered expression of genes functioning in lipid homeostasis is associated with lipid deposition in NOD mouse lacrimal gland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaijin Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Joffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Boue-Vaysse</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. Buaud</w:t>
+                <w:t xml:space="preserve">X.L. Xiaodong Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Macveigh-Aloni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melinda Hom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Glia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Experimental Eye Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 89 (3), pp.319-332. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.exer.2009.03.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02656329v1</w:t>
+                <w:t xml:space="preserve">hal-02664307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Études des lipides lacrymaux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Creuzot Garcher</w:t>
+                <w:t xml:space="preserve">Nutrition for the eye: different susceptibility of the retina and the lacrimal gland to dietary omega-6 and omega-3 polyunsaturated fatty acid incorporation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Schnebelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Viau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane S. Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Joffre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Creuzot-Garcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réflexions Ophtalmologiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ophthalmic Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 41 (4), pp.216-224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000217726⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02656417v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02665008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Altered expression of genes functioning in lipid homeostasis is associated with lipid deposition in NOD mouse lacrimal gland</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lipides et surface oculaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Joffre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Eye Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Réflexions Ophtalmologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 123 (14), pp.126-130</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02664307v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02657687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutrition for the eye: different susceptibility of the retina and the lacrimal gland to dietary omega-6 and omega-3 polyunsaturated fatty acid incorporation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane S. Grégoire</w:t>
+                <w:t xml:space="preserve">Primary open-angle glaucoma: association with cholesterol 24S-hydroxylase (CYP46A1) gene polymorphism and plasma 24-hydroxycholesterol levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Fourgeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Martine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingemar Björkhem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulf Diczfalusy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Joffre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Creuzot-Garcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ophthalmic Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000217726⟩</w:t>
+              <w:t xml:space="preserve">Investigative Ophthalmology &amp; Visual Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 50 (12), pp.5712-5717. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1167/iovs.09-3655⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02665008v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01278218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipides et surface oculaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dietary n-3 and n-6 PUFA enhance DHA incorporation in retinal phospholipids without affecting PGE1 and PGE2 levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Schnebelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane S. Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pasquis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Joffre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Creuzot Garcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réflexions Ophtalmologiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 44 (5), pp.465-470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11745-009-3289-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02657687v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02666618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Primary open-angle glaucoma: association with cholesterol 24S-hydroxylase (CYP46A1) gene polymorphism and plasma 24-hydroxycholesterol levels</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Corinne Joffre</w:t>
+                <w:t xml:space="preserve">Efficacy of a 2-month dietary supplementation with polyunsaturated fatty acids in dry eye induced by scopolamine in a rat model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Viau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Annick Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pasquis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane S. Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niyazi Acar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Investigative Ophthalmology &amp; Visual Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Graefe's Archive for Clinical and Experimental Ophthalmology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 247 (8), pp.1039-1050. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00417-009-1080-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1167/iovs.09-3655⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01278218v1</w:t>
+                <w:t xml:space="preserve">hal-02666645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary n-3 and n-6 PUFA enhance DHA incorporation in retinal phospholipids without affecting PGE1 and PGE2 levels</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId229" w:history="1">
+                <w:t xml:space="preserve">Red blood cell plasmalogens and docosahexaenoic acid are independently reduced in primary open-angle glaucoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niyazi Acar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Berdeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Juaneda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane S. Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Catherine Creuzot Garcher</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie S. Cabaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lipids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11745-009-3289-3⟩</w:t>
+              <w:t xml:space="preserve">Experimental Eye Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 89 (6), pp.840-853. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.exer.2009.07.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02666618v1</w:t>
+                <w:t xml:space="preserve">hal-02661826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy of a 2-month dietary supplementation with polyunsaturated fatty acids in dry eye induced by scopolamine in a rat model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Annick Maire</w:t>
+                <w:t xml:space="preserve">A dietary combination of omega-3 and omega-6 polyunsaturated fatty acids is more efficient than single supplementations in the prevention of retinal damage induced by elevation of intraocular pressure in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Schnebelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pasquis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Niyazi Acar</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Salinas-Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Joffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Creuzot Garcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Graefe's Archive for Clinical and Experimental Ophthalmology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 247 (8), pp.1039-1050. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00417-009-1080-z⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 247 (9), pp.1191-1203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00417-009-1094-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02666645v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02666334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Red blood cell plasmalogens and docosahexaenoic acid are independently reduced in primary open-angle glaucoma</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie S. Cabaret</w:t>
+                <w:t xml:space="preserve">Branched-chain fatty acids, increased in tears of blepharitis patients, are not toxic for conjunctival cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Joffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Souchier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Leclere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Buteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Eye Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.exer.2009.07.008⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Ophthalmology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 93 (10), pp.1391-n/a. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bjo.2008.156356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02661826v1</w:t>
+                <w:t xml:space="preserve">hal-00477844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dietary combination of omega-3 and omega-6 polyunsaturated fatty acids is more efficient than single supplementations in the prevention of retinal damage induced by elevation of intraocular pressure in rats</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">N-3 fatty acids affected glial morphometry during aging in fat-1 mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Joffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Creuzot Garcher</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Costes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lalanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Boue-Vaysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Buaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Graefe's Archive for Clinical and Experimental Ophthalmology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Glia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 57 (13), pp.S145</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02666334v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02656329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Branched-chain fatty acids, increased in tears of blepharitis patients, are not toxic for conjunctival cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Études des lipides lacrymaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Creuzot Garcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Joffre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Ophthalmology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Réflexions Ophtalmologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 14 (122), pp.69-72</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/bjo.2008.156356⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00477844v1</w:t>
+                <w:t xml:space="preserve">hal-02656417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ApoB100,LDLR-/- mice exhibit reduced electroretinographic response and cholesteryl esters deposits in the retina</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Acides gras polyinsaturés oméga-6 et oméga-3 : état des lieux dans la sphère oculaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Joffre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Investigative Ophthalmology &amp; Visual Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Réflexions Ophtalmologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 113 (tome 13), pp.52-55</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02662936v1</w:t>
+                <w:t xml:space="preserve">hal-02653750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in meibomian fatty acids and ocular surface in patients with meibomian gland dysfunction after minocycline treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Souchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Joffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Beynat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Brétillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal Français d'Ophtalmologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 31 (S1), pp.92. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0181-5512(08)70862-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04186368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acides gras polyinsaturés oméga-6 et oméga-3 : état des lieux dans la sphère oculaire</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Time course of ocular surface and lacrimal gland changes in a new scopolamine-induced dry eye model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Viau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Annick Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pasquis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane S. Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Fourgeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réflexions Ophtalmologiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Graefe's Archive for Clinical and Experimental Ophthalmology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 246 (6), pp.857-867. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00417-008-0784-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02653750v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02658641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time course of ocular surface and lacrimal gland changes in a new scopolamine-induced dry eye model</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cynthia Fourgeux</w:t>
+                <w:t xml:space="preserve">Lipid and fatty acid profile of the retina, retinal pigment epithelium/choroid, and the lacrimal gland, and associations with adipose tissue fatty acids in human subjects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Brétillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Thuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niyazi Acar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Joffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Graefe's Archive for Clinical and Experimental Ophthalmology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 246 (6), pp.857-867. </w:t>
+              <w:t xml:space="preserve">Experimental Eye Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 87 (6), pp.521-528. </w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00417-008-0784-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.exer.2008.08.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02658641v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02667725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in meibomian fatty acids and clinical signs in patients with meibomian gland dysfunction after minocycline treatment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Souchier</w:t>
+                <w:t xml:space="preserve">224 Modification des teneurs en plasmalogènes et en acide docosahexaénoïque (DHA) dans les érythrocytes des patients glaucomateux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Marie Bron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Bidot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. d'Athis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Joffre</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aurore Muselier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Ophthalmology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bjo.2007.133900⟩</w:t>
+              <w:t xml:space="preserve">Journal Français d'Ophtalmologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 31 (S1), pp.80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0181-5512(08)70821-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02666310v1</w:t>
+                <w:t xml:space="preserve">hal-04186774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differences in meibomian fatty acid composition in patients with meibomian gland dysfunction and aqueous-deficient dry eye</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Changes in meibomian fatty acids and clinical signs in patients with meibomian gland dysfunction after minocycline treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Souchier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Joffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane S. Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Brétillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Viau</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Muselier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Ophthalmology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 92 (1), pp.116-119. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 92 (6), pp.819-822. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bjo.2007.133900⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/bjo.2007.126144⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02662913v1</w:t>
+                <w:t xml:space="preserve">hal-02666310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipid and fatty acid profile of the retina, retinal pigment epithelium/choroid, and the lacrimal gland, and associations with adipose tissue fatty acids in human subjects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
+                <w:t xml:space="preserve">Differences in meibomian fatty acid composition in patients with meibomian gland dysfunction and aqueous-deficient dry eye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Joffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Souchier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Brétillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Corinne Joffre</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane S. Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Viau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Eye Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">British Journal of Ophthalmology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 92 (1), pp.116-119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bjo.2007.126144⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.exer.2008.08.010⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02667725v1</w:t>
+                <w:t xml:space="preserve">hal-02662913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">224 Modification des teneurs en plasmalogènes et en acide docosahexaénoïque (DHA) dans les érythrocytes des patients glaucomateux</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Activation of a caspase-3-independent mode of cell death associated with lysosomal destabilization in cultured human retinal pigment epithelial cells (ARPE-19) exposed to 7beta-hydroxycholesterol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Bidot</w:t>
+                <w:t xml:space="preserve">Laure Malvitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. d'Athis</w:t>
+                <w:t xml:space="preserve">Thomas Montange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vejux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Joffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain M. Bron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal Français d'Ophtalmologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0181-5512(08)70821-0⟩</w:t>
+              <w:t xml:space="preserve">Current Eye Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 33 (9), pp.769-781. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02713680802337397⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04186774v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02664689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activation of a caspase-3-independent mode of cell death associated with lysosomal destabilization in cultured human retinal pigment epithelial cells (ARPE-19) exposed to 7beta-hydroxycholesterol</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Beneficial Effects of Myocardial Postconditioning are Associated With Reduced Oxidative Stress in a Senescent Mouse Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Vejux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Corinne Joffre</w:t>
+                <w:t xml:space="preserve">Benjamin Lauzier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain M. Bron</w:t>
+                <w:t xml:space="preserve">Stéphanie Delemasure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Debin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Eye Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02713680802337397⟩</w:t>
+              <w:t xml:space="preserve">Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 85 (12), pp.1802 - 1808. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/tp.0b013e3181775367⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02664689v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03437195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beneficial Effects of Myocardial Postconditioning are Associated With Reduced Oxidative Stress in a Senescent Mouse Model</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Régine Debin</w:t>
+                <w:t xml:space="preserve">ApoB100,LDLR-/- mice exhibit reduced electroretinographic response and cholesteryl esters deposits in the retina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Brétillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niyazi Acar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Collin</w:t>
+                <w:t xml:space="preserve">Mathias-W. Seeliger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Sicard</w:t>
+                <w:t xml:space="preserve">Mylene Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Annick Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transplantation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 85 (12), pp.1802 - 1808. </w:t>
+              <w:t xml:space="preserve">Investigative Ophthalmology &amp; Visual Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 49 (4), pp.1307-1314. </w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/tp.0b013e3181775367⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1167/iovs.07-0808⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03437195v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02662936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">002 Évaluation de la toxicité des acides gras branchés sur des cellules conjonctivales en culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Creuzot-Garcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Souchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Joffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Buteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal Français d'Ophtalmologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 30 (S2), pp.2S152</w:t>
@@ -11272,103 +11272,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cholesterol-24S-hydroxylase (CYP46A1) is specifically expressed in neurons of the neural retina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Brétillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulf Diczfalusy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingemar Bjorkhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Martine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Eye Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 32 (4), pp.361-366. </w:t>
@@ -11406,90 +11406,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasmalogens in the retina: In situ hybridization of dihydroxyacetone phosphate acyltransferase (DHAP-AT) - the first enzyme involved in their biosynthesis - and comparative study of retinal and retinal pigment epithelial lipid composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niyazi Acar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane S. Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Juaneda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Joffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11565,90 +11565,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxysterols induced inflammation and oxidation in primary porcine retinal pigment epithelial cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Joffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Buteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Martine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie S. Cabaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Eye Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 32 (3), pp.271-280. </w:t>
@@ -11686,51 +11686,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The retina is more susceptible than the brain and the liver to the incorporation of trans isomers of DHA in rats consuming trans isomers of alpha-linolenic acid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niyazi Acar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11738,51 +11738,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Joffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Creuzot-Garcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 46 (5), pp.515-525. </w:t>
@@ -11820,64 +11820,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analogies entre le processus athéromateux et dégénérescence maculaire liée à l'âge : roles présumés des oxystérols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Malvitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Montange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Joffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11980,51 +11980,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Creuzot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Passemard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Viau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Joffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12101,90 +12101,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gas chromatographic and mass spectrometric identification of mixtures oxyphytosterol and oxycholesterol derivatives. Application to a phytosterol-enriched food</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Grandgirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Martine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Joffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Juanéda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Berdeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chromatography A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 1040, pp.239-250</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12222,51 +12222,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxyphytosterols are present in plasma of healthy human subjects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Grandgirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Martine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Demaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12347,51 +12347,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatty acid composition and conjugated linoleic acid content of different tissues in rat fed individual conjugated linoleic acid isomers given as triacylglycerols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Alasnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Berdeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Chardigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12981,51 +12981,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modifying the n−3 fatty acid content of the maternal diet to determine the requirements of the fetal and suckling rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Guesnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Alasnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13335,277 +13335,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérêt biologique des métabolites oxygénés de l’acide alpha-linolénique, projet Oxylinofr</w:t>
+                <w:t xml:space="preserve">Intérêt biologique des métabolites oxygénés de l’acide alpha-linolénique, projet Oxylino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Castanon</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Frédéric Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Guichardant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Vaysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Chardigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Layé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Journée Scientifique de l'IMBL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">, Institut Multidisciplinaire de Biochimie des Lipides (IMBL). Lyon, FRA., May 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02794353v1</w:t>
+                <w:t xml:space="preserve">hal-02796287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérêt biologique des métabolites oxygénés de l’acide alpha-linolénique, projet Oxylino</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId399" w:history="1">
+                <w:t xml:space="preserve">Intérêt biologique des métabolites oxygénés de l’acide alpha-linolénique, projet Oxylinofr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Castanon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Guichardant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Vaysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Chardigny</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Layé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Journée Scientifique de l'IMBL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Institut Multidisciplinaire de Biochimie des Lipides (IMBL). Lyon, FRA., May 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">, May 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02796287v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02794353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resolvin D1 promotes resolution of brain inflammation</w:t>
               </w:r>
@@ -13680,159 +13680,159 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipides laitiers en période périnatale et inflammation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of lipid quality in perinatal period on inflammation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Dinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Joffre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Dinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Le Ruyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Layé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société francaise de pédiatrie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Lyon, France</w:t>
+              <w:t xml:space="preserve">Nutrition and Growth Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02738833v1</w:t>
+                <w:t xml:space="preserve">hal-02741457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipides laitiers en période périnatale : inflammation et cognition</w:t>
+                <w:t xml:space="preserve">Impact of lipid quality in perinatal period on inflammation and cognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Dinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Joffre</w:t>
@@ -13850,205 +13850,205 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Le Ruyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Layé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société Française de Pédiatrie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Lyon, France</w:t>
+              <w:t xml:space="preserve">International Society for the Study of fatty acids and Lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02741399v1</w:t>
+                <w:t xml:space="preserve">hal-02738771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of lipid quality in perinatal period on inflammation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lipides laitiers en période périnatale et inflammation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Joffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Dinel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corinne Joffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Le Ruyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Layé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrition and Growth Conférence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">Société francaise de pédiatrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02741457v1</w:t>
+                <w:t xml:space="preserve">hal-02738833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of lipid quality in perinatal period on inflammation and cognition</w:t>
+                <w:t xml:space="preserve">Lipides laitiers en période périnatale : inflammation et cognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Dinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Joffre</w:t>
@@ -14066,73 +14066,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Le Ruyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Layé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Society for the Study of fatty acids and Lipids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Stockholm, Sweden</w:t>
+              <w:t xml:space="preserve">Société Française de Pédiatrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02738771v1</w:t>
+                <w:t xml:space="preserve">hal-02741399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des lipides laitiers et du ratio n-6/n-3 des lipides alimentaires maternels sur la composition en acides gras du lait maternel – conséquences sur la composition de l’hippocampe et la réponse inflammatoire</w:t>
               </w:r>
@@ -14226,103 +14226,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutritional N-3 polyunsaturated fatty acid deficiency imapirs microglial cell activity in the developing brain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Madore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Portal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Séré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Nadjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. European Meeting on Glial Cell Function in Health and Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Berlin, Germany. </w:t>
@@ -14373,77 +14373,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietary lipids and microglia priming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Layé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Madore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Delpech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Nadjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Joffre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14554,51 +14554,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Salinas-Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Joffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Creuzot Garcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Association for Research in Vision and Ophthalmology annual congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Fort Lauderdale, United States</w:t>
@@ -14627,103 +14627,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in meibomian fatty acids and ocular surface in patients with meibomian gland dysfunction after minocycline treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Souchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Joffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Beynat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niyazi Acar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ARVO annual congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association for Research in Vision and Ophthalmology, Apr 2008, Fort Lauderdale, Florida, United States. pp.e-Abstract 2391</w:t>
@@ -14752,103 +14752,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">No consequence of dietary omega-3 polyunsaturated fatty acid deficiency on the severity of scopolamine-induced dry eye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Viau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pasquis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Brétillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane S. Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Association for Research in Vision and Ophthalmology annual congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Fort Lauderdale, United States. pp.E-Abstract 118</w:t>
@@ -14877,90 +14877,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maternal n-3 long chain polyunsaturated fatty acids increase n-3 fatty acids in brain glial cells and retina in the rat and improve rod sensitivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Brétillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Destaillats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Joffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niyazi Acar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Bezelgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14996,596 +14996,596 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02753568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased oxidative stress is responsible for ether-lipid loss in the retina of senescence accelerated mouse (SAM)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Sicard</w:t>
+                <w:t xml:space="preserve">Assessment of the toxicity of cholesterol oxides on retinal pigment epithelial cultured cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Malvitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Montange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Joffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Vejux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain M. Bron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Lauzier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Association for Research in Vision and Ophthalmology annual congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Fort Lauderdale, United States. pp.E-Abstract 2088-B638</w:t>
+              <w:t xml:space="preserve">Association for Research in Vision and Ophthalmology Annual Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Fort Lauderdale, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02817826v1</w:t>
+                <w:t xml:space="preserve">hal-02754354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the toxicity of cholesterol oxides on retinal pigment epithelial cultured cells</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Montange</w:t>
+                <w:t xml:space="preserve">Improvement of dry eye symptoms with polyunsaturated fatty acids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Creuzot Garcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Passemard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Lafontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Viau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Joffre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain M. Bron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Association for Research in Vision and Ophthalmology Annual Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2006, Fort Lauderdale, United States</w:t>
+              <w:t xml:space="preserve">Association for Research in Vision and Ophthalmology annual congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Fort Lauderdale, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02754354v1</w:t>
+                <w:t xml:space="preserve">hal-02754614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quality of dietary supplements in ophthalmology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Berdeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niyazi Acar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Joffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane S. Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain M. Bron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Association for Research in Vision and Ophthalmology annual congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, Fort lauderdale, United States. pp.E-Abstract 4397</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02817844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of dry eye symptoms with polyunsaturated fatty acids</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Viau</w:t>
+                <w:t xml:space="preserve">Increased oxidative stress is responsible for ether-lipid loss in the retina of senescence accelerated mouse (SAM)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niyazi Acar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Joffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain M. Bron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lauzier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Association for Research in Vision and Ophthalmology annual congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2006, Fort Lauderdale, United States</w:t>
+              <w:t xml:space="preserve">, May 2006, Fort Lauderdale, United States. pp.E-Abstract 2088-B638</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02754614v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02817826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Docosahexaenoic acid and ether-lipid changes and ERG alterations during retinal ischemia-reperfusion in the rat.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain M. Bron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niyazi Acar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Joffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Almanza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15627,90 +15627,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electroretinographic and retinal lipid modifications in a rat model of glaucoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain M. Bron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niyazi Acar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Arnavielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Joffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15752,77 +15752,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic variation of the cholesterol 24-hydroxylase (CYP46) gene in patients with agre-related macular degeneration or primary open-angle glaucoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Brétillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain M. Bron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niyazi Acar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Joffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16181,51 +16181,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-compound extract of Rhodiola rosea reduced acute mild stress-induced corticosterone release in mice more than salidroside alone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Guinobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Dinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16233,51 +16233,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Joffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Pallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">67. International Congress and Annual Meeting of the Society-for-Medicinal-Plant-and-Natural-Product-Research (GA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Innsbruck, Austria. Planta Medica, 85 (18), 2019, </w:t>
@@ -16328,51 +16328,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early-life PUFAs modulate shaping of neuronal circuits by microglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Leyrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Madore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Joffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16449,77 +16449,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet d’une diète enrichie en acides gras polyinsaturés n-3 et en antioxydants sur les altérations métaboliques associées à l’obésité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Castanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Fourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Kropp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16574,51 +16574,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intérêt biologique des métabolites oxygénés de l’acide alpha-linolénique : rôle dans la neuroinflammation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Castanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Joffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16699,77 +16699,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of an omega-3/antioxidants supplemented diet on emotional and cognitive alterations and neuroinflammatory processes associated with obesity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Castanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Fourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16876,51 +16876,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Layé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Buaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Vaysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Chevreul 2015 - lipid and brain 3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Paris, France. 2015</w:t>
@@ -16949,51 +16949,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of an omega-3/antioxidants supplemented diet on cognitive alterations and neuroinflammatory processes associated with obesity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Castanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Fourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17070,77 +17070,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet d’une diète enrichie en acides gras polyinsaturés n-3 et en antioxydants sur les altérations émotionnelles et cognitives associées à l’obésité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Castanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Fourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17208,51 +17208,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of an omega-3/antioxidants supplemented diet on emotional and cognitive alterations associated with obesity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Fourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17786,64 +17786,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N-3 polyunsaturated fatty acids protect against the cognitive effects of a peripheral inflammation by targeting microglia morphofunctional activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Delpech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Madore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Joffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18041,90 +18041,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutritional n-3 polyunsaturated fatty acids deficiency affects microglia phenotype and brain cytokine production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Madore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Nadjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Brétillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Joffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18274,103 +18274,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative analysis of fatty acids in mice brain: effect of inflammation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Madore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane S. Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique de Smedt-Peyrusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Castanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niyazi Acar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Chevreul de la Société Française pour l’Etude des Lipides (SFEL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Paris, France. 2011</w:t>
@@ -18425,64 +18425,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Joffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane S. Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Brétillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Manzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18563,64 +18563,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Darnaudery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niyazi Acar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Brétillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Chevreul 2011 - Lipids and Brain 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Paris, France. 2011</w:t>
@@ -18662,90 +18662,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N-3 fatty acids affected glial morphometry during aging in fat-1 mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Joffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Boue-Vaysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Buaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. European Meeting on Glial Cells in Health and Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Paris, France. , 2009</w:t>
@@ -18774,90 +18774,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietary prevention of visual function and cognitive decline by omega-3 polyunsaturated fatty acids in Senescence Accelerated Mouse P8 (SAM P8)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niyazi Acar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Moranis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Labrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pasquis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18912,90 +18912,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RPE/Choroid and Neuroretina Differences in Lipid Profile in Humans, and Possible Correlations to Dietary Lipid Intake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Brétillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Thuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niyazi Acar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Joffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19031,359 +19031,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02753598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ether-lipid and docosahexaenoic acid (DHA) levels in erythrocytes of patients with glaucoma</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Niyazi Acar</w:t>
+                <w:t xml:space="preserve">Identification of lipid accumulation in lacrimal gland from NOD mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Joffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K J Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Grégoire</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Corinne Joffre</w:t>
+                <w:t xml:space="preserve">Lionel Brétillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ARVO Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2008, Fort Lauderdale, United States. , Investigative Ophthalmology and Visual Science, 49, pp.e-abstract 1571, 2008, ARVO Annual Meeting Abstract</w:t>
+              <w:t xml:space="preserve">, May 2008, Fort Lauderdale, United States. Association for Research in Vision and Ophthalmology, Investigative Ophthalmology and Visual Science, 49, 2008, ARVO Annual Meeting Abstract</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02753610v1</w:t>
+                <w:t xml:space="preserve">hal-02752036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of lipid accumulation in lacrimal gland from NOD mice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ether-lipid and docosahexaenoic acid (DHA) levels in erythrocytes of patients with glaucoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain M. Bron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niyazi Acar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Bidot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Joffre</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Lionel Brétillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ARVO Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2008, Fort Lauderdale, United States. Association for Research in Vision and Ophthalmology, Investigative Ophthalmology and Visual Science, 49, 2008, ARVO Annual Meeting Abstract</w:t>
+              <w:t xml:space="preserve">, Apr 2008, Fort Lauderdale, United States. , Investigative Ophthalmology and Visual Science, 49, pp.e-abstract 1571, 2008, ARVO Annual Meeting Abstract</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02752036v1</w:t>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toxicity of Branched-Chain Fatty Acids in Conjunctival Cell Line</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Souchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Joffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Buteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ARVO Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Fort Lauderdale, United States. </w:t>
@@ -19438,77 +19438,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipid composition of lacrimal glands in rats: comparison with human lacrimal glands and possible nutritional modulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Joffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Viau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Juaneda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pasquis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19563,51 +19563,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anti-inflammatory effects of GLA and EPA on a scopolamine-induced dry eye rat model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Viau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Joffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19615,51 +19615,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Annick Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pasquis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ARVO Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Fort Lauderdale, United States. </w:t>
@@ -19727,77 +19727,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Schnebelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Viau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niyazi Acar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ARVO Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Fort Lauderdale, United States. </w:t>
@@ -19839,90 +19839,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of intravitreal injection of Indocyanine Green, Triamcinolone Acetonide and Trypan Blue on the electroretinographic response of rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Creuzot-Garcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niyazi Acar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Guillaubey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bidot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Borey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19971,307 +19971,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02753586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary docosahexaenoic acid (DHA) protects retinal function against Ischemia-reperfusion in the rat</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+                <w:t xml:space="preserve">Mice display cholesterol deposits in the retina and reduced electroretinographic response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Brétillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niyazi Acar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Coralie Schnebelen</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias-W. Seeliger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Annick Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Joffre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual meeting of the Association-for-Research-in-Vision-and-Ophthalmology (ARVO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2006, Fort Lauderdale, United States. Investigative Ophthalmology and Visual Science, 2006</w:t>
+              <w:t xml:space="preserve">Association for Research in Vision and Ophthalmology annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Fort Lauderdale, United States. Investigative Ophthalmology and Visual Science, 47, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02753721v1</w:t>
+                <w:t xml:space="preserve">hal-02753730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mice display cholesterol deposits in the retina and reduced electroretinographic response</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie-Annick Maire</w:t>
+                <w:t xml:space="preserve">Analyse de la composition en acides gras du film lacrymal chez des patients souffrant de blépharite chronique, de syndrome sec et chez des patients normaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Souchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Joffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Passemard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain M. Bron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Association for Research in Vision and Ophthalmology annual meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2006, Fort Lauderdale, United States. Investigative Ophthalmology and Visual Science, 47, 2006</w:t>
+              <w:t xml:space="preserve">Journées françaises d'ophtalmologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Paris, France. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02753730v1</w:t>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02756130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An inflammatory model of dry eye syndrome using scopolamine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Viau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Joffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20346,320 +20346,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02754411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de la composition en acides gras du film lacrymal chez des patients souffrant de blépharite chronique, de syndrome sec et chez des patients normaux</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Oxysterols Incorporate in Primary Porcine Retinal Pigment Epithelial Cells and Induce Inflammation and Oxidative Stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Joffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alain M. Bron</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Leclere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Buteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Martine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niyazi Acar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées françaises d'ophtalmologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Paris, France. 2006</w:t>
+              <w:t xml:space="preserve">ARVO Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Fort Lauderdale, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Association for Research in Vision and Ophthalmology</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Investigative Ophthalmology and Visual Science, 47, 2006, ARVO Annual Meeting Abstract</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02756130v1</w:t>
+                <w:t xml:space="preserve">hal-02753584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxysterols Incorporate in Primary Porcine Retinal Pigment Epithelial Cells and Induce Inflammation and Oxidative Stress</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dietary superoxide dismutase protects against light-induced retinal oxidative stress in young senescence accelerated mice (SAM)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Amoureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niyazi Acar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Joffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Niyazi Acar</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain M. Bron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ARVO Annual Meeting</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, Investigative Ophthalmology and Visual Science, 47, 2006, ARVO Annual Meeting Abstract</w:t>
+              <w:t xml:space="preserve">Annual meeting of the Association-for-Research-in-Vision-and-Ophthalmology (ARVO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Fort Lauderdale, United States. Investigative Ophthalmology and Visual Science, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02753584v1</w:t>
+                <w:t xml:space="preserve">hal-02755849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time Course of Inflammation and Apoptosis in a Scopolamine–Induced Dry Eye Rat Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Viau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Guillaubey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20717,182 +20717,182 @@
               <w:t xml:space="preserve">, Apr 2006, Fort Lauderdale, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association for Research in Vision and Ophthalmology</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Investigative Ophthalmology and Visual Science, 47, pp.e-Abstract 5573, 2006, ARVO Annual Meeting Abstract</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02755905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary superoxide dismutase protects against light-induced retinal oxidative stress in young senescence accelerated mice (SAM)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId489" w:history="1">
+                <w:t xml:space="preserve">Dietary docosahexaenoic acid (DHA) protects retinal function against Ischemia-reperfusion in the rat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain M. Bron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niyazi Acar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Schnebelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Joffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sicard</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alain M. Bron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual meeting of the Association-for-Research-in-Vision-and-Ophthalmology (ARVO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, Fort Lauderdale, United States. Investigative Ophthalmology and Visual Science, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02755849v1</w:t>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparision of fatty acids in the tear film lipid layer of normal individuals and patients suffering from chronic blepharitis</w:t>
               </w:r>
@@ -20904,64 +20904,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. J. Pisella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Joffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niyazi Acar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Passemard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -21003,103 +21003,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A detailed analysis of retinal and retinal pigment epithelium phospholipid species: focus on ether-lipids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niyazi Acar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Joffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane S. Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain M. Bron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Association for Research in Vision and Ophthalmology annual congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, Fort Lauderdale, Floride, United States. </w:t>
@@ -21167,51 +21167,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Joffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Guillaubey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Creuzot Garcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21266,90 +21266,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Docosahexaenoic acid and ether-lipids are correlated to ERG alterations during retinal ischemia-reperfusion in the rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain M. Bron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niyazi Acar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Joffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Almanza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -21391,103 +21391,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Age-related study of the retinal function and morphology of Senescence Accelerated Mouse (SAM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain M. Bron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niyazi Acar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Grimm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. E. Reme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Brétillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Association for Research in Vision and Ophthalmology annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Fort Lauderdale, United States. Investigative Ophthalmology and Visual Science, 45, 2004</w:t>
@@ -21777,51 +21777,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Joffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Nadjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Layé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21976,51 +21976,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietary N-3 polyunsaturated fatty acids and dry eye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Joffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Viau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Nutrition, Diet, and the Eye</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier Ltd, 2014, 978-0-12-401717-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
@@ -22420,51 +22420,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05507589v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Martin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Peltier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heena Vanmalibhai Lad" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Foury" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Madore-Delpech" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbih.2025.101127" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05063658v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Joffre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2024.06.001" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04844732v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mougin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chataigner" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lucas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pallet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bouvret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0309542" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713930v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emie Debenay" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Bardinet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Pourtau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00011-024-01947-9" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998738v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Leyrolle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Decoeur" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dejean" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Galadriel Briere" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Leon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.24321" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020816v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Turpin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Schaffhauser" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thabault" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Aubert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-38423-z" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711007v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12234199" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739678v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Di Miceli" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Martinat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;ra Rossitto" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoug Alashmali" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23126650" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347586v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.24088" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739699v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Mehaignerie" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2021.750292" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03310550v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Pallet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lay&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13030824" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03304166v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chataigner" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mortessagne" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lucas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pallet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2020.09.022" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916329v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Leyrolle" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Decoeur" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Briere" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Amadieu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Quadros" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41386-020-00793-7" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03306578v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Dinel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Faouder" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jff.2020.104292" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03171686v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Guillemet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12061777" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03047178v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Madore" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Morel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew D. Greenhalgh" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-19861-z" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03172884v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12030647" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622830v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Fourrier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Kropp" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sauvant" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Vaysse" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2019.11.002" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03171047v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bazinet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Metherel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuck Chen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saame Raza Shaikh" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Nadjar" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2019.07.001" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627173v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Rey" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Delpech" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2018.07.025" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619338v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2019.01022" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370548v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guinobert" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Blondeau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bardot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fsn3.1249" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334224v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2161-0460.1000438" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627166v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Labrousse" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Amadieu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra S&#233;r&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2018.06.004" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629278v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard P. Bazinet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/pr.117.014092" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623667v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rincel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine L. Lepinay" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoottana Janthakhin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Soudain" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Yvon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-017-1526-8" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622462v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Joffre" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plefa.2018.04.003" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R0KLWCW8-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335827v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/phyto-2018-0093" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606571v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnpbp.2016.07.004" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BMP6P73K-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602593v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Manduca" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Bara" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Larrieu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lassalle" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.3516-16.2017" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607106v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Fourrier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Remus-Borel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guichardant" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bernoud-Hubac" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12974-017-0939-x" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604893v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fressange-Mazda" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Ruyet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plefa.2016.10.002" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-326LF2JH-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630035v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Nadjar" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2015062" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636528v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Lacabanne" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Benmamar-Badel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2016/3597209" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632280v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baudry" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plefa.2016.08.013" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335750v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636094v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Buaud" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vaysse" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2015.12.013" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VXBFCWRG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630685v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonhomme" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plefa.2016.03.013" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629542v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01430319v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gr&#233;goire" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de Smedt" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niyazi Acar" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Br&#233;tillon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plefa.2016.09.003" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630551v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle St-Amour" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/NUA-150049" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640350v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Thomazeau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Bosch-Bouju" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/npp.2015.127" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259541v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Xuan Kang" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/npp.2014.196" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259529v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636176v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric S. Wohleb" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2014.12.034" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635645v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204439v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iciar Garate" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2014.12.008" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X6GT0SDB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259544v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sere" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aubert" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2014.03.021" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C85HM502-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634367v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Pietropaolo" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mena Goubran" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lemaire-Mayo" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2014.07.002" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WPXR51QF-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640850v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639255v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lebbadi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Calon" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plefa.2014.05.001" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632378v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Trifilieff" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12974-014-0155-x" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646632v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique de Smedt-Peyrusse" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2013.08.008" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6KMCHMJH-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259548v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Madore" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joffre" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. de Smedt-Peyrusse" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643856v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Viau" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lecl&#232;re" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Buteau" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S. Gr&#233;goire" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00417-011-1801-y" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/06502DAA05DC02E45BE2D9EA0A48F2108E365DC9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259550v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Moranis" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de Smedt-Peyrusse" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guesnet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2011.11.001" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-70RS0GMQ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191175v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Costes" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0036861" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647840v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Guesnet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649145v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13105-012-0179-6" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643433v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl.2011.0412" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823354v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pasquis" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Maire" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Fourgeux" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00417-010-1576-6" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PTDWC976-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243328v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Destaillats" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bezelgues" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1743-7075-7-2" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658224v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Schnebelen" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Salinas-Navarro" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine P. Creuzot Garcher" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00417-009-1228-x" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-63HGXRDM-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656329v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lalanne" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boue-Vaysse" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656417v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Creuzot Garcher" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664307v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaijin Wu" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.L. Xiaodong Li" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Macveigh-Aloni" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melinda Hom" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exer.2009.03.020" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665008v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Creuzot-Garcher" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000217726" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657687v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278218v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Martine" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingemar Bj&#246;rkhem" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulf Diczfalusy" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.09-3655" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666618v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11745-009-3289-3" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ST36R0C3-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666645v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00417-009-1080-z" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-78XQS6XV-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661826v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Berdeaux" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Juaneda" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie S. Cabaret" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exer.2009.07.008" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZLPJWX1R-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666334v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00417-009-1094-6" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DKBL308L-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477844v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Souchier" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Leclere" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bjo.2008.156356" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662936v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias-W. Seeliger" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylene Santos" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.07-0808" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186368v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Beynat" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0181-5512(08)70862-3" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653750v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658641v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00417-008-0784-9" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5DB93250D34EFCC9A553D73FB7110592BE90159F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666310v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Muselier" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bjo.2007.133900" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C6A13F92F7EB2F0238E4A24BCC092BBEE81D2408/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662913v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bjo.2007.126144" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/391989F0A60C2578687C9078CCB884FAC84BDC4B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667725v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Thuret" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exer.2008.08.010" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GNWS34SW-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186774v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marie Bron" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bidot" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. d'Athis" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0181-5512(08)70821-0" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664689v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Malvitte" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Montange" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vejux" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain M. Bron" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02713680802337397" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03437195v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lauzier" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Delemasure" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Debin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Collin" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sicard" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/tp.0b013e3181775367" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187399v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668197v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingemar Bjorkhem" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02713680701231857" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663704v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Andr&#233;" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exer.2006.09.009" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1M89SKXL-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659823v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02713680601187951" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900637v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bonhomme" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bron" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2006033" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662961v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Vejux" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ma&#239;za" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0181-5512(06)73815-3" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658966v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Creuzot" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Passemard" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Pouliquen" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0181-5512(06)70106-1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680467v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grandgirard" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Juan&#233;da" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673486v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Demaison" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cordelet" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670607v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Alasnier" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Chardigny" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.-L. S&#233;b&#233;dio" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672200v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Joffre Alasnier" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697970v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. David-Briand" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gandemer" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691434v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689247v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Meynier" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Viau" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685734v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696328v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0309-1740(97)00096-X" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K5QZ0KSD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694007v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Alessandri" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Durand" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699188v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Flores" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Aristoy" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Navarro" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686252v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; R&#233;mignon" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794353v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Castanon" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Capel" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796287v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738832v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738833v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Le Ruyet" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741399v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741457v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738771v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744708v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748849v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Portal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.22530" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747574v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.22531" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RJKB4GV5-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817861v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656559v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817825v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753568v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Destaillats" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817826v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754354v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817844v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754614v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Lafontaine" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762255v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Almanza" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762257v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Arnavielle" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762237v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arnavielle" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768308v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774259v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779173v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ngah" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735176v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0039-3399942" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602631v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gressens" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.23157" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785594v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fonseca" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystele Jouve" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785458v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Beuzelin" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739519v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739387v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Buaud" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794356v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739521v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739484v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740629v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739333v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739982v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741288v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(14)70951-3" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MTVSHBXC-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747498v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747491v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/200656.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745347v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745457v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746189v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746173v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Manzoni" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746231v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Darnaudery" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815060v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753597v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iovs.arvojournals.org/article.aspx?articleid=2380749" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753598v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753610v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752036v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K J Wu" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Li" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757603v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iovs.arvojournals.org/article.aspx?articleid=2387977" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752045v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iovs.arvojournals.org/article.aspx?articleid=2382646" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754399v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Annick Maire" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iovs.arvojournals.org/article.aspx?articleid=2382583" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757587v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Sicard" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iovs.arvojournals.org/article.aspx?articleid=2384574" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753586v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guillaubey" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borey" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iovs.arvojournals.org/" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753721v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sicard" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753730v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754411v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756130v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Passemard" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753584v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iovs.arvojournals.org/article.aspx?articleid=2391930" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755905v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755849v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Amoureux" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762235v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Pisella" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763015v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/175697_2" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762251v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762238v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763054v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Grimm" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. E. Reme" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759837v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Grandgirard" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Demaison-Meloche" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766257v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786760v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-815238-6.00016-X" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739710v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.intechopen.com/chapters/68423" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.88232" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795028v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-401717-7.00018-6" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02836660v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02787223v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05507589v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Martin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Peltier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heena Vanmalibhai Lad" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Foury" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Madore-Delpech" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbih.2025.101127" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05063658v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Joffre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2024.06.001" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04844732v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mougin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chataigner" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lucas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pallet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bouvret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0309542" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713930v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emie Debenay" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Bardinet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Pourtau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00011-024-01947-9" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998738v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Leyrolle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Decoeur" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dejean" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Galadriel Briere" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Leon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.24321" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020816v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Turpin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Schaffhauser" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thabault" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Aubert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-38423-z" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711007v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12234199" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739678v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Di Miceli" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Martinat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;ra Rossitto" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoug Alashmali" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23126650" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347586v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.24088" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739699v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Mehaignerie" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2021.750292" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03310550v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Pallet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lay&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13030824" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03304166v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chataigner" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mortessagne" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lucas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pallet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2020.09.022" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916329v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Leyrolle" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Decoeur" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Briere" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Amadieu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Quadros" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41386-020-00793-7" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03306578v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Dinel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Faouder" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jff.2020.104292" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03047178v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Madore" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Morel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew D. Greenhalgh" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-19861-z" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03172884v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12030647" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03171047v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bazinet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Metherel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuck Chen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saame Raza Shaikh" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Nadjar" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2019.07.001" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622830v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Fourrier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Kropp" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sauvant" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Vaysse" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2019.11.002" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03171686v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Guillemet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12061777" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619338v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Rey" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2019.01022" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370548v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guinobert" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Blondeau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bardot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fsn3.1249" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627173v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Delpech" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2018.07.025" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627166v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Labrousse" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Amadieu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra S&#233;r&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2018.06.004" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629278v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard P. Bazinet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/pr.117.014092" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623667v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rincel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine L. Lepinay" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoottana Janthakhin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Soudain" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Yvon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-017-1526-8" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622462v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Joffre" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plefa.2018.04.003" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R0KLWCW8-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335827v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/phyto-2018-0093" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334224v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2161-0460.1000438" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606571v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnpbp.2016.07.004" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BMP6P73K-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602593v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Manduca" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Bara" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Larrieu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lassalle" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.3516-16.2017" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607106v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Fourrier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Remus-Borel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guichardant" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bernoud-Hubac" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12974-017-0939-x" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636528v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Lacabanne" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Benmamar-Badel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2016/3597209" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632280v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baudry" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fressange-Mazda" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Ruyet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plefa.2016.08.013" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630035v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Nadjar" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2015062" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335750v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636094v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Buaud" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vaysse" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2015.12.013" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VXBFCWRG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630685v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonhomme" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plefa.2016.03.013" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629542v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01430319v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gr&#233;goire" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de Smedt" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niyazi Acar" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Br&#233;tillon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plefa.2016.09.003" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604893v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plefa.2016.10.002" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-326LF2JH-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259529v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Thomazeau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Bosch-Bouju" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/npp.2015.127" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636176v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric S. Wohleb" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2014.12.034" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635645v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Xuan Kang" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/npp.2014.196" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204439v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iciar Garate" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2014.12.008" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X6GT0SDB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630551v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle St-Amour" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/NUA-150049" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640350v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259541v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259544v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sere" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aubert" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2014.03.021" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C85HM502-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634367v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Pietropaolo" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mena Goubran" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lemaire-Mayo" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2014.07.002" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WPXR51QF-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640850v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639255v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lebbadi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Calon" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plefa.2014.05.001" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632378v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Trifilieff" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12974-014-0155-x" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646632v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique de Smedt-Peyrusse" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2013.08.008" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6KMCHMJH-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259548v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Madore" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joffre" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. de Smedt-Peyrusse" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259550v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Moranis" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de Smedt-Peyrusse" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guesnet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2011.11.001" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-70RS0GMQ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191175v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Costes" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0036861" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647840v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Guesnet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649145v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13105-012-0179-6" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643856v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Viau" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lecl&#232;re" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Buteau" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S. Gr&#233;goire" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00417-011-1801-y" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/06502DAA05DC02E45BE2D9EA0A48F2108E365DC9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643433v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl.2011.0412" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823354v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pasquis" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Maire" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Fourgeux" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00417-010-1576-6" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PTDWC976-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243328v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Destaillats" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bezelgues" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1743-7075-7-2" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658224v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Schnebelen" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Salinas-Navarro" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine P. Creuzot Garcher" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00417-009-1228-x" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-63HGXRDM-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664307v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaijin Wu" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.L. Xiaodong Li" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Macveigh-Aloni" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melinda Hom" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exer.2009.03.020" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665008v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Creuzot-Garcher" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000217726" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657687v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278218v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Martine" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingemar Bj&#246;rkhem" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulf Diczfalusy" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.09-3655" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666618v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Creuzot Garcher" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11745-009-3289-3" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ST36R0C3-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666645v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00417-009-1080-z" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-78XQS6XV-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661826v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Berdeaux" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Juaneda" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie S. Cabaret" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exer.2009.07.008" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZLPJWX1R-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666334v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00417-009-1094-6" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DKBL308L-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477844v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Souchier" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Leclere" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bjo.2008.156356" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656329v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lalanne" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boue-Vaysse" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656417v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653750v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186368v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Beynat" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0181-5512(08)70862-3" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658641v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00417-008-0784-9" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5DB93250D34EFCC9A553D73FB7110592BE90159F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667725v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Thuret" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exer.2008.08.010" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GNWS34SW-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186774v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marie Bron" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bidot" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. d'Athis" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0181-5512(08)70821-0" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666310v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Muselier" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bjo.2007.133900" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C6A13F92F7EB2F0238E4A24BCC092BBEE81D2408/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662913v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bjo.2007.126144" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/391989F0A60C2578687C9078CCB884FAC84BDC4B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664689v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Malvitte" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Montange" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vejux" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain M. Bron" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02713680802337397" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03437195v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lauzier" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Delemasure" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Debin" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Collin" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sicard" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/tp.0b013e3181775367" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662936v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias-W. Seeliger" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylene Santos" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.07-0808" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187399v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668197v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingemar Bjorkhem" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02713680701231857" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663704v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Andr&#233;" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exer.2006.09.009" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1M89SKXL-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659823v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02713680601187951" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900637v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bonhomme" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bron" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2006033" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662961v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Vejux" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ma&#239;za" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0181-5512(06)73815-3" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658966v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Creuzot" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Passemard" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Pouliquen" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0181-5512(06)70106-1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680467v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grandgirard" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Juan&#233;da" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673486v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Demaison" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cordelet" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670607v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Alasnier" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Chardigny" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.-L. S&#233;b&#233;dio" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672200v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Joffre Alasnier" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697970v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. David-Briand" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gandemer" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691434v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689247v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Meynier" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Viau" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685734v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696328v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0309-1740(97)00096-X" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K5QZ0KSD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694007v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Alessandri" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Durand" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699188v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Flores" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Aristoy" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Navarro" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686252v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; R&#233;mignon" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796287v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Capel" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794353v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Castanon" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738832v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741457v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Le Ruyet" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738771v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738833v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741399v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744708v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748849v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Portal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.22530" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747574v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.22531" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RJKB4GV5-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817861v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656559v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817825v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753568v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Destaillats" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754354v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754614v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Lafontaine" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817844v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817826v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762255v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Almanza" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762257v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Arnavielle" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762237v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arnavielle" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768308v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774259v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779173v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ngah" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735176v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0039-3399942" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602631v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gressens" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.23157" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785594v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fonseca" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystele Jouve" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785458v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Beuzelin" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739519v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739387v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Buaud" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794356v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739521v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739484v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740629v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739333v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739982v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741288v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(14)70951-3" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MTVSHBXC-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747498v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747491v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/200656.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745347v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745457v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746189v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746173v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Manzoni" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746231v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Darnaudery" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815060v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753597v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iovs.arvojournals.org/article.aspx?articleid=2380749" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753598v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752036v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K J Wu" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Li" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753610v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757603v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iovs.arvojournals.org/article.aspx?articleid=2387977" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752045v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iovs.arvojournals.org/article.aspx?articleid=2382646" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754399v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Annick Maire" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iovs.arvojournals.org/article.aspx?articleid=2382583" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757587v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Sicard" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iovs.arvojournals.org/article.aspx?articleid=2384574" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753586v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guillaubey" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borey" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iovs.arvojournals.org/" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753730v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756130v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Passemard" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754411v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753584v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iovs.arvojournals.org/article.aspx?articleid=2391930" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755849v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sicard" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Amoureux" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755905v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753721v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762235v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Pisella" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763015v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/175697_2" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762251v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762238v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763054v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Grimm" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. E. Reme" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759837v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Grandgirard" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Demaison-Meloche" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766257v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786760v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-815238-6.00016-X" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739710v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.intechopen.com/chapters/68423" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.88232" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795028v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-401717-7.00018-6" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02836660v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02787223v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>