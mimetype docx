--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -2184,295 +2184,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03172884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brain eicosapentaenoic acid metabolism as a lead for novel therapeutics in major depression</w:t>
+                <w:t xml:space="preserve">Rapeseed oil fortified with micronutrients improves cognitive alterations associated with metabolic syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Bazinet</w:t>
+                <w:t xml:space="preserve">Celia Fourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adam Metherel</w:t>
+                <w:t xml:space="preserve">Camille Kropp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chuck Chen</w:t>
+                <w:t xml:space="preserve">Julie Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saame Raza Shaikh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Agnès Nadjar</w:t>
+                <w:t xml:space="preserve">Carole Vaysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain, Behavior, and Immunity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 85, pp.21-28. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbi.2019.07.001⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 84, pp.23-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbi.2019.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03171047v1</w:t>
+                <w:t xml:space="preserve">hal-02622830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapeseed oil fortified with micronutrients improves cognitive alterations associated with metabolic syndrome</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Brain eicosapentaenoic acid metabolism as a lead for novel therapeutics in major depression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Bazinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celia Fourrier</w:t>
+                <w:t xml:space="preserve">Adam Metherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Kropp</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Agnès Aubert</w:t>
+                <w:t xml:space="preserve">Chuck Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Sauvant</w:t>
+                <w:t xml:space="preserve">Saame Raza Shaikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Vaysse</w:t>
+                <w:t xml:space="preserve">Agnès Nadjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain, Behavior, and Immunity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 84, pp.23-35. </w:t>
+              <w:t xml:space="preserve">, 2020, 85, pp.21-28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbi.2019.11.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bbi.2019.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02622830v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03171047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronic supplementation with a mix of salvia officinalis and salvia lavandulaefolia improves morris water maze learning in normal adult C57Bl/6J mice</w:t>
               </w:r>
@@ -2869,51 +2869,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Delpech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Madore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Nadjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew D. Greenhalgh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2958,558 +2958,558 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02627173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary omega-3 deficiency exacerbates inflammation and reveals spatial memory deficits in mice exposed to lipopolysaccharide during gestation.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anti-inflammatory effects of omega-3 fatty acids in the brain: physiological mechanisms and relevance to pharmacology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Layé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Nadjar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Joffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Labrousse</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Richard P. Bazinet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain, Behavior, and Immunity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbi.2018.06.004⟩</w:t>
+              <w:t xml:space="preserve">Pharmacological Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 70 (1), pp.12-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1124/pr.117.014092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02627166v1</w:t>
+                <w:t xml:space="preserve">hal-02629278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anti-inflammatory effects of omega-3 fatty acids in the brain: physiological mechanisms and relevance to pharmacology</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Corinne Joffre</w:t>
+                <w:t xml:space="preserve">Maternal high-fat diet and early life stress differentially modulate spine density and dendritic morphology in the medial prefrontal cortex of juvenile and adult rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Rincel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine L. Lepinay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard P. Bazinet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yoottana Janthakhin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Soudain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Yvon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmacological Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1124/pr.117.014092⟩</w:t>
+              <w:t xml:space="preserve">Brain Structure and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 223 (2), pp.883-895. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00429-017-1526-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02629278v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal high-fat diet and early life stress differentially modulate spine density and dendritic morphology in the medial prefrontal cortex of juvenile and adult rats</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amandine L. Lepinay</w:t>
+                <w:t xml:space="preserve">Maternal n-3 polyunsaturated fatty acid dietary supply modulates microglia lipid content in the offspring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Nadjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoottana Janthakhin</w:t>
+                <w:t xml:space="preserve">Florent Joffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenaëlle Soudain</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Yvon</w:t>
+                <w:t xml:space="preserve">Camille Amadieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Structure and Function</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Prostaglandins, Leukotrienes and Essential Fatty Acids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 133, pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.plefa.2018.04.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00429-017-1526-8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02623667v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal n-3 polyunsaturated fatty acid dietary supply modulates microglia lipid content in the offspring</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dietary omega-3 deficiency exacerbates inflammation and reveals spatial memory deficits in mice exposed to lipopolysaccharide during gestation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Joffre</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">Virginie Labrousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Leyrolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Amadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Séré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prostaglandins, Leukotrienes and Essential Fatty Acids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.plefa.2018.04.003⟩</w:t>
+              <w:t xml:space="preserve">Brain, Behavior, and Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 73, pp.427-440. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbi.2018.06.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02622462v1</w:t>
+                <w:t xml:space="preserve">hal-02627166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuro-inflammation dans les maladies neurologiques. Rôle des probiotiques</w:t>
               </w:r>
@@ -3729,51 +3729,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioactive lipids as new class of microglial modulators: when nutrition meets neuroimunology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Nadjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Leyrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4120,774 +4120,774 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuroinflammation in autism: plausible role of maternal inflammation, dietary omega 3, and microbiota</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Quentin Leyrolle</w:t>
+                <w:t xml:space="preserve">Resolvin D1 and E1 promote resolution of inflammation in microglial cells in vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloe Lacabanne</w:t>
+                <w:t xml:space="preserve">Agnes Nadjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anouk Benmamar-Badel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Corinne Joffre</w:t>
+                <w:t xml:space="preserve">B. Buaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vaysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neural plasticity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2016/3597209⟩</w:t>
+              <w:t xml:space="preserve">Brain, Behavior, and Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 55, pp.249-259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbi.2015.12.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02636528v1</w:t>
+                <w:t xml:space="preserve">hal-02636094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enriched dairy fat matrix diet prevents early life lipopolysaccharide-induced spatial memory impairment at adulthood</w:t>
+                <w:t xml:space="preserve">Dairy fat blend improves brain DHA and neuroplasticity and regulates corticosterone in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Dinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">C. Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">P. Le Ruyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Joffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prostaglandins, Leukotrienes and Essential Fatty Acids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 113, pp.9-18. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.plefa.2016.08.013⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 109, pp.29-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.plefa.2016.03.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02632280v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02630685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of n-3 PUFAs in inflammationviaresolvin biosynthesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Neuroinflammation in autism: plausible role of maternal inflammation, dietary omega 3, and microbiota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Madore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Leyrolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloe Lacabanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouk Benmamar-Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Joffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/ocl/2015062⟩</w:t>
+              <w:t xml:space="preserve">Neural plasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2016, 15 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2016/3597209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02630035v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02636528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutrition, inflammation and depression</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Enriched dairy fat matrix diet prevents early life lipopolysaccharide-induced spatial memory impairment at adulthood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Dinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fressange-Mazda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Le Ruyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Correspondances en Métabolismes, Hormones, Diabètes et Nutrition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Prostaglandins, Leukotrienes and Essential Fatty Acids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 113, pp.9-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.plefa.2016.08.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03335750v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02632280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resolvin D1 and E1 promote resolution of inflammation in microglial cells in vitro</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Role of n-3 PUFAs in inflammationviaresolvin biosynthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Joffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Nadjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Layé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain, Behavior, and Immunity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbi.2015.12.013⟩</w:t>
+              <w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23 (1), 6 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/ocl/2015062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02636094v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02630035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dairy fat blend improves brain DHA and neuroplasticity and regulates corticosterone in mice</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nutrition, inflammation and depression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Joffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Layé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prostaglandins, Leukotrienes and Essential Fatty Acids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> Correspondances en Métabolismes, Hormones, Diabètes et Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 20 (5-6), pp.138-141</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.plefa.2016.03.013⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02630685v1</w:t>
+                <w:t xml:space="preserve">hal-03335750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutrition, inflammation et dépression</w:t>
               </w:r>
@@ -5128,64 +5128,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Dinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fressange-Mazda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Ruyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prostaglandins, Leukotrienes and Essential Fatty Acids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 115, pp.24-34. </w:t>
@@ -5395,51 +5395,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Delpech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Madore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Nadjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Joffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5637,51 +5637,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perinatal high-fat diet increases hippocampal vulnerability to the adverse effects of subsequent high-fat feeding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine L. Lepinay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6198,51 +6198,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutritional n-3 PUFAs deficiency during perinatal periods alters brain innate immune system and neuronal plasticity-associated genes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Madore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Nadjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Delpech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6471,437 +6471,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02634367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutritional n-3 PUFAs deficiency during perinatal periods alters brain innate immune system and neuronal plasticity-associated genes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Séré</w:t>
+                <w:t xml:space="preserve">Inflammation early in life is a vulnerability factor for emotional behavior at adolescence and for lipopolysaccharide-induced spatial memory and neurogenesis alteration at adulthood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Dinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Joffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Trifilieff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Foury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain, Behavior, and Immunity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbi.2014.03.021⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuroinflammation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 11, 13 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12974-014-0155-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02640850v1</w:t>
+                <w:t xml:space="preserve">hal-02632378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">n-3 LCPUFA improves cognition: the young, the old and the sick</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+                <w:t xml:space="preserve">Nutritional n-3 PUFAs deficiency during perinatal periods alters brain innate immune system and neuronal plasticity-associated genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Madore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Nadjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Delpech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Séré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prostaglandins, Leukotrienes and Essential Fatty Acids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.plefa.2014.05.001⟩</w:t>
+              <w:t xml:space="preserve">Brain, Behavior, and Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 41, pp.22-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbi.2014.03.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02639255v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02640850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inflammation early in life is a vulnerability factor for emotional behavior at adolescence and for lipopolysaccharide-induced spatial memory and neurogenesis alteration at adulthood</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">n-3 LCPUFA improves cognition: the young, the old and the sick</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Joffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Nadjar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lebbadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Trifilieff</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F. Calon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Layé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroinflammation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 11, 13 p. </w:t>
+              <w:t xml:space="preserve">Prostaglandins, Leukotrienes and Essential Fatty Acids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 91 (1-2), pp.1-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12974-014-0155-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.plefa.2014.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02632378v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02639255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early morphofunctional plasticity of microglia in response to acute lipopolysaccharide</w:t>
               </w:r>
@@ -7325,64 +7325,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short-term long chain omega3 diet protects from neuroinflammatory processes and memory impairment in aged mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Labrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Nadjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Joffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7453,290 +7453,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01191175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long term adequate n-3 polyunsaturated fatty acid diet protects from depressive-like behavior but not from working memory disruption and brain cytokine expression in aged mice</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nutritional n-3 polyunsaturated fatty acids deficiency alters cannabinoid receptor signaling pathway in the brain and associated anxiety-like behavior in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Larrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Madore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Joffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Layé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain, Behavior, and Immunity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbi.2011.11.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physiology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 68 (4), pp.671-681. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13105-012-0179-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02647840v1</w:t>
+                <w:t xml:space="preserve">hal-02649145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutritional n-3 polyunsaturated fatty acids deficiency alters cannabinoid receptor signaling pathway in the brain and associated anxiety-like behavior in mice</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Long term adequate n-3 polyunsaturated fatty acid diet protects from depressive-like behavior but not from working memory disruption and brain cytokine expression in aged mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Moranis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Delpech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique de Smedt-Peyrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Guesnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physiology and Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13105-012-0179-6⟩</w:t>
+              <w:t xml:space="preserve">Brain, Behavior, and Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 26 (5), pp.721-731. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbi.2011.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02649145v1</w:t>
+                <w:t xml:space="preserve">hal-02647840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polyunsaturated fatty acids induce modification in the lipid composition and the prostaglandin production of the conjunctival epithelium cells</w:t>
               </w:r>
@@ -8187,51 +8187,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Joffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niyazi Acar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Joffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Bezelgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8422,644 +8422,644 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02658224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Altered expression of genes functioning in lipid homeostasis is associated with lipid deposition in NOD mouse lacrimal gland</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lipides et surface oculaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Joffre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Eye Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Réflexions Ophtalmologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 123 (14), pp.126-130</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02664307v1</w:t>
+                <w:t xml:space="preserve">hal-02657687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutrition for the eye: different susceptibility of the retina and the lacrimal gland to dietary omega-6 and omega-3 polyunsaturated fatty acid incorporation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane S. Grégoire</w:t>
+                <w:t xml:space="preserve">Primary open-angle glaucoma: association with cholesterol 24S-hydroxylase (CYP46A1) gene polymorphism and plasma 24-hydroxycholesterol levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Fourgeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Martine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingemar Björkhem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulf Diczfalusy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Joffre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Creuzot-Garcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ophthalmic Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000217726⟩</w:t>
+              <w:t xml:space="preserve">Investigative Ophthalmology &amp; Visual Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 50 (12), pp.5712-5717. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1167/iovs.09-3655⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02665008v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01278218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipides et surface oculaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dietary n-3 and n-6 PUFA enhance DHA incorporation in retinal phospholipids without affecting PGE1 and PGE2 levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Schnebelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane S. Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pasquis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Joffre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Creuzot Garcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réflexions Ophtalmologiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 44 (5), pp.465-470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11745-009-3289-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02657687v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02666618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Primary open-angle glaucoma: association with cholesterol 24S-hydroxylase (CYP46A1) gene polymorphism and plasma 24-hydroxycholesterol levels</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Altered expression of genes functioning in lipid homeostasis is associated with lipid deposition in NOD mouse lacrimal gland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucy Martine</w:t>
+                <w:t xml:space="preserve">Kaijin Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Joffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingemar Björkhem</w:t>
+                <w:t xml:space="preserve">X.L. Xiaodong Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ulf Diczfalusy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Corinne Joffre</w:t>
+                <w:t xml:space="preserve">Michelle Macveigh-Aloni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melinda Hom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Investigative Ophthalmology &amp; Visual Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1167/iovs.09-3655⟩</w:t>
+              <w:t xml:space="preserve">Experimental Eye Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 89 (3), pp.319-332. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.exer.2009.03.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01278218v1</w:t>
+                <w:t xml:space="preserve">hal-02664307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary n-3 and n-6 PUFA enhance DHA incorporation in retinal phospholipids without affecting PGE1 and PGE2 levels</w:t>
+                <w:t xml:space="preserve">Nutrition for the eye: different susceptibility of the retina and the lacrimal gland to dietary omega-6 and omega-3 polyunsaturated fatty acid incorporation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Schnebelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Viau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane S. Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Joffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Creuzot Garcher</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Creuzot-Garcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lipids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11745-009-3289-3⟩</w:t>
+              <w:t xml:space="preserve">Ophthalmic Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 41 (4), pp.216-224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000217726⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02666618v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02665008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficacy of a 2-month dietary supplementation with polyunsaturated fatty acids in dry eye induced by scopolamine in a rat model</w:t>
               </w:r>
@@ -9331,307 +9331,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02661826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dietary combination of omega-3 and omega-6 polyunsaturated fatty acids is more efficient than single supplementations in the prevention of retinal damage induced by elevation of intraocular pressure in rats</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Branched-chain fatty acids, increased in tears of blepharitis patients, are not toxic for conjunctival cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Joffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Creuzot Garcher</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Souchier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Leclere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Buteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Graefe's Archive for Clinical and Experimental Ophthalmology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00417-009-1094-6⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Ophthalmology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 93 (10), pp.1391-n/a. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bjo.2008.156356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02666334v1</w:t>
+                <w:t xml:space="preserve">hal-00477844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Branched-chain fatty acids, increased in tears of blepharitis patients, are not toxic for conjunctival cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A dietary combination of omega-3 and omega-6 polyunsaturated fatty acids is more efficient than single supplementations in the prevention of retinal damage induced by elevation of intraocular pressure in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Schnebelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pasquis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Salinas-Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Joffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Grégoire</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Creuzot Garcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Ophthalmology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Graefe's Archive for Clinical and Experimental Ophthalmology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 247 (9), pp.1191-1203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00417-009-1094-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/bjo.2008.156356⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00477844v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02666334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N-3 fatty acids affected glial morphometry during aging in fat-1 mice</w:t>
               </w:r>
@@ -9669,51 +9669,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Boue-Vaysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Buaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Glia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 57 (13), pp.S145</w:t>
@@ -9742,51 +9742,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Études des lipides lacrymaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Creuzot Garcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Joffre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9818,948 +9818,948 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02656417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acides gras polyinsaturés oméga-6 et oméga-3 : état des lieux dans la sphère oculaire</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Time course of ocular surface and lacrimal gland changes in a new scopolamine-induced dry eye model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Viau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Annick Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pasquis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane S. Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Fourgeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réflexions Ophtalmologiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Graefe's Archive for Clinical and Experimental Ophthalmology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 246 (6), pp.857-867. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00417-008-0784-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02653750v1</w:t>
+                <w:t xml:space="preserve">hal-02658641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in meibomian fatty acids and ocular surface in patients with meibomian gland dysfunction after minocycline treatment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId295" w:history="1">
+                <w:t xml:space="preserve">Changes in meibomian fatty acids and clinical signs in patients with meibomian gland dysfunction after minocycline treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Souchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Joffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Grégoire</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane S. Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Brétillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Muselier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal Français d'Ophtalmologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">British Journal of Ophthalmology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 92 (6), pp.819-822. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bjo.2007.133900⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0181-5512(08)70862-3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04186368v1</w:t>
+                <w:t xml:space="preserve">hal-02666310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time course of ocular surface and lacrimal gland changes in a new scopolamine-induced dry eye model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Differences in meibomian fatty acid composition in patients with meibomian gland dysfunction and aqueous-deficient dry eye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Joffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Souchier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Brétillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane S. Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Viau</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cynthia Fourgeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Graefe's Archive for Clinical and Experimental Ophthalmology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00417-008-0784-9⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Ophthalmology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 92 (1), pp.116-119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bjo.2007.126144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02658641v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02662913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipid and fatty acid profile of the retina, retinal pigment epithelium/choroid, and the lacrimal gland, and associations with adipose tissue fatty acids in human subjects</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Thuret</w:t>
+                <w:t xml:space="preserve">224 Modification des teneurs en plasmalogènes et en acide docosahexaénoïque (DHA) dans les érythrocytes des patients glaucomateux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Marie Bron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Niyazi Acar</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Bidot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. d'Athis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Joffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Eye Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.exer.2008.08.010⟩</w:t>
+              <w:t xml:space="preserve">Journal Français d'Ophtalmologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 31 (S1), pp.80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0181-5512(08)70821-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02667725v1</w:t>
+                <w:t xml:space="preserve">hal-04186774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">224 Modification des teneurs en plasmalogènes et en acide docosahexaénoïque (DHA) dans les érythrocytes des patients glaucomateux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Marie Bron</w:t>
+                <w:t xml:space="preserve">Lipid and fatty acid profile of the retina, retinal pigment epithelium/choroid, and the lacrimal gland, and associations with adipose tissue fatty acids in human subjects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Brétillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Thuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P. d'Athis</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niyazi Acar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Joffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal Français d'Ophtalmologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Experimental Eye Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 87 (6), pp.521-528. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.exer.2008.08.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0181-5512(08)70821-0⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04186774v1</w:t>
+                <w:t xml:space="preserve">hal-02667725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in meibomian fatty acids and clinical signs in patients with meibomian gland dysfunction after minocycline treatment</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Acides gras polyinsaturés oméga-6 et oméga-3 : état des lieux dans la sphère oculaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Joffre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Ophthalmology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Réflexions Ophtalmologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 113 (tome 13), pp.52-55</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02666310v1</w:t>
+                <w:t xml:space="preserve">hal-02653750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differences in meibomian fatty acid composition in patients with meibomian gland dysfunction and aqueous-deficient dry eye</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Changes in meibomian fatty acids and ocular surface in patients with meibomian gland dysfunction after minocycline treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Souchier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Joffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maxime Souchier</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Beynat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Brétillon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Viau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Ophthalmology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bjo.2007.126144⟩</w:t>
+              <w:t xml:space="preserve">Journal Français d'Ophtalmologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 31 (S1), pp.92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0181-5512(08)70862-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02662913v1</w:t>
+                <w:t xml:space="preserve">hal-04186368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activation of a caspase-3-independent mode of cell death associated with lysosomal destabilization in cultured human retinal pigment epithelial cells (ARPE-19) exposed to 7beta-hydroxycholesterol</w:t>
               </w:r>
@@ -11141,286 +11141,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02662936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">002 Évaluation de la toxicité des acides gras branchés sur des cellules conjonctivales en culture</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Buteau</w:t>
+                <w:t xml:space="preserve">Cholesterol-24S-hydroxylase (CYP46A1) is specifically expressed in neurons of the neural retina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Brétillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulf Diczfalusy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingemar Bjorkhem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Annick Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Martine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal Français d'Ophtalmologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Current Eye Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 32 (4), pp.361-366. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02713680701231857⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04187399v1</w:t>
+                <w:t xml:space="preserve">hal-02668197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cholesterol-24S-hydroxylase (CYP46A1) is specifically expressed in neurons of the neural retina</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lucy Martine</w:t>
+                <w:t xml:space="preserve">002 Évaluation de la toxicité des acides gras branchés sur des cellules conjonctivales en culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Creuzot-Garcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Souchier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Joffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Leclère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Buteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Eye Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal Français d'Ophtalmologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 30 (S2), pp.2S152</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02713680701231857⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02668197v1</w:t>
+                <w:t xml:space="preserve">hal-04187399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasmalogens in the retina: In situ hybridization of dihydroxyacetone phosphate acyltransferase (DHAP-AT) - the first enzyme involved in their biosynthesis - and comparative study of retinal and retinal pigment epithelial lipid composition</w:t>
               </w:r>
@@ -11565,77 +11565,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxysterols induced inflammation and oxidation in primary porcine retinal pigment epithelial cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Joffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Buteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Martine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie S. Cabaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11738,51 +11738,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Joffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Creuzot-Garcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 46 (5), pp.515-525. </w:t>
@@ -12101,51 +12101,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gas chromatographic and mass spectrometric identification of mixtures oxyphytosterol and oxycholesterol derivatives. Application to a phytosterol-enriched food</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Grandgirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Martine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Joffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12222,51 +12222,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxyphytosterols are present in plasma of healthy human subjects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Grandgirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Martine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Demaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12981,51 +12981,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modifying the n−3 fatty acid content of the maternal diet to determine the requirements of the fetal and suckling rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Guesnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Alasnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13367,51 +13367,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Guichardant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Vaysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Chardigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13505,51 +13505,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Guichardant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Vaysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Chardigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14265,64 +14265,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Portal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Séré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Nadjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. European Meeting on Glial Cell Function in Health and Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Berlin, Germany. </w:t>
@@ -14399,51 +14399,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Madore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Delpech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Nadjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Joffre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14554,51 +14554,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Salinas-Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Joffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Creuzot Garcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Association for Research in Vision and Ophthalmology annual congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Fort Lauderdale, United States</w:t>
@@ -14627,77 +14627,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in meibomian fatty acids and ocular surface in patients with meibomian gland dysfunction after minocycline treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Souchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Joffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Beynat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15127,51 +15127,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of dry eye symptoms with polyunsaturated fatty acids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Creuzot Garcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Passemard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16475,51 +16475,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Castanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Fourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Kropp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16725,51 +16725,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Castanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Fourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16876,51 +16876,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Layé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Buaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Vaysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Chevreul 2015 - lipid and brain 3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Paris, France. 2015</w:t>
@@ -17096,51 +17096,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Castanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Fourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17208,51 +17208,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of an omega-3/antioxidants supplemented diet on emotional and cognitive alterations associated with obesity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Fourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17314,267 +17314,267 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of maternal dairy fat-enriched diet on maternal milk fatty acid composition. Consequences on brain fatty acid composition and inflammation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact des lipides laitiers pendant la période périnatale sur l’inflammation et la neurogénèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Dinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Joffre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Dinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Le Ruyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Layé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrition and Growth Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, Barcelona, Spain. 2014</w:t>
+              <w:t xml:space="preserve">12. Journées Francophones de Nutrition (JFN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Bruxelles, Belgique. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02740629v1</w:t>
+                <w:t xml:space="preserve">hal-02739333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des lipides laitiers pendant la période périnatale sur l’inflammation et la neurogénèse</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of maternal dairy fat enriched diet on maternal milk fatty acid composition. Consequences on brain fatty acid composition and inflammation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Joffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Dinel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corinne Joffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Le Ruyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Layé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Journées Francophones de Nutrition (JFN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Bruxelles, Belgique. 2014</w:t>
+              <w:t xml:space="preserve">International Society for the Study of Fatty Acids and Lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Stockholm, Sweden. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02739333v1</w:t>
+                <w:t xml:space="preserve">hal-02739982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of maternal dairy fat enriched diet on maternal milk fatty acid composition. Consequences on brain fatty acid composition and inflammation</w:t>
+                <w:t xml:space="preserve">Effect of maternal dairy fat-enriched diet on maternal milk fatty acid composition. Consequences on brain fatty acid composition and inflammation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Joffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Dinel</w:t>
@@ -17592,73 +17592,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Le Ruyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Layé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Society for the Study of Fatty Acids and Lipids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Stockholm, Sweden. 2014</w:t>
+              <w:t xml:space="preserve">Nutrition and Growth Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Barcelona, Spain. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02739982v1</w:t>
+                <w:t xml:space="preserve">hal-02740629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des lipides laitiers et du ratio n-6/n-3 des lipides alimentaires maternels sur la composition en acides gras du cortex préfrontal chez le nouveau-né et la souris à l’âge adulte</w:t>
               </w:r>
@@ -18054,51 +18054,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutritional n-3 polyunsaturated fatty acids deficiency affects microglia phenotype and brain cytokine production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Madore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Nadjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18268,402 +18268,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02745457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative analysis of fatty acids in mice brain: effect of inflammation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Madore</w:t>
+                <w:t xml:space="preserve">Nutritional omega-3 deficiency and emotional behaviors: a role of CB1R?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Larrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Joffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane S. Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Niyazi Acar</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Brétillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Manzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Chevreul de la Société Française pour l’Etude des Lipides (SFEL)</w:t>
+              <w:t xml:space="preserve">Journées Chevreul 2011 - Lipids and Brain 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Paris, France. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02746189v1</w:t>
+                <w:t xml:space="preserve">hal-02746173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutritional omega-3 deficiency and emotional behaviors: a role of CB1R?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of perinatal high fat diet on metabolic parameters, visual function and behaviour in adulthood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Joffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Darnaudery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphane S. Grégoire</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niyazi Acar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Brétillon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Manzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Chevreul 2011 - Lipids and Brain 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Paris, France. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02746173v1</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02746231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of perinatal high fat diet on metabolic parameters, visual function and behaviour in adulthood</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thomas Larrieu</w:t>
+                <w:t xml:space="preserve">Comparative analysis of fatty acids in mice brain: effect of inflammation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Madore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane S. Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique de Smedt-Peyrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Castanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niyazi Acar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lionel Brétillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Chevreul 2011 - Lipids and Brain 2</w:t>
+              <w:t xml:space="preserve">Journées Chevreul de la Société Française pour l’Etude des Lipides (SFEL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Paris, France. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02746231v1</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02746189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N-3 fatty acids affected glial morphometry during aging in fat-1 mice</w:t>
               </w:r>
@@ -18701,51 +18701,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Boue-Vaysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Buaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. European Meeting on Glial Cells in Health and Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Paris, France. , 2009</w:t>
@@ -18813,51 +18813,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Moranis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Labrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pasquis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18925,51 +18925,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RPE/Choroid and Neuroretina Differences in Lipid Profile in Humans, and Possible Correlations to Dietary Lipid Intake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Brétillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Thuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19031,553 +19031,553 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02753598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of lipid accumulation in lacrimal gland from NOD mice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ether-lipid and docosahexaenoic acid (DHA) levels in erythrocytes of patients with glaucoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain M. Bron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niyazi Acar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Bidot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Joffre</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Lionel Brétillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ARVO Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2008, Fort Lauderdale, United States. Association for Research in Vision and Ophthalmology, Investigative Ophthalmology and Visual Science, 49, 2008, ARVO Annual Meeting Abstract</w:t>
+              <w:t xml:space="preserve">, Apr 2008, Fort Lauderdale, United States. , Investigative Ophthalmology and Visual Science, 49, pp.e-abstract 1571, 2008, ARVO Annual Meeting Abstract</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02752036v1</w:t>
+                <w:t xml:space="preserve">hal-02753610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ether-lipid and docosahexaenoic acid (DHA) levels in erythrocytes of patients with glaucoma</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Niyazi Acar</w:t>
+                <w:t xml:space="preserve">Identification of lipid accumulation in lacrimal gland from NOD mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Joffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K J Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Corinne Joffre</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Brétillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ARVO Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2008, Fort Lauderdale, United States. , Investigative Ophthalmology and Visual Science, 49, pp.e-abstract 1571, 2008, ARVO Annual Meeting Abstract</w:t>
+              <w:t xml:space="preserve">, May 2008, Fort Lauderdale, United States. Association for Research in Vision and Ophthalmology, Investigative Ophthalmology and Visual Science, 49, 2008, ARVO Annual Meeting Abstract</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02753610v1</w:t>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02752036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toxicity of Branched-Chain Fatty Acids in Conjunctival Cell Line</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lipid composition of lacrimal glands in rats: comparison with human lacrimal glands and possible nutritional modulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Joffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Buteau</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Viau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Juaneda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pasquis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ARVO Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Fort Lauderdale, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association for Research in Vision and Ophthalmology</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Investigative Ophthalmology and Visual Science, 48, pp.e-Abstract 5305, 2007, ARVO Annual Meeting Abstract</w:t>
+              <w:t xml:space="preserve">, Investigative Ophthalmology and Visual Science, 48, pp.e-Abstract 440, 2007, ARVO Annual Meeting Abstract</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02757603v1</w:t>
+                <w:t xml:space="preserve">hal-02752045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipid composition of lacrimal glands in rats: comparison with human lacrimal glands and possible nutritional modulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Toxicity of Branched-Chain Fatty Acids in Conjunctival Cell Line</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Souchier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Joffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Viau</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Leclère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Buteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Grégoire</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Pasquis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ARVO Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Fort Lauderdale, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association for Research in Vision and Ophthalmology</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Investigative Ophthalmology and Visual Science, 48, pp.e-Abstract 440, 2007, ARVO Annual Meeting Abstract</w:t>
+              <w:t xml:space="preserve">, Investigative Ophthalmology and Visual Science, 48, pp.e-Abstract 5305, 2007, ARVO Annual Meeting Abstract</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02752045v1</w:t>
+                <w:t xml:space="preserve">hal-02757603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anti-inflammatory effects of GLA and EPA on a scopolamine-induced dry eye rat model</w:t>
               </w:r>
@@ -19839,90 +19839,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of intravitreal injection of Indocyanine Green, Triamcinolone Acetonide and Trypan Blue on the electroretinographic response of rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Creuzot-Garcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niyazi Acar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Guillaubey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bidot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Borey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20096,346 +20096,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02753730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de la composition en acides gras du film lacrymal chez des patients souffrant de blépharite chronique, de syndrome sec et chez des patients normaux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Souchier</w:t>
+                <w:t xml:space="preserve">An inflammatory model of dry eye syndrome using scopolamine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Viau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Joffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alain M. Bron</w:t>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Guillaubey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Annick Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pasquis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées françaises d'ophtalmologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Paris, France. 2006</w:t>
+              <w:t xml:space="preserve">1. international conference of the international society for ocular cell biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Cambridge, United Kingdom. Investigative Ophthalmology and Visual Science, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02756130v1</w:t>
+                <w:t xml:space="preserve">hal-02754411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An inflammatory model of dry eye syndrome using scopolamine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Viau</w:t>
+                <w:t xml:space="preserve">Analyse de la composition en acides gras du film lacrymal chez des patients souffrant de blépharite chronique, de syndrome sec et chez des patients normaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Souchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Joffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId485" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bruno Pasquis</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Passemard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain M. Bron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. international conference of the international society for ocular cell biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Cambridge, United Kingdom. Investigative Ophthalmology and Visual Science, 2006</w:t>
+              <w:t xml:space="preserve">Journées françaises d'ophtalmologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Paris, France. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02754411v1</w:t>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02756130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxysterols Incorporate in Primary Porcine Retinal Pigment Epithelial Cells and Induce Inflammation and Oxidative Stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Joffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Buteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Martine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niyazi Acar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -21167,51 +21167,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Joffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Guillaubey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Creuzot Garcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21777,51 +21777,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Joffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Nadjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Layé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -22420,51 +22420,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05507589v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Martin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Peltier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heena Vanmalibhai Lad" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Foury" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Madore-Delpech" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbih.2025.101127" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05063658v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Joffre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2024.06.001" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04844732v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mougin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chataigner" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lucas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pallet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bouvret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0309542" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713930v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emie Debenay" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Bardinet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Pourtau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00011-024-01947-9" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998738v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Leyrolle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Decoeur" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dejean" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Galadriel Briere" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Leon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.24321" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020816v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Turpin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Schaffhauser" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thabault" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Aubert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-38423-z" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711007v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12234199" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739678v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Di Miceli" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Martinat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;ra Rossitto" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoug Alashmali" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23126650" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347586v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.24088" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739699v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Mehaignerie" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2021.750292" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03310550v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Pallet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lay&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13030824" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03304166v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chataigner" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mortessagne" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lucas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pallet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2020.09.022" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916329v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Leyrolle" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Decoeur" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Briere" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Amadieu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Quadros" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41386-020-00793-7" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03306578v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Dinel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Faouder" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jff.2020.104292" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03047178v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Madore" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Morel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew D. Greenhalgh" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-19861-z" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03172884v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12030647" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03171047v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bazinet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Metherel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuck Chen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saame Raza Shaikh" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Nadjar" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2019.07.001" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622830v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Fourrier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Kropp" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sauvant" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Vaysse" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2019.11.002" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03171686v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Guillemet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12061777" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619338v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Rey" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2019.01022" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370548v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guinobert" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Blondeau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bardot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fsn3.1249" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627173v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Delpech" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2018.07.025" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627166v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Labrousse" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Amadieu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra S&#233;r&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2018.06.004" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629278v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard P. Bazinet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/pr.117.014092" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623667v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rincel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine L. Lepinay" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoottana Janthakhin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Soudain" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Yvon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-017-1526-8" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622462v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Joffre" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plefa.2018.04.003" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R0KLWCW8-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335827v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/phyto-2018-0093" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334224v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2161-0460.1000438" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606571v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnpbp.2016.07.004" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BMP6P73K-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602593v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Manduca" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Bara" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Larrieu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lassalle" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.3516-16.2017" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607106v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Fourrier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Remus-Borel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guichardant" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bernoud-Hubac" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12974-017-0939-x" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636528v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Lacabanne" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Benmamar-Badel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2016/3597209" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632280v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baudry" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fressange-Mazda" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Ruyet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plefa.2016.08.013" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630035v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Nadjar" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2015062" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335750v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636094v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Buaud" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vaysse" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2015.12.013" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VXBFCWRG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630685v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonhomme" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plefa.2016.03.013" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629542v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01430319v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gr&#233;goire" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de Smedt" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niyazi Acar" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Br&#233;tillon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plefa.2016.09.003" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604893v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plefa.2016.10.002" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-326LF2JH-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259529v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Thomazeau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Bosch-Bouju" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/npp.2015.127" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636176v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric S. Wohleb" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2014.12.034" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635645v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Xuan Kang" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/npp.2014.196" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204439v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iciar Garate" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2014.12.008" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X6GT0SDB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630551v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle St-Amour" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/NUA-150049" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640350v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259541v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259544v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sere" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aubert" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2014.03.021" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C85HM502-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634367v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Pietropaolo" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mena Goubran" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lemaire-Mayo" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2014.07.002" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WPXR51QF-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640850v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639255v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lebbadi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Calon" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plefa.2014.05.001" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632378v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Trifilieff" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12974-014-0155-x" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646632v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique de Smedt-Peyrusse" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2013.08.008" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6KMCHMJH-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259548v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Madore" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joffre" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. de Smedt-Peyrusse" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259550v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Moranis" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de Smedt-Peyrusse" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guesnet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2011.11.001" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-70RS0GMQ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191175v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Costes" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0036861" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647840v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Guesnet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649145v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13105-012-0179-6" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643856v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Viau" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lecl&#232;re" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Buteau" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S. Gr&#233;goire" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00417-011-1801-y" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/06502DAA05DC02E45BE2D9EA0A48F2108E365DC9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643433v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl.2011.0412" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823354v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pasquis" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Maire" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Fourgeux" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00417-010-1576-6" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PTDWC976-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243328v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Destaillats" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bezelgues" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1743-7075-7-2" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658224v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Schnebelen" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Salinas-Navarro" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine P. Creuzot Garcher" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00417-009-1228-x" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-63HGXRDM-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664307v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaijin Wu" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.L. Xiaodong Li" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Macveigh-Aloni" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melinda Hom" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exer.2009.03.020" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665008v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Creuzot-Garcher" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000217726" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657687v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278218v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Martine" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingemar Bj&#246;rkhem" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulf Diczfalusy" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.09-3655" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666618v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Creuzot Garcher" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11745-009-3289-3" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ST36R0C3-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666645v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00417-009-1080-z" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-78XQS6XV-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661826v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Berdeaux" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Juaneda" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie S. Cabaret" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exer.2009.07.008" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZLPJWX1R-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666334v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00417-009-1094-6" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DKBL308L-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477844v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Souchier" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Leclere" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bjo.2008.156356" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656329v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lalanne" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boue-Vaysse" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656417v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653750v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186368v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Beynat" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0181-5512(08)70862-3" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658641v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00417-008-0784-9" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5DB93250D34EFCC9A553D73FB7110592BE90159F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667725v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Thuret" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exer.2008.08.010" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GNWS34SW-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186774v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marie Bron" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bidot" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. d'Athis" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0181-5512(08)70821-0" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666310v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Muselier" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bjo.2007.133900" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C6A13F92F7EB2F0238E4A24BCC092BBEE81D2408/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662913v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bjo.2007.126144" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/391989F0A60C2578687C9078CCB884FAC84BDC4B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664689v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Malvitte" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Montange" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vejux" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain M. Bron" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02713680802337397" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03437195v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lauzier" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Delemasure" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Debin" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Collin" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sicard" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/tp.0b013e3181775367" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662936v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias-W. Seeliger" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylene Santos" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.07-0808" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187399v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668197v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingemar Bjorkhem" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02713680701231857" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663704v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Andr&#233;" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exer.2006.09.009" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1M89SKXL-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659823v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02713680601187951" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900637v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bonhomme" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bron" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2006033" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662961v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Vejux" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ma&#239;za" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0181-5512(06)73815-3" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658966v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Creuzot" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Passemard" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Pouliquen" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0181-5512(06)70106-1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680467v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grandgirard" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Juan&#233;da" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673486v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Demaison" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cordelet" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670607v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Alasnier" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Chardigny" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.-L. S&#233;b&#233;dio" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672200v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Joffre Alasnier" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697970v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. David-Briand" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gandemer" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691434v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689247v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Meynier" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Viau" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685734v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696328v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0309-1740(97)00096-X" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K5QZ0KSD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694007v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Alessandri" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Durand" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699188v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Flores" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Aristoy" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Navarro" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686252v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; R&#233;mignon" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796287v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Capel" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794353v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Castanon" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738832v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741457v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Le Ruyet" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738771v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738833v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741399v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744708v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748849v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Portal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.22530" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747574v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.22531" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RJKB4GV5-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817861v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656559v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817825v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753568v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Destaillats" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754354v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754614v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Lafontaine" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817844v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817826v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762255v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Almanza" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762257v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Arnavielle" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762237v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arnavielle" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768308v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774259v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779173v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ngah" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735176v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0039-3399942" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602631v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gressens" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.23157" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785594v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fonseca" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystele Jouve" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785458v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Beuzelin" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739519v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739387v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Buaud" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794356v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739521v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739484v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740629v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739333v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739982v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741288v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(14)70951-3" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MTVSHBXC-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747498v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747491v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/200656.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745347v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745457v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746189v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746173v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Manzoni" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746231v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Darnaudery" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815060v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753597v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iovs.arvojournals.org/article.aspx?articleid=2380749" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753598v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752036v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K J Wu" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Li" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753610v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757603v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iovs.arvojournals.org/article.aspx?articleid=2387977" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752045v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iovs.arvojournals.org/article.aspx?articleid=2382646" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754399v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Annick Maire" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iovs.arvojournals.org/article.aspx?articleid=2382583" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757587v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Sicard" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iovs.arvojournals.org/article.aspx?articleid=2384574" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753586v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guillaubey" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borey" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iovs.arvojournals.org/" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753730v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756130v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Passemard" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754411v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753584v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iovs.arvojournals.org/article.aspx?articleid=2391930" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755849v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sicard" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Amoureux" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755905v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753721v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762235v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Pisella" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763015v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/175697_2" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762251v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762238v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763054v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Grimm" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. E. Reme" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759837v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Grandgirard" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Demaison-Meloche" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766257v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786760v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-815238-6.00016-X" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739710v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.intechopen.com/chapters/68423" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.88232" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795028v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-401717-7.00018-6" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02836660v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02787223v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05507589v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Martin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Peltier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heena Vanmalibhai Lad" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Foury" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Madore-Delpech" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbih.2025.101127" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05063658v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Joffre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2024.06.001" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04844732v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mougin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chataigner" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lucas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pallet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bouvret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0309542" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713930v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emie Debenay" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Bardinet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Pourtau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00011-024-01947-9" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998738v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Leyrolle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Decoeur" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dejean" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Galadriel Briere" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Leon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.24321" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020816v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Turpin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Schaffhauser" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thabault" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Aubert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-38423-z" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711007v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12234199" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739678v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Di Miceli" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Martinat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;ra Rossitto" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoug Alashmali" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23126650" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347586v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.24088" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739699v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Mehaignerie" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2021.750292" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03310550v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Pallet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lay&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13030824" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03304166v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chataigner" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mortessagne" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lucas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pallet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2020.09.022" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916329v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Leyrolle" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Decoeur" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Briere" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Amadieu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Quadros" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41386-020-00793-7" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03306578v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Dinel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Faouder" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jff.2020.104292" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03047178v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Madore" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Morel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew D. Greenhalgh" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-19861-z" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03172884v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12030647" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622830v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Fourrier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Kropp" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sauvant" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Vaysse" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2019.11.002" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03171047v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bazinet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Metherel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuck Chen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saame Raza Shaikh" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Nadjar" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2019.07.001" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03171686v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Guillemet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12061777" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619338v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Rey" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2019.01022" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370548v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guinobert" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Blondeau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bardot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fsn3.1249" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627173v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Delpech" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2018.07.025" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629278v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard P. Bazinet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/pr.117.014092" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623667v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rincel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine L. Lepinay" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoottana Janthakhin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Soudain" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Yvon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-017-1526-8" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622462v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Joffre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Amadieu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plefa.2018.04.003" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R0KLWCW8-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627166v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Labrousse" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra S&#233;r&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2018.06.004" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335827v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/phyto-2018-0093" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334224v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2161-0460.1000438" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606571v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnpbp.2016.07.004" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BMP6P73K-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602593v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Manduca" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Bara" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Larrieu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lassalle" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.3516-16.2017" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607106v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Fourrier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Remus-Borel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guichardant" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bernoud-Hubac" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12974-017-0939-x" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636094v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Nadjar" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Buaud" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vaysse" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2015.12.013" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VXBFCWRG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630685v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonhomme" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Ruyet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plefa.2016.03.013" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636528v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Lacabanne" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Benmamar-Badel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2016/3597209" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632280v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baudry" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fressange-Mazda" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plefa.2016.08.013" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630035v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2015062" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335750v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629542v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01430319v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gr&#233;goire" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de Smedt" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niyazi Acar" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Br&#233;tillon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plefa.2016.09.003" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604893v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plefa.2016.10.002" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-326LF2JH-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259529v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Thomazeau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Bosch-Bouju" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/npp.2015.127" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636176v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric S. Wohleb" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2014.12.034" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635645v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Xuan Kang" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/npp.2014.196" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204439v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iciar Garate" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2014.12.008" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X6GT0SDB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630551v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle St-Amour" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/NUA-150049" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640350v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259541v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259544v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sere" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aubert" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2014.03.021" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C85HM502-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634367v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Pietropaolo" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mena Goubran" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lemaire-Mayo" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2014.07.002" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WPXR51QF-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632378v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Trifilieff" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12974-014-0155-x" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640850v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639255v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lebbadi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Calon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plefa.2014.05.001" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646632v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique de Smedt-Peyrusse" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2013.08.008" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6KMCHMJH-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259548v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Madore" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joffre" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. de Smedt-Peyrusse" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259550v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Moranis" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de Smedt-Peyrusse" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guesnet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2011.11.001" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-70RS0GMQ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191175v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Costes" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0036861" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649145v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13105-012-0179-6" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647840v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Guesnet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643856v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Viau" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lecl&#232;re" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Buteau" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S. Gr&#233;goire" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00417-011-1801-y" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/06502DAA05DC02E45BE2D9EA0A48F2108E365DC9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643433v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl.2011.0412" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823354v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pasquis" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Maire" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Fourgeux" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00417-010-1576-6" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PTDWC976-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243328v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Destaillats" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bezelgues" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1743-7075-7-2" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658224v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Schnebelen" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Salinas-Navarro" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine P. Creuzot Garcher" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00417-009-1228-x" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-63HGXRDM-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657687v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278218v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Martine" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingemar Bj&#246;rkhem" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulf Diczfalusy" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.09-3655" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666618v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Creuzot Garcher" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11745-009-3289-3" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ST36R0C3-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664307v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaijin Wu" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.L. Xiaodong Li" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Macveigh-Aloni" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melinda Hom" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exer.2009.03.020" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665008v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Creuzot-Garcher" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000217726" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666645v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00417-009-1080-z" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-78XQS6XV-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661826v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Berdeaux" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Juaneda" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie S. Cabaret" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exer.2009.07.008" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZLPJWX1R-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477844v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Souchier" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Leclere" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bjo.2008.156356" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666334v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00417-009-1094-6" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DKBL308L-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656329v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lalanne" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boue-Vaysse" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656417v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658641v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00417-008-0784-9" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5DB93250D34EFCC9A553D73FB7110592BE90159F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666310v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Muselier" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bjo.2007.133900" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C6A13F92F7EB2F0238E4A24BCC092BBEE81D2408/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662913v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bjo.2007.126144" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/391989F0A60C2578687C9078CCB884FAC84BDC4B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186774v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marie Bron" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bidot" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. d'Athis" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0181-5512(08)70821-0" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667725v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Thuret" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exer.2008.08.010" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GNWS34SW-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653750v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186368v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Beynat" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0181-5512(08)70862-3" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664689v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Malvitte" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Montange" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vejux" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain M. Bron" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02713680802337397" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03437195v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lauzier" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Delemasure" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Debin" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Collin" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sicard" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/tp.0b013e3181775367" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662936v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias-W. Seeliger" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylene Santos" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.07-0808" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668197v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingemar Bjorkhem" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02713680701231857" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187399v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663704v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Andr&#233;" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exer.2006.09.009" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1M89SKXL-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659823v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02713680601187951" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900637v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bonhomme" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bron" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2006033" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662961v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Vejux" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ma&#239;za" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0181-5512(06)73815-3" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658966v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Creuzot" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Passemard" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Pouliquen" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0181-5512(06)70106-1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680467v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grandgirard" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Juan&#233;da" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673486v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Demaison" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cordelet" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670607v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Alasnier" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Chardigny" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.-L. S&#233;b&#233;dio" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672200v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Joffre Alasnier" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697970v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. David-Briand" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gandemer" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691434v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689247v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Meynier" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Viau" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685734v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696328v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0309-1740(97)00096-X" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K5QZ0KSD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694007v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Alessandri" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Durand" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699188v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Flores" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Aristoy" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Navarro" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686252v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; R&#233;mignon" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796287v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Capel" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794353v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Castanon" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738832v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741457v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Le Ruyet" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738771v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738833v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741399v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744708v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748849v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Portal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.22530" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747574v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.22531" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RJKB4GV5-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817861v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656559v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817825v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753568v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Destaillats" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754354v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754614v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Lafontaine" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817844v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817826v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762255v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Almanza" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762257v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Arnavielle" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762237v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arnavielle" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768308v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774259v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779173v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ngah" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735176v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0039-3399942" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602631v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gressens" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.23157" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785594v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fonseca" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystele Jouve" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785458v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Beuzelin" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739519v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739387v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Buaud" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794356v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739521v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739484v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739333v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739982v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740629v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741288v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(14)70951-3" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MTVSHBXC-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747498v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747491v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/200656.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745347v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745457v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746173v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Manzoni" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746231v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Darnaudery" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746189v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815060v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753597v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iovs.arvojournals.org/article.aspx?articleid=2380749" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753598v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753610v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752036v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K J Wu" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Li" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752045v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iovs.arvojournals.org/article.aspx?articleid=2382646" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757603v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iovs.arvojournals.org/article.aspx?articleid=2387977" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754399v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Annick Maire" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iovs.arvojournals.org/article.aspx?articleid=2382583" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757587v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Sicard" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iovs.arvojournals.org/article.aspx?articleid=2384574" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753586v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guillaubey" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borey" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iovs.arvojournals.org/" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753730v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754411v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756130v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Passemard" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753584v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iovs.arvojournals.org/article.aspx?articleid=2391930" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755849v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sicard" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Amoureux" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755905v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753721v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762235v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Pisella" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763015v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/175697_2" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762251v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762238v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763054v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Grimm" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. E. Reme" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759837v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Grandgirard" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Demaison-Meloche" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766257v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786760v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-815238-6.00016-X" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739710v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.intechopen.com/chapters/68423" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.88232" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795028v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-401717-7.00018-6" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02836660v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02787223v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>