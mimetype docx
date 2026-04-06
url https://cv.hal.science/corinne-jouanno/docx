--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -1378,2058 +1378,2058 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02342505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« L'Odyssée de Nikos Kazantzaki, un voyage sans retour ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Jouanno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lychnos (Aix-en-Provence)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, n° 122, p. 74-80</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00468743v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'imaginaire de la royauté à Byzance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Jouanno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pris-Ma : Recherches sur la Littérature d'Imagination au Moyen Age </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, (n° spécial sur les Paysages critiques de l'imaginaire médiéval, II), p. 91-116</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00623196v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Des Gymnosophistes aux Réchabites : une utopie antique et sa christianisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Jouanno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 79, p. 53-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00623174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">L'imaginaire de la royauté à Byzance</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'emprunt créatif : réécritures tardives du Roman d'Alexandre (XIVe-XVIe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Jouanno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Schedae : prépublications de l'université de Caen Basse-Normandie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.Texte mis en ligne dans la collection Schedae</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00623187v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Ésope au pays des Précieuses : avatars d'un héros picaresque »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Jouanno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dix-septième siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 245, p. 749-765</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00468736v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les Byzantins et la Seconde Sophistique : étude sur Michel Psellos »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Jouanno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Études Grecques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 122 (1), pp.113-144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/reg.2009.7945⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00465416v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« De la Vie d'Alexandre (Plutarque) au Roman d'Alexandre (anonyme) : réflexions sur la personne du héros »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Jouanno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de l'association Guillaume Budé </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, fasc. 1, p. 98-119</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00465420v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L'imaginaire utopique dans le monde grec. L'utopie, état de la question »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Jouanno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kentron. Revue pluridisciplinaire du monde antique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 24, p. 13-22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00465399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Mythe et allégorie dans l'œuvre de Lucien »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Jouanno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kentron. Revue pluridisciplinaire du monde antique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 24, p. 183-225</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00468776v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réflexions sur pouvoir et démesure à Byzance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Jouanno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kentron. Revue pluridisciplinaire du monde antique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 23, pp.127-165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/kentron.1751⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02377035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le débat d’Athènes dans la version ancienne du Roman d’Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Jouanno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de philologie, de littérature et d'histoire anciennes </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 79 (1), pp.95-122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/phil.791.0095⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02377049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Vie d’Ésope : une biographie comique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Jouanno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Études Grecques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 118, pp.391-425. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/reg.2005.4633⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02377050v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Roman d’Alexandre à travers les siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Jouanno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des études néo-helléniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, n.s. 1, pp.5-23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02377053v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thersite, une figure de la démesure ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Jouanno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kentron. Revue pluridisciplinaire du monde antique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 21, pp.181-223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/kentron.1806⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02377052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre à Byzance : un modèle impérial ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Jouanno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Perspectives médiévales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 29, pp.19-41</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02377064v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corps du saint, corps du pécheur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Jouanno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lalies [Langues et littérature : actes des sessions de linguistique et de littérature]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Actes des sessions de linguistique et de littérature d’Aussois, 25-30 août 2003, 24, pp.87-107</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02534284v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le corps du prince dans la Chronographie de Michel Psellos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Jouanno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kentron. Revue pluridisciplinaire du monde antique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 19, pp.205-221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/kentron.1863⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02534287v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ésope ou le portrait d’un anti-héros ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Jouanno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kentron. Revue pluridisciplinaire du monde antique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 19, pp.51-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/kentron.1848⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02534288v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La veine hypocondriaque dans la littérature grecque ancienne et byzantine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Jouanno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kentron. Revue pluridisciplinaire du monde antique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 18, pp.117-141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/kentron.1986⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02534290v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’image d’Alexandre le Conquérant chez les chroniqueurs byzantins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Jouanno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kentron. Revue pluridisciplinaire du monde antique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 17 (2), pp.93-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/kentron.2114⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02536185v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réception du Roman d’Alexandre à Byzance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Jouanno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ancient Narrative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 2, pp.301-321</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02536170v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barlaam et Joasaph : une aventure spirituelle en forme de roman d’amour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Jouanno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pris-Ma : Recherches sur la Littérature d'Imagination au Moyen Age </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, (n° spécial sur les Paysages critiques de l'imaginaire médiéval, II), p. 91-116</w:t>
+              <w:t xml:space="preserve">, 2000, 16 (1), pp.61-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2010, n° 122, p. 74-80</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02536172v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une lecture évhémériste du mythe de Penthée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Jouanno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kentron. Revue pluridisciplinaire du monde antique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 14, pp.111-126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02536175v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur un topos romanesque oublié : les scènes de banquets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Jouanno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Études Grecques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 109 (1), pp.157-184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/reg.1996.2678⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 245, p. 749-765</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02536195v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Récits d’enfances dans la littérature byzantine d’imagination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Jouanno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pris-Ma : Recherches sur la Littérature d'Imagination au Moyen Age </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 12 (1), pp.39-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/reg.2009.7945⟩</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02536188v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre et Olympias : de l’histoire au mythe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Jouanno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de l'association Guillaume Budé </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 3, pp.211-230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bude.1995.1829⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2009, fasc. 1, p. 98-119</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02536197v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’œil fatal. Réflexions sur le rôle du regard dans le roman grec et byzantin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Jouanno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pris-Ma : Recherches sur la Littérature d'Imagination au Moyen Age </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 10 (2), pp.149-164</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« L'imaginaire utopique dans le monde grec. L'utopie, état de la question »</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02537499v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sainte ou furie ? Quelques figures de la mère à Byzance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Jouanno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kentron. Revue pluridisciplinaire du monde antique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 24, p. 13-22</w:t>
+              <w:t xml:space="preserve">, 1994, 10 (1), pp.111-125</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...1400 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02537501v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02537499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Psellos : Epitaphios logos. À sa fille Styliané, morte avant l’heure du mariage. Réflexions sur le cadavre défiguré et sur le rôle du corps dans le travail de deuil</w:t>
               </w:r>
@@ -4002,234 +4002,234 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Constantinople, nouvelle Rome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Jouanno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le mythe de Rome en Europe : modèles et contre-modèles (Actes du colloque de Caen, 27-29 novembre 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Caen, France. p. 27-41</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00717524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Persians in late Byzantine Alexander Romances : a portrayal under Turkish influences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Jouanno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque The Alexander Romance in the East (Actes du colloque d'Exeter, 26-29 juillet 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Exeter, United Kingdom. p. 105-115</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00717534v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Du roman grec au roman byzantin : réflexions sur le rôle de la tyché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Jouanno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les hommes et les dieux dans l'Ancien Roman, Actes du colloque de Tours, 22-24 octobre 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Tours, France. p. 287-304</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00775882v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-00717534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emprunt et réécriture dans une version tardive du Roman d'Alexandre : le poème du Marcianus graecus 408</w:t>
               </w:r>
@@ -5261,483 +5261,483 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02534299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Avant-propos. Des silences de l’histoire aux silences de l’historien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Jouanno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jouanno, Corinne. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les silences de l’historien. Oublis, omissions, effets de censure dans l’historiographie antique et médiévale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brepols, pp.7-18, 2019, Giornale Italiano di Filologia - Bibliotheca, 20, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/M.GIFBIB-EB.5.117903⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02328972v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le silence en question dans la Chronographie de Michel Psellos (XIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Jouanno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jouanno, Corinne. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les silences de l’historien. Oublis, omissions, effets de censure dans l’historiographie antique et médiévale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brepols, pp.301-328, 2019, Giornale Italiano di Filologia - Bibliotheca, 20, 978-2-503-58431-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/M.GIFBIB-EB.5.117914⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02328947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Autoportrait de l’auteur en intellectuel : Michel Psellos et les livres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Jouanno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gauvin, Brigitte; Lucas-Avenel, Marie-Agnès. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inter litteras et scientias. Recueil d’études en hommage à Catherine Jacquemard</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Caen, pp.389-402, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02326647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...48 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du bon usage de la parole, d’après les Conseils et récits de Kékauménos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Jouanno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Binggeli, André; Déroche, Vincent; Stavrou, Michel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges Bernard Flusin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des Amis du Centre d’Histoire et Civilisation de Byzance, pp.368-388, 2019, Travaux et Mémoires, 23/1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...70 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02444684v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une histoire de la réception des fringe novels : quelques jalons grecs et byzantins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Jouanno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jouanno, Corinne; Pouderon, Bernard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aux marges du roman antique. Études sur la réception des « fringe novels » (fictions biographiques et autres « mythistoires ») de la Renaissance à l’époque moderne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Beauchesne, pp.25-49, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Association des Amis du Centre d’Histoire et Civilisation de Byzance, pp.368-388, 2019, Travaux et Mémoires, 23/1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02331424v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rhéteurs de père en fils : Ulysse et Télémaque vus par Eustathe de Thessalonique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Jouanno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dubel, Sandrine; Favreau-Linder, Anne-Marie; Oudot, Estelle. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Homère rhétorique. Études de réception antique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brepols, pp.81-91, 2018, Recherches sur les Rhétoriques Religieuses (RRR 28)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02329026v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-02331424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Byzantine Views of Alexander</w:t>
               </w:r>
@@ -7748,131 +7748,193 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00718505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pratique de l’emprunt dans les chroniques universelles byzantines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Jouanno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05493275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'emprunt créatif : réécritures tardives du Roman d'Alexandre (XIVe-XVIe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Jouanno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05169454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId147"/>
+      <w:footerReference w:type="default" r:id="rId148"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8019,51 +8081,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051430v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Jouanno" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24193/subbto.2021.1.12" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051428v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26262/PAR.V11I0.8386" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051429v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051431v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/REB.79.0.3289643" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226807v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/REB.78.0.3288410" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139013v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09162-2.p.0141" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02534296v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02329108v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02329043v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02329123v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1051076ar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02329050v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331463v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.5588" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342497v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/BYZ.84.0.3049181" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342491v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929704v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342505v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623174v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623196v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468743v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623187v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468736v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465416v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reg.2009.7945" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465420v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465399v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468776v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377035v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/kentron.1751" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377053v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377049v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/phil.791.0095" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377050v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reg.2005.4633" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377052v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/kentron.1806" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377064v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02534284v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02534287v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/kentron.1863" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02534288v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/kentron.1848" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02534290v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/kentron.1986" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02536185v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/kentron.2114" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02536170v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02536172v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02536175v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02536195v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reg.1996.2678" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02536188v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02536197v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bude.1995.1829" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02537501v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02537499v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02537496v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02537504v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02536193v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02537509v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02537506v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02537512v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02537514v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02537516v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reg.1989.2455" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00775882v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717524v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717534v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717465v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623333v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468750v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465405v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02328988v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331497v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent D&#233;roche" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riedinger Jean-Claude" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929706v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717581v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465427v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288100v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939976v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051450v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03221076v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02534299v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.RRA-EB.5.118954" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02326647v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02328947v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.GIFBIB-EB.5.117914" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02328972v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.GIFBIB-EB.5.117903" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02444684v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02329026v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331424v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331445v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004359932_019" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331432v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02329010v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctvh4zf3s.17" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02329076v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02329062v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108163767.010" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331453v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004307728_012" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331478v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331470v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670422v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gaullier-Bougassas" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaia Arizaleta" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bellon-M&#233;guelle" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bizzarri" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Bridges" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503549309-1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342495v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717586v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342518v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465430v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465410v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02537519v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.1908" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377043v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377048v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377058v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02537523v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377062v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02534293v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02534292v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02536167v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02536181v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02537493v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718505v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169454v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051430v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Jouanno" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24193/subbto.2021.1.12" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051428v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26262/PAR.V11I0.8386" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051429v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051431v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/REB.79.0.3289643" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226807v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/REB.78.0.3288410" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139013v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09162-2.p.0141" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02534296v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02329108v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02329043v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02329123v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1051076ar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02329050v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331463v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.5588" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342497v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/BYZ.84.0.3049181" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342491v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929704v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342505v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468743v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623196v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623174v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623187v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468736v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465416v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reg.2009.7945" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465420v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465399v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468776v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377035v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/kentron.1751" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377049v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/phil.791.0095" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377050v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reg.2005.4633" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377053v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377052v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/kentron.1806" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377064v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02534284v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02534287v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/kentron.1863" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02534288v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/kentron.1848" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02534290v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/kentron.1986" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02536185v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/kentron.2114" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02536170v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02536172v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02536175v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02536195v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reg.1996.2678" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02536188v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02536197v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bude.1995.1829" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02537499v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02537501v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02537496v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02537504v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02536193v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02537509v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02537506v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02537512v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02537514v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02537516v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reg.1989.2455" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717524v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717534v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00775882v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717465v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623333v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468750v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465405v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02328988v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331497v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent D&#233;roche" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riedinger Jean-Claude" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929706v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717581v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465427v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288100v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939976v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051450v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03221076v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02534299v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.RRA-EB.5.118954" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02328972v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.GIFBIB-EB.5.117903" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02328947v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.GIFBIB-EB.5.117914" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02326647v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02444684v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331424v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02329026v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331445v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004359932_019" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331432v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02329010v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctvh4zf3s.17" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02329076v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02329062v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108163767.010" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331453v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004307728_012" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331478v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331470v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670422v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gaullier-Bougassas" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaia Arizaleta" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bellon-M&#233;guelle" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bizzarri" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Bridges" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503549309-1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342495v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717586v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342518v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465430v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465410v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02537519v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.1908" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377043v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377048v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377058v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02537523v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377062v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02534293v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02534292v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02536167v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02536181v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02537493v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718505v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05493275v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169454v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>