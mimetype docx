--- v1 (2026-04-06)
+++ v2 (2026-04-30)
@@ -202,2733 +202,2733 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Célébrer l’empereur en vers : les Poèmes historiques de Théodore Prodrome, entre service du prince et autopromotion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Jouanno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Parekbolai. An Electronic Journal for Byzantine Literature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, pp.179--209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26262/PAR.V11I0.8386⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05051428v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Michael Psellos on Rhetoric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Jouanno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studia Universitatis Babes-Bolyai. Theologia orthodoxa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 66 (1), pp.217--238. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.24193/subbto.2021.1.12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05051430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...44 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Digénis, un héros achilléen ? Remarques sur l’intelligence dans l’épopée byzantine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Jouanno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Recueil Ouvert - Projet Épopée | L’Ouvroir Litt&amp;Arts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...32 lines deleted...]
-            </w:r>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05051429v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présence et fonction de la « matière chrétienne » dans les Chiliades de Jean Tzétzès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Jouanno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des études byzantines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 79, pp.95--148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2143/REB.79.0.3289643⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Présence et fonction de la « matière chrétienne » dans les Chiliades de Jean Tzétzès</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05051431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tzetzès et la paradoxographie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Jouanno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des études byzantines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 79, pp.95--148. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2143/REB.79.0.3289643⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 78, pp.143-192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2143/REB.78.0.3288410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...39 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2143/REB.78.0.3288410⟩</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03226807v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoologie et autobiographie dans Du hérisson d’Éric Chevillard (2002)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Jouanno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Revue d’Histoire littéraire de la France 2 – 2019, 119e année - n° 2. varia, 2 – 2019 (119e année - n° 2), pp.141-157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-09162-2.p.0141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...41 lines deleted...]
-            </w:hyperlink>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02139013v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Psellos, un Byzantin polytrope ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Jouanno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de l'association Guillaume Budé </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.126-143</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Michel Psellos, un Byzantin polytrope ?</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02534296v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Homère historien de la guerre de Troie ? Regards critiques des historiens grecs sur les poèmes homériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Jouanno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tangence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Expériences de lecteurs. La réception d’auteurs antiques à la croisée de l’histoire et de la littérature, 116, pp.9-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1051076ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02329123v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thémistocle, nouvel Ulysse ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Jouanno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'association Guillaume Budé </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, pp.126-143</w:t>
+              <w:t xml:space="preserve">, 2018, 2018 (1), pp.51-71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Thémistocle, nouvel Ulysse ?</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02329108v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mômos bifrons. Étude sur la destinée littéraire du dieu du Sarcasme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Jouanno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Études Grecques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 131, pp.521-551</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02329043v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’intérêt des lieux communs : deux épisodes privilégiés de l’histoire de Thémistocle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Jouanno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Études Classiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 85, pp.337-360</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02329050v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre à Jérusalem. Variations byzantines sur un thème hérité de Flavius Josèphe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Jouanno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anabases - Traditions et réceptions de l’Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23, pp.75-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/anabases.5588⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02331463v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fortune d’un roman byzantin à l’époque moderne. Étude sur les traductions françaises d’Hysminé et Hysminias de la Renaissance au XVIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Jouanno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Byzantion : Revue internationale des études byzantines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 84, pp.203-234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2143/BYZ.84.0.3049181⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02342497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude sur les traductions du roman grec en langue française à l’époque moderne (1610-1815)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Jouanno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Études Classiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 81, pp.327-372</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02342491v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander's friends in the Alexander Romance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Jouanno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scripta Classica Israelica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 32, p. 67-77</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00929704v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Images comiques d’Ulysse, d’Épicharme à Plaute</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Jouanno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Études Classiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 80, pp.247-282</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02342505v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L'Odyssée de Nikos Kazantzaki, un voyage sans retour ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Jouanno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lychnos (Aix-en-Provence)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, n° 122, p. 74-80</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00468743v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'imaginaire de la royauté à Byzance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Jouanno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pris-Ma : Recherches sur la Littérature d'Imagination au Moyen Age </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, (n° spécial sur les Paysages critiques de l'imaginaire médiéval, II), p. 91-116</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00623196v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des Gymnosophistes aux Réchabites : une utopie antique et sa christianisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Jouanno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 79, p. 53-76</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00623174v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'emprunt créatif : réécritures tardives du Roman d'Alexandre (XIVe-XVIe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Jouanno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Schedae : prépublications de l'université de Caen Basse-Normandie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.Texte mis en ligne dans la collection Schedae</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00623187v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« De la Vie d'Alexandre (Plutarque) au Roman d'Alexandre (anonyme) : réflexions sur la personne du héros »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Jouanno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'association Guillaume Budé </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 2018 (1), pp.51-71</w:t>
+              <w:t xml:space="preserve">, 2009, fasc. 1, p. 98-119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Mômos bifrons. Étude sur la destinée littéraire du dieu du Sarcasme</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00465420v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Ésope au pays des Précieuses : avatars d'un héros picaresque »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Jouanno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dix-septième siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 245, p. 749-765</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00468736v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les Byzantins et la Seconde Sophistique : étude sur Michel Psellos »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Jouanno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Études Grecques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 131, pp.521-551</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, 122 (1), pp.113-144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/reg.2009.7945⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00465416v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L'imaginaire utopique dans le monde grec. L'utopie, état de la question »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Jouanno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kentron. Revue pluridisciplinaire du monde antique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 24, p. 13-22</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 85, pp.337-360</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00465399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Mythe et allégorie dans l'œuvre de Lucien »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Jouanno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kentron. Revue pluridisciplinaire du monde antique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 24, p. 183-225</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/anabases.5588⟩</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00468776v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réflexions sur pouvoir et démesure à Byzance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Jouanno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kentron. Revue pluridisciplinaire du monde antique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 23, pp.127-165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/kentron.1751⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2143/BYZ.84.0.3049181⟩</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02377035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le débat d’Athènes dans la version ancienne du Roman d’Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Jouanno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de philologie, de littérature et d'histoire anciennes </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 79 (1), pp.95-122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/phil.791.0095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02377049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Vie d’Ésope : une biographie comique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Jouanno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Études Grecques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 118, pp.391-425. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/reg.2005.4633⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 32, p. 67-77</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02377050v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Roman d’Alexandre à travers les siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Jouanno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des études néo-helléniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, n.s. 1, pp.5-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02377053v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thersite, une figure de la démesure ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Jouanno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kentron. Revue pluridisciplinaire du monde antique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 21, pp.181-223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/kentron.1806⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2010, n° 122, p. 74-80</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02377052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corps du saint, corps du pécheur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Jouanno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lalies [Langues et littérature : actes des sessions de linguistique et de littérature]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Actes des sessions de linguistique et de littérature d’Aussois, 25-30 août 2003, 24, pp.87-107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2010, (n° spécial sur les Paysages critiques de l'imaginaire médiéval, II), p. 91-116</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02534284v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre à Byzance : un modèle impérial ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Jouanno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Perspectives médiévales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 29, pp.19-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02377064v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ésope ou le portrait d’un anti-héros ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Jouanno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kentron. Revue pluridisciplinaire du monde antique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 19, pp.51-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/kentron.1848⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02534288v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le corps du prince dans la Chronographie de Michel Psellos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Jouanno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kentron. Revue pluridisciplinaire du monde antique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 19, pp.205-221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/kentron.1863⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02534287v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La veine hypocondriaque dans la littérature grecque ancienne et byzantine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Jouanno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kentron. Revue pluridisciplinaire du monde antique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 18, pp.117-141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/kentron.1986⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02534290v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réception du Roman d’Alexandre à Byzance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Jouanno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ancient Narrative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 2, pp.301-321</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02536170v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’image d’Alexandre le Conquérant chez les chroniqueurs byzantins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Jouanno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kentron. Revue pluridisciplinaire du monde antique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 17 (2), pp.93-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/kentron.2114⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...948 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/kentron.2114⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02536185v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02536170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barlaam et Joasaph : une aventure spirituelle en forme de roman d’amour</w:t>
               </w:r>
@@ -5571,1528 +5571,1528 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02444684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Herodotean material in a late version of the Alexander Romance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Jouanno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Goldwyn, Adam J.; Nilsson, Ingela. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reading the Late Byzantine Romances. A Handbook</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cambridge University Press, pp.211-229, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/9781108163767.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02329062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pour une histoire de la réception des fringe novels : quelques jalons grecs et byzantins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Jouanno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jouanno, Corinne; Pouderon, Bernard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aux marges du roman antique. Études sur la réception des « fringe novels » (fictions biographiques et autres « mythistoires ») de la Renaissance à l’époque moderne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Beauchesne, pp.25-49, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02331424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rhéteurs de père en fils : Ulysse et Télémaque vus par Eustathe de Thessalonique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Jouanno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dubel, Sandrine; Favreau-Linder, Anne-Marie; Oudot, Estelle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Homère rhétorique. Études de réception antique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Brepols, pp.81-91, 2018, Recherches sur les Rhétoriques Religieuses (RRR 28)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02329026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Byzantine Views of Alexander</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Jouanno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Moore, Kenneth R. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brill’s Companion to the Reception of Alexander the Great</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 14, Brill, pp.449-476, 2018, Brill's Companions to Classical Reception, 978-90-04-35993-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1163/9789004359932_019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02331445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Jouanno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jouanno, Corinne; Pouderon, Bernard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aux marges du roman antique. Études sur la réception des « fringe novels » (fictions biographiques et autres « mythistoires ») de la Renaissance à l’époque moderne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Beauchesne, pp.7-22, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02331432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Alexander historians in Byzantium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Jouanno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nawotka, Krzysztof; Rollinger, Robert; Wiesehöfer, Josef; Wojciechowska, Agnieszka. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Historiography of Alexander the Great</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Harrassowitz Verlag, pp.187-210, 2018, Classica et Orientalia, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2307/j.ctvh4zf3s.17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02329010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Romance and Byzantine world chronicles : history cross-fertilized by fiction and the reverse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Jouanno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stoneman, Richard; Nawotka, Krzysztof; Wojciechowska, Agnieszka. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Alexander Romance : History and Literature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 25, Barkhuis, pp.225-243, 2018, Ancient Narrative Supplements</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02329076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...46 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/9781108163767.010⟩</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Digenis Akritis, the Two-Blood Border Lord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Jouanno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cupane, Carolina; Krönung, Bettina. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fictional Storytelling in the Medieval Eastern Mediterranean and beyond</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Brill, pp.260-284, 2016, Brill's Companions to the Byzantine World, 978-90-04-30772-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/9789004307728_012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...45 lines deleted...]
-            </w:hyperlink>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02331453v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fiction narrative grecque au début de l’Âge Classique : réflexions sur trois traductions de Jean Baudoin, L’Histoire Véritable de Lucien (1613), la Vie anonyme d’Ésope (1631) et Leucippé et Clitophon d’Achille Tatius (1635)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Jouanno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pouderon, Bernard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Romans grecs et latins et leurs réécritures modernes. Études sur la réception de l’Ancien Roman du Moyen Âge à la fin du XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Beauchesne, pp.163-187, 2015, 9782701020730</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02331470v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avatars du Roman d’Alexandre à l’époque tardo- et post-byzantine : réflexions sur la recension dzêta et la polymorphie de la tradition pseudo-callisthénienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Jouanno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gaullier-Bougassas, Catherine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alexandre le Grand à la lumière des manuscrits et des premiers imprimés en Europe (XIIe – XVIe siècle). Matérialité des textes, contextes et paratextes : des lectures originales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 7, Brepols, pp.33-47, 2015, Alexander redivivus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02331478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...38 lines deleted...]
-              <w:t xml:space="preserve">, Beauchesne, pp.163-187, 2015, 9782701020730</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre et la formation d’un espace européen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaia Arizaleta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bellon-Méguelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Bizzarri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaret Bridges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Gaullier-Bougassas (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">la Fascination pour Alexandre le Grand dans les littératures européennes (Xe-XVIe). Réinventions d’un mythe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brepols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1711-1813, 2014, 978-2-503-54930-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...104 lines deleted...]
-              <w:t xml:space="preserve">, pp.1711-1813, 2014, 978-2-503-54930-9</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The fate of African material in the Greek and Byzantine tradition of the Alexander Romance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Jouanno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bosman, Philip. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alexander in Africa. Papers of the 12th UNISA Classics Colloquium (Grahamstown, South Africa, 28-30 June 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Acta Classica Supplementum, V ; Classical Association of South Africa, pp.128-142, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, Acta Classica Supplementum, V ; Classical Association of South Africa, pp.128-142, 2014</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02342495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Digénis Akritas, épopée chrétienne ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Jouanno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">E. Feuillebois-Pierunek (éd.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Épopées du monde. Pour un panoroma (presque) général</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, Paris, p. 369-388, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00717586v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digénis Akritas, épopée chrétienne ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Jouanno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">E. Feuillebois-Pierunek (éd.). </w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, Classiques Garnier, Paris, p. 369-388, 2011</w:t>
+              <w:t xml:space="preserve">Feuillebois-Pierunek, Eve. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Épopées du monde. Pour un panorama (presque) général</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.369-388, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, Classiques Garnier, pp.369-388, 2011</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02342518v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Novelistic Lives and Historical Biographies : The Life of Aesop and the Alexander Romance as Fringe Novels”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Jouanno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">éd. G.A. Karla. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fiction on the Fringe : Novelistic Writing in the Post-Classical Age</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brill, Leiden-Boston, p. 33-48, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, Brill, Leiden-Boston, p. 33-48, 2009</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00465430v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Alexandre et le flûtiste Timothée : fortune d'une anecdote de Dion Chrysostome »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Jouanno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">D. Auger, J. Peigney (éds.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phileuripidès. Mélanges offerts à F. Jouan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Paris X, p. 725-740, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...36 lines deleted...]
-            </w:r>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00465410v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Notices sur l’Éducation des filles et sur l’Idéologie impériale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Jouanno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Métivier, Sophie. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Économie et société à Byzance (VIIIe-XIIe siècles) : Textes et documents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publications de la Sorbonne, pp.13-17 et 195-200, 2007, coll. Byzantina Sorbonensia, 24, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.psorbonne.1908⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...45 lines deleted...]
-            </w:hyperlink>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02537519v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le débat d’Athènes dans la version ancienne du Roman d’Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Jouanno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bernard Pouderon; Jocelyne Peigney. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Discours et débats dans l’ancien roman</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison de l’Orient et de la Méditerranée, pp.309-325, 2006, 978-2-903264-69-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02377048v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Women in Byzantine Novels of the Twelfth Century : An Interplay Between Norm and Fantasy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Jouanno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lynda Garland. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Byzantine women : varieties of experience, 800-1200</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ashgate, pp.141-162, 2006, 978-0-7546-5737-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02377043v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-02377048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décors et paysages dans une version byzantine du Roman d’Alexandre, ou la mutation d’un itinéraire romanesque</w:t>
               </w:r>
@@ -8081,51 +8081,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051430v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Jouanno" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24193/subbto.2021.1.12" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051428v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26262/PAR.V11I0.8386" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051429v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051431v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/REB.79.0.3289643" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226807v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/REB.78.0.3288410" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139013v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09162-2.p.0141" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02534296v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02329108v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02329043v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02329123v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1051076ar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02329050v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331463v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.5588" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342497v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/BYZ.84.0.3049181" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342491v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929704v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342505v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468743v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623196v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623174v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623187v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468736v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465416v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reg.2009.7945" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465420v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465399v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468776v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377035v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/kentron.1751" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377049v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/phil.791.0095" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377050v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reg.2005.4633" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377053v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377052v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/kentron.1806" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377064v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02534284v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02534287v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/kentron.1863" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02534288v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/kentron.1848" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02534290v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/kentron.1986" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02536185v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/kentron.2114" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02536170v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02536172v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02536175v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02536195v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reg.1996.2678" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02536188v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02536197v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bude.1995.1829" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02537499v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02537501v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02537496v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02537504v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02536193v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02537509v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02537506v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02537512v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02537514v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02537516v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reg.1989.2455" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717524v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717534v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00775882v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717465v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623333v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468750v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465405v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02328988v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331497v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent D&#233;roche" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riedinger Jean-Claude" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929706v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717581v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465427v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288100v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939976v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051450v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03221076v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02534299v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.RRA-EB.5.118954" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02328972v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.GIFBIB-EB.5.117903" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02328947v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.GIFBIB-EB.5.117914" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02326647v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02444684v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331424v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02329026v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331445v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004359932_019" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331432v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02329010v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctvh4zf3s.17" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02329076v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02329062v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108163767.010" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331453v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004307728_012" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331478v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331470v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670422v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gaullier-Bougassas" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaia Arizaleta" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bellon-M&#233;guelle" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bizzarri" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Bridges" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503549309-1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342495v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717586v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342518v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465430v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465410v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02537519v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.1908" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377043v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377048v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377058v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02537523v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377062v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02534293v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02534292v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02536167v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02536181v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02537493v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718505v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05493275v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169454v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051428v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Jouanno" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26262/PAR.V11I0.8386" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051430v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24193/subbto.2021.1.12" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051429v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051431v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/REB.79.0.3289643" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226807v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/REB.78.0.3288410" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139013v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09162-2.p.0141" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02534296v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02329123v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1051076ar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02329108v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02329043v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02329050v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331463v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.5588" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342497v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/BYZ.84.0.3049181" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342491v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929704v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342505v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468743v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623196v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623174v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623187v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465420v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468736v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465416v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reg.2009.7945" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465399v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468776v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377035v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/kentron.1751" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377049v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/phil.791.0095" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377050v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reg.2005.4633" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377053v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377052v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/kentron.1806" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02534284v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377064v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02534288v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/kentron.1848" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02534287v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/kentron.1863" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02534290v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/kentron.1986" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02536170v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02536185v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/kentron.2114" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02536172v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02536175v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02536195v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reg.1996.2678" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02536188v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02536197v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bude.1995.1829" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02537499v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02537501v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02537496v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02537504v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02536193v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02537509v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02537506v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02537512v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02537514v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02537516v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reg.1989.2455" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717524v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717534v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00775882v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717465v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623333v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468750v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465405v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02328988v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331497v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent D&#233;roche" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riedinger Jean-Claude" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929706v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717581v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465427v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288100v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939976v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051450v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03221076v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02534299v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.RRA-EB.5.118954" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02328972v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.GIFBIB-EB.5.117903" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02328947v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.GIFBIB-EB.5.117914" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02326647v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02444684v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02329062v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108163767.010" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331424v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02329026v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331445v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004359932_019" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331432v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02329010v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctvh4zf3s.17" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02329076v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331453v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004307728_012" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331470v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331478v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670422v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gaullier-Bougassas" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaia Arizaleta" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bellon-M&#233;guelle" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bizzarri" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Bridges" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503549309-1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342495v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717586v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342518v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465430v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465410v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02537519v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.1908" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377048v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377043v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377058v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02537523v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377062v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02534293v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02534292v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02536167v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02536181v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02537493v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718505v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05493275v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169454v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>