--- v0 (2026-03-09)
+++ v1 (2026-04-01)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Corinne Lefèvre </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les arts moghols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Clais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloise Brac de la Perriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehreen Chida-Razvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ebba Koch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corinne Lefevre, avec Jean-Baptiste Clais. Citadelles &amp; Mazenod, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04861469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consolidating Empire. Power and elites in Jahāngīr’s India (1605-1627)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Permanent Black, 2022, 978-81-7824-649-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03511938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire des pays d’Islam. De la conquête de Constantinople à l’âge des révolutions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Buresi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ghouirgate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Madinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M’hamed Oualdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin, 2018, Colin U, 978-2-200-61842-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01827062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pouvoir impérial et élites dans l’Inde moghole de Jahāngīr (1605-1627)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Indes savantes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 978-2-84654-474-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01947254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosmopolitismes en Asie du Sud. Sources, itinéraires, langues (XVIe-XVIIIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines G. Zupanov Ceias Cnrs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Flores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions de l'Ecole des Hautes Etudes en Sciences Sociales, 2015, collection Puruṣārtha 33, 978-2-7132-2492-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01955911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Mughals and the material cultures of ancient times: glimpses into forms of antiquarianism in precolonial South Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Suraiya Faroqhi; M. Fatih Ҫalışır. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Baburid Empire: New Sources, New Approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, E. J. Brill, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04384912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les arts moghols hors des mains du padshah; circulation, inspiration, patrimoine (XVIIe-XXIe siecle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corinne Lefevre, avec Jean-Baptiste Clais. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les arts moghols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Citadelles &amp; Mazenod, pp.504-531, 2024, 978-2386110337</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04861430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une dynastie de collectionneurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corinne Lefevre, avec Jean-Baptiste Clais. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les arts moghols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Citadelles &amp; Mazenod, pp.182-207, 2024, 978-2386110337</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04861421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Clais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corinne Lefevre, avec Jean-Baptiste Clais. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les arts moghols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Citadelles &amp; Mazenod, pp.18-37, 2024, 978-2386110337</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04861415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Asie du Sud à l’heure moghole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Singaravélou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colonisations. Notre histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Seuil, p. 821-824, 2023, 978-2-02-149415-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04384897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antiquitas Graeco-Romana. De quelques vignettes antiquisantes dans les albums moghols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I. M. Vicente Martín et T. Kulke. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From Florence to Goa and Beyond. Essays in Early Modern Gobla History in honor of Jorge Flores</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European University Institute Working Papers, p. 109-120, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03512012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les horizons antiquaires des Moghols entre Orient et Occident (du seizième au dix-huitième siècle) : quelques réflexions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Guichard et S. Van Damme. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Antiquités dépaysées. Histoire globale de la culture matérielle antique au siècle des Lumières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Liverpool University Press, p. 21-51, 2022, 978 1 80085 601 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03512024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’empire moghol (1526-1857)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Singaravélou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colonisations. Notre histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Seuil, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03913688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autobiographies impériales mogholes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N. Kouamé, E. Meyer et A. Viguier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie des Historiographies. Afrique, Amérique, Asie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 (1), </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l’INALCO</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 112-118, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03090772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mughal Early Modernity and Royal ādāb: Shaykh ʿAbd al-Ḥaqq Muḥaddith Dihlawī’s Sufi Voice of Reform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adab and Modernity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BRILL, 2019, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004415997_004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02430201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Jahāngīr to Shāh Jahān: (dis)continuities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E. Koch (in collaboration with A. Anooshahr). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Mughal Empire from Jahangir to Shah Jahan: Politics, Art, Architecture, Law, Literature and Aftermath</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 70 (2-3), </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 20-39, 2019, 978-93-83243-26-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02051451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Night Debates at Jahangir's Court: 'Abd al-Sattar's Majalis-i Jahangiri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hani Khafipour. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Empires of the Near East and India. Source Studies of the Safavid, Ottoman and Mughal Literate Communities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Columbia University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 55-75, 2019, 9780231174374</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02157672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rébellion et résistance : modalités de désobéissance chez les élites politiques mogholes des XVIe-XVIIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. A. García Garrido, R. Păun et G. Salinero. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paradigmes rebelles. Pratiques et cultures de la désobéissance à l'époque moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 485-504, 2018, 978-2-8076-0712-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02051441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'art de gouverner chez les Moghols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mondes de l'Inde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de la République - L'Histoire, p. 63-73, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01957333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond diversity Mughal legal ideology and politics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thomas Ertl; Gijs Kruijtzer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Law Addressing Diversity. Pre-Modern Europe and India in Comparison (13th to 18th Centuries)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Gruyter, pp.116-141, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01955956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dīn-i ilāhī</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Krämer, D. Matringe, J. Nawas et E. Rowson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EI three 2015 - 2 (Encyclopaedia of Islam, 3e éd.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, E. J. Brill, p. 81-83, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01957438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawlat Khān Lodī</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Krämer, D. Matringe, J. Nawas et E. Rowson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EI three 2015 - 1 (Encyclopaedia of Islam, 3e éd.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, E. J. Brill, p. 93-94, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01957424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ʿAbd al-Sattār b. Qāsim Lāhawrī</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Krämer, D. Matringe, J. Nawas et E. Rowson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EI three 2015 - 1 (Encyclopaedia of Islam, 3e éd.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, E. J. Brill, p. 6-8, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01957434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inde musulmane (XVe-XVIIIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Georgeon, N. Vatin et G. Veinstein. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de l’Empire ottoman (XVe-XXe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fayard, p. 589-590, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01957408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosmopolitismes en Asie du Sud. Sources, itinéraires, langues (xvie-xviiie siècle). Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines G. Zupanov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corinne Lefèvre, Ines G. Županov et Jorge Flores. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cosmopolitismes en Asie du Sud. Sources, itinéraires, langues (XVIe-XVIIIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 33, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions de l'Ecole des Hautes Etudes en Sciences Sociales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.13-41, 2015, Puruṣārtha, 978-2-7132-2492-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01955982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bakhshī</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Krämer, D. Matringe, J. Nawas et E. Rowson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EI three 2014 - 4 (Encyclopaedia of Islam, 3e éd.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, E. J. Brill, p. 17-18, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01957416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The court of ‘Abd-ur-Raḥīm Khān-i Khānān as a bridge between Iranian and Indian cultural traditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Allison Busch et Thomas de Bruijn. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture and Circulation. Literatures in Motion in Early Modern India</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, E. J. Brill, p. 75-106, 2014, 978-90-04-26447-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01956007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une autobiographie à la mode moghole : les Mémoires de l'empereur Jahāngīr (r. 1605-1627)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Monnet; Jean-Claude Schmitt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Autobiographies souveraines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de la Sorbonne, pp.119-158, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00706232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Europe - Mughal India - Muslim Asia: Circulation of Political Ideas and Instruments in Early Modern Times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antje Flüchter; Susan Richter. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structures on the Move. Technologies of Governance in Transcultural Encounter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.125-143, 2012, Transcultural Research - Heidelberg Studies on Asia and Europe in a Global Context, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-19288-3_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00706231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jahāngīr et son frère Šāh 'Abbās : compétition et circulation entre deux puissances de l'Asie musulmane de la première modernité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Denis Hermann; Fabrizio Speziale. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Muslim Cultures in the Indo-Iranian World during the Early-Modern and Modern Periods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Klaus Schwarz; IFRI (Institut Français de Recherche en Iran), pp.23-56, 2010, Islamkundliche Untersuchungen Band 290</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00706236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment un &amp;quot; conquérant du monde &amp;quot; devint l'esclave d'une femme. L'historiographie de l'empereur moghol Jahāngīr (r. 1605-1627)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Benoist; A. Daguet-Gagey; C. Hoët-Van Cauwenberghe; S. Lefebvre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires partagées, mémoires disputées: écriture et réécriture de l’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRUHL (Centre Régional Universitaire Lorrain d'Histoire), p. 93-118, 2010, 978-2-85730-044-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00706240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ʿAbd al-Raḥīm Khān</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Krämer; D. Matringe; J. Nawas; E. Rowson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EI Three 2009 - 3 (Encyclopaedia of Islam, 3e éd., 8e fasc.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, E. J. Brill, pp.7-9, 2009, 978 90 04 18130 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00706263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ʿAzīz Koka, Mirzā</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Krämer; D. Matringe; J. Nawas; E. Rowson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EI Three 2008 - 2 (Encyclopaedia of Islam, 3e éd., 5e fasc.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, E. J. Brill, pp.151-152, 2008, 9789004171374</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00706266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre despotisme et vertu : les représentations de l'Inde dans A Voyage to East-India d'Edward Terry (1655)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I. Gadoin; M.-E. Palmier-Chatelain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rêver d’Orient, connaître l’Orient. Visions de l’Orient dans l’art et la littérature britanniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.99-112, 2008, 2847881379</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00706253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aṣaf Khān</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Krämer; D. Matringe; J. Nawas; E. Rowson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EI Three 2008 - 2 (Encyclopaedia of Islam, 3e éd., 5e fasc.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, E. J. Brill, pp.135-136, 2008, 9789004171374</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00706264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monde indien autour de 500</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Jehel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire du monde 500-1000-1500</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du Temps, pp.75-84, 2007, 978-2842743970</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00706267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monde indien autour de l'an mil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Jehel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire du monde 500-1000-1500</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du Temps, pp.209-220, 2007, 978-2842743970</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00706268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monde indien autour de 1450-1550</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Jehel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire du monde 500-1000-1500</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du Temps, pp.307-315, 2007, 978-2842743970</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00706269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'image de Salomon chez les dynasties afghane et moghole de l'Inde (XVIe-XVIIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-L. Bacqué-Grammont; J.-M. Durand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’image de Salomon, Sources et postérités. Actes du colloque organisé par le Collège de France et la Société Asiatique, Paris, 18-19 mars 2004 (Cahiers de la Société Asiatique, Nouvelle Série V)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Peeters, pp.121-150, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00706259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inde moghole. Images impériales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Gervereau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire mondial des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nouveau Monde Éditions, pp.532-533, 2006, 978-2847361858</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00706399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question de l’État en Inde médiévale et moderne (XIIIe-XVIIIe siècle) : sources et débats historiographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie des Historiographies. Afrique, Amérique, Asie (Figures, écoles, débats historiographiques)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03913692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La « religion » d’Akbar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Yoga. L’encyclopédie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, p. 344-346</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03511970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'empire moghol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03913696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liste des productions scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">s/o</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04193693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The history of precolonial Muslim South Asia: scholarly and institutional overview and prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">South Asia as a Transnational Area of Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UChicago Center, 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03989630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mughal antiquarian cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Süleymaniye Symposium : The Baburid (Mughal) Empire: New Sources, New Approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03989640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources et historiographie de l’empire moghol (1526-1857)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asies (séminaire EHESS, EFEO, EPHE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03989650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’opposer au padshah : contestation et répression en Inde moghole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les contre-pouvoirs dans les régimes à référence musulmane (conférence publique de l'IISMM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Paris et en ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03989626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chroniques soufies d’une ville indo-musulmane : le cas de Hazrat-i Delhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité de la recherche sur l’Asie du Sud (séminaire EHESS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Aubervillers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03989632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islamic cities of precolonial South Asia (13th-19th centuries): how to write their history and recover their spatial dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Sciences Winter School « Cities, urban change and heritage management »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Karachi, Pakistan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03989643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orientalismes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les aires culturelles en débat (séminaire EHESS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03989628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delhi’s cities and courts (13th-17th centuries)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of Islamic Architecture (séminaire NED University of Engineering and Technology)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Karachi, Pakistan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03989647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Mughals and the built landscapes of South Asia (16th-21st centuries): beyond and between imperial art and (anti-)national heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Sciences Winter School « Cities, urban change and heritage management »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Karachi, Pakistan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03989645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Mughals of India : imperial competition and cosmopolitanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Early Modern Empires (webinaire de l'Université de Californie à Irvine)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Irvine, CA (en ligne), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03989615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources et historiographie de l’empire moghol (1526-1857)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asies (séminaire EHESS, EFEO et EPHE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03989620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La littérature persane en Inde moghole aux XVIe-XVIIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs, institutions, économies. Histoires connectées et dynamiques globales (séminaire EHESS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03989618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « je » royal : idéologie et stratégies discursives de l’empereur moghol Jahangir (1605-1627)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire, biographie et écriture de soi en Asie du Sud (séminaire EHESS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03989622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cours et villes de Delhi (XIIIe-XVIIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire commun du CHISCO (Paris Nanterre) et du laboratoire HPSS (Paris 8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Paris (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03989612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sufi stories of a city: (a historiographical review of) the case of Hazrat-i Dehli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Demystifying Sufism: Rethinking Origins, Institutions and Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Lausanne (en ligne), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03989606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulations iconographiques entre Inde et Europe à l’époque moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les circulations à l’échelle globale dans la première modernité (séminaire Université Paris Cité)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03989602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rébellion et résistance : modalités de désobéissance chez les élites politiques mogholes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence à l’université de Beida</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Pékin (Beijing), Chine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03989596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les horizons antiquaires des Moghols entre Orient et Occident (XVIe-XVIIIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire internationale de l’Europe et du monde (séminaire Sorbonne Université)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03989589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rencontres antiquaires en Asie du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane van Damme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julie Etter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines G. Zupanov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs, institutions, économies. Histoires connectées et dynamiques globales (séminaire EHESS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03989587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam et empire à l’époque moghole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « hors les murs » de l’EHESS à l’université de Beida</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Pékin (Beijing), China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03989592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulations iconographiques entre Inde et Europe à l’époque moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circulations et métissages. Histoires transnationales d’objets, 1500-1800 (séminaire ENS Ulm)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03989467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Moghols de l’Inde : compétition impériale et cosmopolitisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « hors les murs » de l’EHESS à l’université de Beida</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Pékin (Beijing), China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03989591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Moghols de l’Inde : compétition impériale et cosmopolitisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur les traces d’Ahmad Khan, voyageur indien de l’âge des révolutions (séminaire ENS Ulm)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03989461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Royauté musulmane et royauté sacrée : l’apport d’Azfar Moin, The Millennial Sovereign. Sacred Kingship and Sainthood in Islam, 2012 (New York, Columbia University Press)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royautés. Pouvoir et savoir en monarchie (séminaire EHESS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03989456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The transmission of Western political culture and history at the Mughal court, ca. 1600</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge transmission on a global scale (workshop)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03989410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The entangled spaces of Mughal imperium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian spaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Tel Aviv, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03989439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messianism, rationalism and inter-Asian connections: the Mughals and their theologians (c. 1610)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Indo-Persian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie de langue et de littérature persane, 2017, Téhéran, Iran</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03989418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heritage Politics and Policies in Hindu Rashtra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">South Asia Multidisciplinary Academic Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24/25, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/samaj.6728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03090758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'art de gouverner chez les Moghols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, n°437-438, p. 36-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01957276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messianism, rationalism and inter-Asian connections: The Majalis-i Jahangiri (1608–11) and the socio-intellectual history of the Mughal ‘ulama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indian Economic and Social History Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 54 (3), pp.317-338. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0019464617710744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01955942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Curiosité et pouvoir : les collections de l’empereur moghol Jahāngīr (r. 1605-1627)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Epistémè : revue de littérature et de civilisation (XVIe - XVIIIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01955967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State-building and the Management of Diversity in India (Thirteenth to Seventeenth Centuries)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medieval History Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16 (2), pp.425-447. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0971945813514907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01955988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le livre en acte à la cour moghole : le cas des littératures historique et religieuse d’après le Majālis-i Jahāngīrī</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurasian studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Lecteurs et copistes dans les traditions manuscrites iraniennes, indiennes et centreasiatiques (éd. N. Balbir et M. Szuppe), 12, pp.297-324</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01956001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anooshahr, Ali, The Ghazi Sultans and the Frontiers of Islam. A comparative study of the late medieval and early modern periods, Londres & New York, Routledge, 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abstracta Iranica - Revue bibliographique pour le domaine irano-aryen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, https://journals.openedition.org/abstractairanica/40595</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01957444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empires et monde : l’expérience des Moghols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monde(s). Histoire, Espaces, Relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Empires, 2012 (2), pp.79-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01957360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le XVIIIe siècle et la fin de l’Empire moghol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monde(s). Histoire, Espaces, Relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2, p. 189-194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01957394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Majālis-i Jahāngīrī (1608-11): Dialogue and Asiatic Otherness at the Mughal Court</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Economic and Social History of the Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 55 (2-3), pp.255-286. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/15685209-12341236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01955961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: Cultural Dialogue in South Asia and Beyond: Narratives, Images and Community (sixteenth-nineteenth centuries)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Županov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Economic and Social History of the Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 55 (2-3), pp.215-219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01955959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In the Name of the Fathers: Mughal Genealogical Strategies from Bābur to Shāh Jahān</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Religions of South Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (1-2), pp.409-442. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1558/rosa.v5i1/2.409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00704315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shireen Moosvi, People, Taxation, and Trade in Mughal India, Delhi, Oxford University Press, 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.855-857</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00706271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nile Green, &amp;quot; Tribe, Diaspora and Sainthood in Afghan History &amp;quot;, Journal of Asian Studies, 67/1, 2008, p. 171-211</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abstracta Iranica - Revue bibliographique pour le domaine irano-aryen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.100-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00706403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaine Wright, Muraqqaʿ. Imperial Mughal Albums from the Chester Beatty Library, Dublin (avec les contributions de S. Stronge, W. M. Thackston, S. Cohen, C. Horton, et R. Smith avec J. Baldwin), Alexandria (Virginia), 2008, Art Services International</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abstracta Iranica - Revue bibliographique pour le domaine irano-aryen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.105-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00706404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pouvoir et noblesse dans l'Empire moghol. Perspectives du règne de Jahāngīr (1605-1627)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 62 (6), pp.1287-1312</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00706229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovering a Missing Voice from Mughal India: The Imperial Discourse of Jahāngīr (r.1605-1627) in his Memoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Economic and Social History of the Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 50 (4), pp.452-489. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/156852007783245034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00706230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Anooshahr, &amp;quot; Mughal historians and the memory of the Islamic conquest of India &amp;quot;, The Indian Economic and Social History Review, 2006, 43/3, p. 275-300</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abstracta Iranica - Revue bibliographique pour le domaine irano-aryen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.82-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00706405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalind O'Hanlon, &amp;quot; Kingdom, Household and Body. History, Gender and Imperial Service under Akbar &amp;quot;, Modern Asian Studies, 2007, 41/5, p. 889-923</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abstracta Iranica - Revue bibliographique pour le domaine irano-aryen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.84-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00706406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La splendeur des Grands Moghols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.44-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00706400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural Dialogue in South Asia and Beyond: Narratives, Images and Community (sixteenth-nineteenth centuries)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines G. Zupanov Ceias Cnrs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic and Social History of the Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 55 (2-3), 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01955937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId131"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Corinne Lefèvre </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’empereur Jahangir embrassant le Safavide Shah ‘Abbas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Etienne Anheim; Charlotte Guichard; Laurence Bertrand Dorleac. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Seuil, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05554988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une dynastie de collectionneurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corinne Lefèvre; Jean-Baptiste Clais. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les arts moghols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citadelles&amp;Mazenod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 182-207, 2024, L'art et les grandes civilisations, 978-2386110337</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05554956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Mughals and the material cultures of ancient times: glimpses into forms of antiquarianism in precolonial South Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Suraiya Faroqhi; M. Fatih Ҫalışır. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Baburid Empire: New Sources, New Approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, E. J. Brill, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04384912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les arts moghols hors des mains du padshah; circulation, inspiration, patrimoine (XVIIe-XXIe siecle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corinne Lefevre, avec Jean-Baptiste Clais. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les arts moghols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Citadelles &amp; Mazenod, pp.504-531, 2024, 978-2386110337</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04861430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une dynastie de collectionneurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corinne Lefevre, avec Jean-Baptiste Clais. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les arts moghols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Citadelles &amp; Mazenod, pp.182-207, 2024, 978-2386110337</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04861421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Clais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corinne Lefevre, avec Jean-Baptiste Clais. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les arts moghols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Citadelles &amp; Mazenod, pp.18-37, 2024, 978-2386110337</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04861415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les arts moghols hors des mains du padshah : circulation, inspiration, patrimoine (XVIIe-XXIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corinne Lefèvre; Jean-Baptiste Clais. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les arts moghols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citadelles&amp;Mazenod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 504-531, 2024, L'art et les grandes civilisations, 978-2386110337</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05554966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Clais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corinne Lefèvre; Jean-Baptiste Clais. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les arts moghols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citadelles&amp;Mazenod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 18-37, 2024, L'art et les grandes civilisations, 978-2386110337</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05554909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Asie du Sud à l’heure moghole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Singaravélou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colonisations. Notre histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Seuil, p. 821-824, 2023, 978-2-02-149415-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04384897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antiquitas Graeco-Romana. De quelques vignettes antiquisantes dans les albums moghols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I. M. Vicente Martín et T. Kulke. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From Florence to Goa and Beyond. Essays in Early Modern Gobla History in honor of Jorge Flores</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European University Institute Working Papers, p. 109-120, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03512012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les horizons antiquaires des Moghols entre Orient et Occident (du seizième au dix-huitième siècle) : quelques réflexions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Guichard et S. Van Damme. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Antiquités dépaysées. Histoire globale de la culture matérielle antique au siècle des Lumières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Liverpool University Press, p. 21-51, 2022, 978 1 80085 601 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03512024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’empire moghol (1526-1857)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Singaravélou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colonisations. Notre histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Seuil, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03913688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autobiographies impériales mogholes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N. Kouamé, E. Meyer et A. Viguier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie des Historiographies. Afrique, Amérique, Asie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 (1), </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l’INALCO</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 112-118, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03090772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mughal Early Modernity and Royal ādāb: Shaykh ʿAbd al-Ḥaqq Muḥaddith Dihlawī’s Sufi Voice of Reform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adab and Modernity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BRILL, 2019, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004415997_004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02430201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Jahāngīr to Shāh Jahān: (dis)continuities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E. Koch (in collaboration with A. Anooshahr). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Mughal Empire from Jahangir to Shah Jahan: Politics, Art, Architecture, Law, Literature and Aftermath</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 70 (2-3), </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 20-39, 2019, 978-93-83243-26-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02051451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Night Debates at Jahangir's Court: 'Abd al-Sattar's Majalis-i Jahangiri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hani Khafipour. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Empires of the Near East and India. Source Studies of the Safavid, Ottoman and Mughal Literate Communities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Columbia University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 55-75, 2019, 9780231174374</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02157672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rébellion et résistance : modalités de désobéissance chez les élites politiques mogholes des XVIe-XVIIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. A. García Garrido, R. Păun et G. Salinero. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paradigmes rebelles. Pratiques et cultures de la désobéissance à l'époque moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 485-504, 2018, 978-2-8076-0712-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02051441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'art de gouverner chez les Moghols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mondes de l'Inde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de la République - L'Histoire, p. 63-73, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01957333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond diversity Mughal legal ideology and politics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thomas Ertl; Gijs Kruijtzer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Law Addressing Diversity. Pre-Modern Europe and India in Comparison (13th to 18th Centuries)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Gruyter, pp.116-141, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01955956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dīn-i ilāhī</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Krämer, D. Matringe, J. Nawas et E. Rowson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EI three 2015 - 2 (Encyclopaedia of Islam, 3e éd.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, E. J. Brill, p. 81-83, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01957438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawlat Khān Lodī</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Krämer, D. Matringe, J. Nawas et E. Rowson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EI three 2015 - 1 (Encyclopaedia of Islam, 3e éd.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, E. J. Brill, p. 93-94, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01957424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ʿAbd al-Sattār b. Qāsim Lāhawrī</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Krämer, D. Matringe, J. Nawas et E. Rowson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EI three 2015 - 1 (Encyclopaedia of Islam, 3e éd.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, E. J. Brill, p. 6-8, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01957434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inde musulmane (XVe-XVIIIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Georgeon, N. Vatin et G. Veinstein. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de l’Empire ottoman (XVe-XXe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fayard, p. 589-590, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01957408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosmopolitismes en Asie du Sud. Sources, itinéraires, langues (xvie-xviiie siècle). Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines G. Zupanov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corinne Lefèvre, Ines G. Županov et Jorge Flores. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cosmopolitismes en Asie du Sud. Sources, itinéraires, langues (XVIe-XVIIIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 33, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions de l'Ecole des Hautes Etudes en Sciences Sociales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.13-41, 2015, Puruṣārtha, 978-2-7132-2492-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01955982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bakhshī</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Krämer, D. Matringe, J. Nawas et E. Rowson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EI three 2014 - 4 (Encyclopaedia of Islam, 3e éd.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, E. J. Brill, p. 17-18, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01957416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The court of ‘Abd-ur-Raḥīm Khān-i Khānān as a bridge between Iranian and Indian cultural traditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Allison Busch et Thomas de Bruijn. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture and Circulation. Literatures in Motion in Early Modern India</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, E. J. Brill, p. 75-106, 2014, 978-90-04-26447-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01956007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une autobiographie à la mode moghole : les Mémoires de l'empereur Jahāngīr (r. 1605-1627)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Monnet; Jean-Claude Schmitt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Autobiographies souveraines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de la Sorbonne, pp.119-158, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00706232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Europe - Mughal India - Muslim Asia: Circulation of Political Ideas and Instruments in Early Modern Times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antje Flüchter; Susan Richter. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structures on the Move. Technologies of Governance in Transcultural Encounter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.125-143, 2012, Transcultural Research - Heidelberg Studies on Asia and Europe in a Global Context, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-19288-3_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00706231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jahāngīr et son frère Šāh 'Abbās : compétition et circulation entre deux puissances de l'Asie musulmane de la première modernité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Denis Hermann; Fabrizio Speziale. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Muslim Cultures in the Indo-Iranian World during the Early-Modern and Modern Periods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Klaus Schwarz; IFRI (Institut Français de Recherche en Iran), pp.23-56, 2010, Islamkundliche Untersuchungen Band 290</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00706236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment un &amp;quot; conquérant du monde &amp;quot; devint l'esclave d'une femme. L'historiographie de l'empereur moghol Jahāngīr (r. 1605-1627)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Benoist; A. Daguet-Gagey; C. Hoët-Van Cauwenberghe; S. Lefebvre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires partagées, mémoires disputées: écriture et réécriture de l’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRUHL (Centre Régional Universitaire Lorrain d'Histoire), p. 93-118, 2010, 978-2-85730-044-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00706240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ʿAbd al-Raḥīm Khān</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Krämer; D. Matringe; J. Nawas; E. Rowson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EI Three 2009 - 3 (Encyclopaedia of Islam, 3e éd., 8e fasc.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, E. J. Brill, pp.7-9, 2009, 978 90 04 18130 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00706263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ʿAzīz Koka, Mirzā</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Krämer; D. Matringe; J. Nawas; E. Rowson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EI Three 2008 - 2 (Encyclopaedia of Islam, 3e éd., 5e fasc.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, E. J. Brill, pp.151-152, 2008, 9789004171374</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00706266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre despotisme et vertu : les représentations de l'Inde dans A Voyage to East-India d'Edward Terry (1655)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I. Gadoin; M.-E. Palmier-Chatelain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rêver d’Orient, connaître l’Orient. Visions de l’Orient dans l’art et la littérature britanniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.99-112, 2008, 2847881379</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00706253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aṣaf Khān</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Krämer; D. Matringe; J. Nawas; E. Rowson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EI Three 2008 - 2 (Encyclopaedia of Islam, 3e éd., 5e fasc.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, E. J. Brill, pp.135-136, 2008, 9789004171374</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00706264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monde indien autour de 500</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Jehel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire du monde 500-1000-1500</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du Temps, pp.75-84, 2007, 978-2842743970</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00706267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monde indien autour de l'an mil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Jehel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire du monde 500-1000-1500</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du Temps, pp.209-220, 2007, 978-2842743970</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00706268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monde indien autour de 1450-1550</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Jehel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire du monde 500-1000-1500</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du Temps, pp.307-315, 2007, 978-2842743970</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00706269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'image de Salomon chez les dynasties afghane et moghole de l'Inde (XVIe-XVIIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-L. Bacqué-Grammont; J.-M. Durand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’image de Salomon, Sources et postérités. Actes du colloque organisé par le Collège de France et la Société Asiatique, Paris, 18-19 mars 2004 (Cahiers de la Société Asiatique, Nouvelle Série V)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Peeters, pp.121-150, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00706259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inde moghole. Images impériales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Gervereau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire mondial des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nouveau Monde Éditions, pp.532-533, 2006, 978-2847361858</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00706399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Royautés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Buresi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Cosandey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Derat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 978-2271154569</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05554704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les arts moghols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Clais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloise Brac de la Perriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehreen Chida-Razvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ebba Koch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corinne Lefevre, avec Jean-Baptiste Clais. Citadelles &amp; Mazenod, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04861469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consolidating Empire. Power and elites in Jahāngīr’s India (1605-1627)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Permanent Black, 2022, 978-81-7824-649-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03511938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire des pays d’Islam. De la conquête de Constantinople à l’âge des révolutions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Buresi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ghouirgate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Madinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M’hamed Oualdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin, 2018, Colin U, 978-2-200-61842-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01827062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pouvoir impérial et élites dans l’Inde moghole de Jahāngīr (1605-1627)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Indes savantes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 978-2-84654-474-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01947254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosmopolitismes en Asie du Sud. Sources, itinéraires, langues (XVIe-XVIIIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines G. Zupanov Ceias Cnrs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Flores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions de l'Ecole des Hautes Etudes en Sciences Sociales, 2015, collection Puruṣārtha 33, 978-2-7132-2492-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01955911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Āʾīn-i Akbarī d’Abū al-Fażl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire encyclopédique des littératures de Inde et de l’Asie du Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, p. 39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05554838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question de l’État en Inde médiévale et moderne (XIIIe-XVIIIe siècle) : sources et débats historiographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie des Historiographies. Afrique, Amérique, Asie (Figures, écoles, débats historiographiques)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03913692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La « religion » d’Akbar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Yoga. L’encyclopédie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, p. 344-346</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03511970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'empire moghol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03913696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liste des productions scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">s/o</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04193693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources et historiographie de l’empire moghol (1526-1857)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asies (séminaire EHESS, EFEO, EPHE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03989650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mughal antiquarian cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Süleymaniye Symposium : The Baburid (Mughal) Empire: New Sources, New Approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03989640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The history of precolonial Muslim South Asia: scholarly and institutional overview and prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">South Asia as a Transnational Area of Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UChicago Center, 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03989630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’opposer au padshah : contestation et répression en Inde moghole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les contre-pouvoirs dans les régimes à référence musulmane (conférence publique de l'IISMM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Paris et en ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03989626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chroniques soufies d’une ville indo-musulmane : le cas de Hazrat-i Delhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité de la recherche sur l’Asie du Sud (séminaire EHESS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Aubervillers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03989632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orientalismes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les aires culturelles en débat (séminaire EHESS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03989628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islamic cities of precolonial South Asia (13th-19th centuries): how to write their history and recover their spatial dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Sciences Winter School « Cities, urban change and heritage management »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Karachi, Pakistan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03989643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delhi’s cities and courts (13th-17th centuries)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of Islamic Architecture (séminaire NED University of Engineering and Technology)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Karachi, Pakistan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03989647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Mughals and the built landscapes of South Asia (16th-21st centuries): beyond and between imperial art and (anti-)national heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Sciences Winter School « Cities, urban change and heritage management »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Karachi, Pakistan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03989645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Mughals of India : imperial competition and cosmopolitanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Early Modern Empires (webinaire de l'Université de Californie à Irvine)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Irvine, CA (en ligne), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03989615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources et historiographie de l’empire moghol (1526-1857)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asies (séminaire EHESS, EFEO et EPHE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03989620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La littérature persane en Inde moghole aux XVIe-XVIIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs, institutions, économies. Histoires connectées et dynamiques globales (séminaire EHESS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03989618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « je » royal : idéologie et stratégies discursives de l’empereur moghol Jahangir (1605-1627)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire, biographie et écriture de soi en Asie du Sud (séminaire EHESS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03989622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cours et villes de Delhi (XIIIe-XVIIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire commun du CHISCO (Paris Nanterre) et du laboratoire HPSS (Paris 8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Paris (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03989612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sufi stories of a city: (a historiographical review of) the case of Hazrat-i Dehli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Demystifying Sufism: Rethinking Origins, Institutions and Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Lausanne (en ligne), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03989606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulations iconographiques entre Inde et Europe à l’époque moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les circulations à l’échelle globale dans la première modernité (séminaire Université Paris Cité)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03989602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rébellion et résistance : modalités de désobéissance chez les élites politiques mogholes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence à l’université de Beida</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Pékin (Beijing), Chine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03989596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les horizons antiquaires des Moghols entre Orient et Occident (XVIe-XVIIIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire internationale de l’Europe et du monde (séminaire Sorbonne Université)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03989589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rencontres antiquaires en Asie du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane van Damme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julie Etter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines G. Zupanov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs, institutions, économies. Histoires connectées et dynamiques globales (séminaire EHESS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03989587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam et empire à l’époque moghole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « hors les murs » de l’EHESS à l’université de Beida</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Pékin (Beijing), China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03989592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulations iconographiques entre Inde et Europe à l’époque moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circulations et métissages. Histoires transnationales d’objets, 1500-1800 (séminaire ENS Ulm)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03989467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Moghols de l’Inde : compétition impériale et cosmopolitisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « hors les murs » de l’EHESS à l’université de Beida</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Pékin (Beijing), China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03989591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Moghols de l’Inde : compétition impériale et cosmopolitisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur les traces d’Ahmad Khan, voyageur indien de l’âge des révolutions (séminaire ENS Ulm)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03989461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Royauté musulmane et royauté sacrée : l’apport d’Azfar Moin, The Millennial Sovereign. Sacred Kingship and Sainthood in Islam, 2012 (New York, Columbia University Press)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royautés. Pouvoir et savoir en monarchie (séminaire EHESS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03989456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The transmission of Western political culture and history at the Mughal court, ca. 1600</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge transmission on a global scale (workshop)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03989410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The entangled spaces of Mughal imperium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian spaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Tel Aviv, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03989439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messianism, rationalism and inter-Asian connections: the Mughals and their theologians (c. 1610)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Indo-Persian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie de langue et de littérature persane, 2017, Téhéran, Iran</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03989418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heritage Politics and Policies in Hindu Rashtra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">South Asia Multidisciplinary Academic Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24/25, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/samaj.6728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03090758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'art de gouverner chez les Moghols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, n°437-438, p. 36-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01957276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messianism, rationalism and inter-Asian connections: The Majalis-i Jahangiri (1608–11) and the socio-intellectual history of the Mughal ‘ulama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indian Economic and Social History Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 54 (3), pp.317-338. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0019464617710744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01955942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Curiosité et pouvoir : les collections de l’empereur moghol Jahāngīr (r. 1605-1627)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Epistémè : revue de littérature et de civilisation (XVIe - XVIIIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01955967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State-building and the Management of Diversity in India (Thirteenth to Seventeenth Centuries)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medieval History Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16 (2), pp.425-447. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0971945813514907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01955988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le livre en acte à la cour moghole : le cas des littératures historique et religieuse d’après le Majālis-i Jahāngīrī</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurasian studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Lecteurs et copistes dans les traditions manuscrites iraniennes, indiennes et centreasiatiques (éd. N. Balbir et M. Szuppe), 12, pp.297-324</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01956001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anooshahr, Ali, The Ghazi Sultans and the Frontiers of Islam. A comparative study of the late medieval and early modern periods, Londres & New York, Routledge, 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abstracta Iranica - Revue bibliographique pour le domaine irano-aryen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, https://journals.openedition.org/abstractairanica/40595</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01957444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empires et monde : l’expérience des Moghols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monde(s). Histoire, Espaces, Relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Empires, 2012 (2), pp.79-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01957360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le XVIIIe siècle et la fin de l’Empire moghol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monde(s). Histoire, Espaces, Relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2, p. 189-194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01957394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Majālis-i Jahāngīrī (1608-11): Dialogue and Asiatic Otherness at the Mughal Court</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Economic and Social History of the Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 55 (2-3), pp.255-286. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/15685209-12341236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01955961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: Cultural Dialogue in South Asia and Beyond: Narratives, Images and Community (sixteenth-nineteenth centuries)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Županov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Economic and Social History of the Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 55 (2-3), pp.215-219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01955959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In the Name of the Fathers: Mughal Genealogical Strategies from Bābur to Shāh Jahān</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Religions of South Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (1-2), pp.409-442. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1558/rosa.v5i1/2.409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00704315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shireen Moosvi, People, Taxation, and Trade in Mughal India, Delhi, Oxford University Press, 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.855-857</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00706271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nile Green, &amp;quot; Tribe, Diaspora and Sainthood in Afghan History &amp;quot;, Journal of Asian Studies, 67/1, 2008, p. 171-211</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abstracta Iranica - Revue bibliographique pour le domaine irano-aryen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.100-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00706403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaine Wright, Muraqqaʿ. Imperial Mughal Albums from the Chester Beatty Library, Dublin (avec les contributions de S. Stronge, W. M. Thackston, S. Cohen, C. Horton, et R. Smith avec J. Baldwin), Alexandria (Virginia), 2008, Art Services International</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abstracta Iranica - Revue bibliographique pour le domaine irano-aryen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.105-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00706404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pouvoir et noblesse dans l'Empire moghol. Perspectives du règne de Jahāngīr (1605-1627)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 62 (6), pp.1287-1312</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00706229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovering a Missing Voice from Mughal India: The Imperial Discourse of Jahāngīr (r.1605-1627) in his Memoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Economic and Social History of the Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 50 (4), pp.452-489. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/156852007783245034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00706230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Anooshahr, &amp;quot; Mughal historians and the memory of the Islamic conquest of India &amp;quot;, The Indian Economic and Social History Review, 2006, 43/3, p. 275-300</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abstracta Iranica - Revue bibliographique pour le domaine irano-aryen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.82-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00706405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalind O'Hanlon, &amp;quot; Kingdom, Household and Body. History, Gender and Imperial Service under Akbar &amp;quot;, Modern Asian Studies, 2007, 41/5, p. 889-923</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abstracta Iranica - Revue bibliographique pour le domaine irano-aryen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.84-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00706406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La splendeur des Grands Moghols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.44-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00706400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural Dialogue in South Asia and Beyond: Narratives, Images and Community (sixteenth-nineteenth centuries)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines G. Zupanov Ceias Cnrs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic and Social History of the Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 55 (2-3), 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01955937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId142"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04861469v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lef&#232;vre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Clais" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Brac de la Perriere" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehreen Chida-Razvi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebba Koch" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511938v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01827062v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Buresi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ghouirgate" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Madinier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#8217;hamed Oualdi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01947254v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lesindessavantes.com/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01955911v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines G. Zupanov Ceias Cnrs" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Flores" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04384912v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04861430v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04861421v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04861415v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04384897v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03512012v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03512024v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03913688v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03090772v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pressesinalco/22722?lang=fr" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02430201v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004415997_004" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02051451v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.marg-art.org/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02157672v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cup.columbia.edu/book/the-empires-of-the-near-east-and-india/9780231174374" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02051441v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957333v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01955956v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957438v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957424v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957434v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957408v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01955982v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines G. Zupanov" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ceias.ehess.fr/index.php?3453" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957416v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01956007v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706232v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706231v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19288-3_7" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706236v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706240v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706263v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706266v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706253v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/enseditions/772" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706264v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706267v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706268v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706269v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706259v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706399v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03913692v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511970v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03913696v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04193693v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03989630v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03989640v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03989650v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03989626v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03989632v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03989643v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03989628v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03989647v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03989645v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03989615v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03989620v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03989618v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03989622v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03989612v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03989606v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03989602v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03989596v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03989589v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03989587v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane van Damme" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Julie Etter" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03989592v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03989467v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03989591v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03989461v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03989456v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03989410v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03989439v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03989418v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03090758v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/samaj.6728" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957276v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01955942v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0019464617710744" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01955967v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01955988v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0971945813514907" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01956001v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957444v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957360v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957394v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01955961v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685209-12341236" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/JKT-JKQJ4B0T-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01955959v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines &#381;upanov" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704315v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1558/rosa.v5i1/2.409" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706271v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706403v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706404v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706229v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706230v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156852007783245034" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/JKT-55CBWCLP-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706405v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706406v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706400v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01955937v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05554988v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lef&#232;vre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05554956v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://citadelles-mazenod.com/product/les-arts-moghols/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04384912v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04861430v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04861421v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04861415v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Clais" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05554966v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05554909v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04384897v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03512012v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03512024v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03913688v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03090772v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pressesinalco/22722?lang=fr" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02430201v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004415997_004" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02051451v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.marg-art.org/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02157672v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cup.columbia.edu/book/the-empires-of-the-near-east-and-india/9780231174374" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02051441v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957333v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01955956v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957438v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957424v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957434v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957408v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01955982v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines G. Zupanov" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ceias.ehess.fr/index.php?3453" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957416v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01956007v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706232v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706231v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19288-3_7" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706236v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706240v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706263v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706266v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706253v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/enseditions/772" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706264v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706267v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706268v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706269v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706259v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706399v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05554704v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Buresi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Cosandey" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Derat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Haddad" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/histoire/royautes/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04861469v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Brac de la Perriere" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehreen Chida-Razvi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebba Koch" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511938v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01827062v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ghouirgate" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Madinier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#8217;hamed Oualdi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01947254v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lesindessavantes.com/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01955911v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines G. Zupanov Ceias Cnrs" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Flores" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05554838v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03913692v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511970v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03913696v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04193693v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03989650v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03989640v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03989630v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03989626v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03989632v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03989628v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03989643v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03989647v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03989645v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03989615v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03989620v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03989618v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03989622v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03989612v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03989606v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03989602v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03989596v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03989589v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03989587v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane van Damme" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Julie Etter" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03989592v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03989467v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03989591v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03989461v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03989456v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03989410v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03989439v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03989418v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03090758v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/samaj.6728" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957276v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01955942v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0019464617710744" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01955967v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01955988v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0971945813514907" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01956001v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957444v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957360v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957394v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01955961v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685209-12341236" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/JKT-JKQJ4B0T-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01955959v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines &#381;upanov" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704315v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1558/rosa.v5i1/2.409" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706271v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706403v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706404v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706229v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706230v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156852007783245034" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/JKT-55CBWCLP-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706405v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706406v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706400v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01955937v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>