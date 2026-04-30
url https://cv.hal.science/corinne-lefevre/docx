--- v1 (2026-04-01)
+++ v2 (2026-04-30)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Corinne Lefèvre </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’empereur Jahangir embrassant le Safavide Shah ‘Abbas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Etienne Anheim; Charlotte Guichard; Laurence Bertrand Dorleac. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Seuil, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05554988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une dynastie de collectionneurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corinne Lefèvre; Jean-Baptiste Clais. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les arts moghols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citadelles&amp;Mazenod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 182-207, 2024, L'art et les grandes civilisations, 978-2386110337</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05554956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Mughals and the material cultures of ancient times: glimpses into forms of antiquarianism in precolonial South Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Suraiya Faroqhi; M. Fatih Ҫalışır. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Baburid Empire: New Sources, New Approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, E. J. Brill, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04384912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les arts moghols hors des mains du padshah; circulation, inspiration, patrimoine (XVIIe-XXIe siecle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corinne Lefevre, avec Jean-Baptiste Clais. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les arts moghols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Citadelles &amp; Mazenod, pp.504-531, 2024, 978-2386110337</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04861430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une dynastie de collectionneurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corinne Lefevre, avec Jean-Baptiste Clais. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les arts moghols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Citadelles &amp; Mazenod, pp.182-207, 2024, 978-2386110337</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04861421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Clais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corinne Lefevre, avec Jean-Baptiste Clais. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les arts moghols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Citadelles &amp; Mazenod, pp.18-37, 2024, 978-2386110337</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04861415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les arts moghols hors des mains du padshah : circulation, inspiration, patrimoine (XVIIe-XXIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corinne Lefèvre; Jean-Baptiste Clais. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les arts moghols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citadelles&amp;Mazenod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 504-531, 2024, L'art et les grandes civilisations, 978-2386110337</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05554966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Clais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corinne Lefèvre; Jean-Baptiste Clais. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les arts moghols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citadelles&amp;Mazenod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 18-37, 2024, L'art et les grandes civilisations, 978-2386110337</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05554909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Asie du Sud à l’heure moghole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Singaravélou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colonisations. Notre histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Seuil, p. 821-824, 2023, 978-2-02-149415-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04384897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antiquitas Graeco-Romana. De quelques vignettes antiquisantes dans les albums moghols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I. M. Vicente Martín et T. Kulke. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From Florence to Goa and Beyond. Essays in Early Modern Gobla History in honor of Jorge Flores</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European University Institute Working Papers, p. 109-120, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03512012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les horizons antiquaires des Moghols entre Orient et Occident (du seizième au dix-huitième siècle) : quelques réflexions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Guichard et S. Van Damme. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Antiquités dépaysées. Histoire globale de la culture matérielle antique au siècle des Lumières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Liverpool University Press, p. 21-51, 2022, 978 1 80085 601 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03512024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’empire moghol (1526-1857)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Singaravélou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colonisations. Notre histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Seuil, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03913688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autobiographies impériales mogholes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N. Kouamé, E. Meyer et A. Viguier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie des Historiographies. Afrique, Amérique, Asie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 (1), </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l’INALCO</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 112-118, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03090772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mughal Early Modernity and Royal ādāb: Shaykh ʿAbd al-Ḥaqq Muḥaddith Dihlawī’s Sufi Voice of Reform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adab and Modernity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BRILL, 2019, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004415997_004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02430201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Jahāngīr to Shāh Jahān: (dis)continuities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E. Koch (in collaboration with A. Anooshahr). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Mughal Empire from Jahangir to Shah Jahan: Politics, Art, Architecture, Law, Literature and Aftermath</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 70 (2-3), </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 20-39, 2019, 978-93-83243-26-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02051451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Night Debates at Jahangir's Court: 'Abd al-Sattar's Majalis-i Jahangiri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hani Khafipour. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Empires of the Near East and India. Source Studies of the Safavid, Ottoman and Mughal Literate Communities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Columbia University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 55-75, 2019, 9780231174374</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02157672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rébellion et résistance : modalités de désobéissance chez les élites politiques mogholes des XVIe-XVIIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. A. García Garrido, R. Păun et G. Salinero. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paradigmes rebelles. Pratiques et cultures de la désobéissance à l'époque moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 485-504, 2018, 978-2-8076-0712-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02051441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'art de gouverner chez les Moghols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mondes de l'Inde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de la République - L'Histoire, p. 63-73, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01957333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond diversity Mughal legal ideology and politics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thomas Ertl; Gijs Kruijtzer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Law Addressing Diversity. Pre-Modern Europe and India in Comparison (13th to 18th Centuries)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Gruyter, pp.116-141, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01955956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dīn-i ilāhī</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Krämer, D. Matringe, J. Nawas et E. Rowson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EI three 2015 - 2 (Encyclopaedia of Islam, 3e éd.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, E. J. Brill, p. 81-83, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01957438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawlat Khān Lodī</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Krämer, D. Matringe, J. Nawas et E. Rowson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EI three 2015 - 1 (Encyclopaedia of Islam, 3e éd.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, E. J. Brill, p. 93-94, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01957424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ʿAbd al-Sattār b. Qāsim Lāhawrī</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Krämer, D. Matringe, J. Nawas et E. Rowson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EI three 2015 - 1 (Encyclopaedia of Islam, 3e éd.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, E. J. Brill, p. 6-8, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01957434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inde musulmane (XVe-XVIIIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Georgeon, N. Vatin et G. Veinstein. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de l’Empire ottoman (XVe-XXe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fayard, p. 589-590, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01957408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosmopolitismes en Asie du Sud. Sources, itinéraires, langues (xvie-xviiie siècle). Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines G. Zupanov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corinne Lefèvre, Ines G. Županov et Jorge Flores. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cosmopolitismes en Asie du Sud. Sources, itinéraires, langues (XVIe-XVIIIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 33, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions de l'Ecole des Hautes Etudes en Sciences Sociales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.13-41, 2015, Puruṣārtha, 978-2-7132-2492-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01955982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bakhshī</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Krämer, D. Matringe, J. Nawas et E. Rowson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EI three 2014 - 4 (Encyclopaedia of Islam, 3e éd.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, E. J. Brill, p. 17-18, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01957416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The court of ‘Abd-ur-Raḥīm Khān-i Khānān as a bridge between Iranian and Indian cultural traditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Allison Busch et Thomas de Bruijn. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture and Circulation. Literatures in Motion in Early Modern India</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, E. J. Brill, p. 75-106, 2014, 978-90-04-26447-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01956007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une autobiographie à la mode moghole : les Mémoires de l'empereur Jahāngīr (r. 1605-1627)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Monnet; Jean-Claude Schmitt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Autobiographies souveraines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de la Sorbonne, pp.119-158, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00706232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Europe - Mughal India - Muslim Asia: Circulation of Political Ideas and Instruments in Early Modern Times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antje Flüchter; Susan Richter. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structures on the Move. Technologies of Governance in Transcultural Encounter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.125-143, 2012, Transcultural Research - Heidelberg Studies on Asia and Europe in a Global Context, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-19288-3_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00706231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jahāngīr et son frère Šāh 'Abbās : compétition et circulation entre deux puissances de l'Asie musulmane de la première modernité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Denis Hermann; Fabrizio Speziale. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Muslim Cultures in the Indo-Iranian World during the Early-Modern and Modern Periods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Klaus Schwarz; IFRI (Institut Français de Recherche en Iran), pp.23-56, 2010, Islamkundliche Untersuchungen Band 290</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00706236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment un &amp;quot; conquérant du monde &amp;quot; devint l'esclave d'une femme. L'historiographie de l'empereur moghol Jahāngīr (r. 1605-1627)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Benoist; A. Daguet-Gagey; C. Hoët-Van Cauwenberghe; S. Lefebvre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires partagées, mémoires disputées: écriture et réécriture de l’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRUHL (Centre Régional Universitaire Lorrain d'Histoire), p. 93-118, 2010, 978-2-85730-044-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00706240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ʿAbd al-Raḥīm Khān</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Krämer; D. Matringe; J. Nawas; E. Rowson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EI Three 2009 - 3 (Encyclopaedia of Islam, 3e éd., 8e fasc.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, E. J. Brill, pp.7-9, 2009, 978 90 04 18130 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00706263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ʿAzīz Koka, Mirzā</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Krämer; D. Matringe; J. Nawas; E. Rowson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EI Three 2008 - 2 (Encyclopaedia of Islam, 3e éd., 5e fasc.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, E. J. Brill, pp.151-152, 2008, 9789004171374</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00706266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre despotisme et vertu : les représentations de l'Inde dans A Voyage to East-India d'Edward Terry (1655)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I. Gadoin; M.-E. Palmier-Chatelain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rêver d’Orient, connaître l’Orient. Visions de l’Orient dans l’art et la littérature britanniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.99-112, 2008, 2847881379</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00706253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aṣaf Khān</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Krämer; D. Matringe; J. Nawas; E. Rowson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EI Three 2008 - 2 (Encyclopaedia of Islam, 3e éd., 5e fasc.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, E. J. Brill, pp.135-136, 2008, 9789004171374</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00706264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monde indien autour de 500</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Jehel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire du monde 500-1000-1500</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du Temps, pp.75-84, 2007, 978-2842743970</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00706267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monde indien autour de l'an mil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Jehel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire du monde 500-1000-1500</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du Temps, pp.209-220, 2007, 978-2842743970</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00706268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monde indien autour de 1450-1550</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Jehel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire du monde 500-1000-1500</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du Temps, pp.307-315, 2007, 978-2842743970</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00706269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'image de Salomon chez les dynasties afghane et moghole de l'Inde (XVIe-XVIIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-L. Bacqué-Grammont; J.-M. Durand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’image de Salomon, Sources et postérités. Actes du colloque organisé par le Collège de France et la Société Asiatique, Paris, 18-19 mars 2004 (Cahiers de la Société Asiatique, Nouvelle Série V)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Peeters, pp.121-150, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00706259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inde moghole. Images impériales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Gervereau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire mondial des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nouveau Monde Éditions, pp.532-533, 2006, 978-2847361858</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00706399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Royautés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Buresi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Cosandey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Derat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 978-2271154569</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05554704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les arts moghols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Clais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloise Brac de la Perriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehreen Chida-Razvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ebba Koch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corinne Lefevre, avec Jean-Baptiste Clais. Citadelles &amp; Mazenod, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04861469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consolidating Empire. Power and elites in Jahāngīr’s India (1605-1627)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Permanent Black, 2022, 978-81-7824-649-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03511938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire des pays d’Islam. De la conquête de Constantinople à l’âge des révolutions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Buresi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ghouirgate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Madinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M’hamed Oualdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin, 2018, Colin U, 978-2-200-61842-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01827062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pouvoir impérial et élites dans l’Inde moghole de Jahāngīr (1605-1627)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Indes savantes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 978-2-84654-474-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01947254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosmopolitismes en Asie du Sud. Sources, itinéraires, langues (XVIe-XVIIIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines G. Zupanov Ceias Cnrs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Flores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions de l'Ecole des Hautes Etudes en Sciences Sociales, 2015, collection Puruṣārtha 33, 978-2-7132-2492-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01955911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Āʾīn-i Akbarī d’Abū al-Fażl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire encyclopédique des littératures de Inde et de l’Asie du Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, p. 39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05554838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question de l’État en Inde médiévale et moderne (XIIIe-XVIIIe siècle) : sources et débats historiographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie des Historiographies. Afrique, Amérique, Asie (Figures, écoles, débats historiographiques)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03913692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La « religion » d’Akbar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Yoga. L’encyclopédie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, p. 344-346</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03511970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'empire moghol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03913696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liste des productions scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">s/o</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04193693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources et historiographie de l’empire moghol (1526-1857)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asies (séminaire EHESS, EFEO, EPHE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03989650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mughal antiquarian cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Süleymaniye Symposium : The Baburid (Mughal) Empire: New Sources, New Approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03989640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The history of precolonial Muslim South Asia: scholarly and institutional overview and prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">South Asia as a Transnational Area of Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UChicago Center, 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03989630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’opposer au padshah : contestation et répression en Inde moghole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les contre-pouvoirs dans les régimes à référence musulmane (conférence publique de l'IISMM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Paris et en ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03989626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chroniques soufies d’une ville indo-musulmane : le cas de Hazrat-i Delhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité de la recherche sur l’Asie du Sud (séminaire EHESS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Aubervillers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03989632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orientalismes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les aires culturelles en débat (séminaire EHESS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03989628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islamic cities of precolonial South Asia (13th-19th centuries): how to write their history and recover their spatial dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Sciences Winter School « Cities, urban change and heritage management »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Karachi, Pakistan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03989643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delhi’s cities and courts (13th-17th centuries)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of Islamic Architecture (séminaire NED University of Engineering and Technology)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Karachi, Pakistan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03989647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Mughals and the built landscapes of South Asia (16th-21st centuries): beyond and between imperial art and (anti-)national heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Sciences Winter School « Cities, urban change and heritage management »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Karachi, Pakistan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03989645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Mughals of India : imperial competition and cosmopolitanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Early Modern Empires (webinaire de l'Université de Californie à Irvine)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Irvine, CA (en ligne), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03989615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources et historiographie de l’empire moghol (1526-1857)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asies (séminaire EHESS, EFEO et EPHE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03989620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La littérature persane en Inde moghole aux XVIe-XVIIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs, institutions, économies. Histoires connectées et dynamiques globales (séminaire EHESS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03989618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « je » royal : idéologie et stratégies discursives de l’empereur moghol Jahangir (1605-1627)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire, biographie et écriture de soi en Asie du Sud (séminaire EHESS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03989622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cours et villes de Delhi (XIIIe-XVIIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire commun du CHISCO (Paris Nanterre) et du laboratoire HPSS (Paris 8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Paris (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03989612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sufi stories of a city: (a historiographical review of) the case of Hazrat-i Dehli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Demystifying Sufism: Rethinking Origins, Institutions and Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Lausanne (en ligne), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03989606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulations iconographiques entre Inde et Europe à l’époque moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les circulations à l’échelle globale dans la première modernité (séminaire Université Paris Cité)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03989602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rébellion et résistance : modalités de désobéissance chez les élites politiques mogholes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence à l’université de Beida</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Pékin (Beijing), Chine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03989596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les horizons antiquaires des Moghols entre Orient et Occident (XVIe-XVIIIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire internationale de l’Europe et du monde (séminaire Sorbonne Université)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03989589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rencontres antiquaires en Asie du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane van Damme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julie Etter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines G. Zupanov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs, institutions, économies. Histoires connectées et dynamiques globales (séminaire EHESS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03989587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam et empire à l’époque moghole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « hors les murs » de l’EHESS à l’université de Beida</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Pékin (Beijing), China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03989592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulations iconographiques entre Inde et Europe à l’époque moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circulations et métissages. Histoires transnationales d’objets, 1500-1800 (séminaire ENS Ulm)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03989467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Moghols de l’Inde : compétition impériale et cosmopolitisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « hors les murs » de l’EHESS à l’université de Beida</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Pékin (Beijing), China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03989591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Moghols de l’Inde : compétition impériale et cosmopolitisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur les traces d’Ahmad Khan, voyageur indien de l’âge des révolutions (séminaire ENS Ulm)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03989461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Royauté musulmane et royauté sacrée : l’apport d’Azfar Moin, The Millennial Sovereign. Sacred Kingship and Sainthood in Islam, 2012 (New York, Columbia University Press)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royautés. Pouvoir et savoir en monarchie (séminaire EHESS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03989456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The transmission of Western political culture and history at the Mughal court, ca. 1600</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge transmission on a global scale (workshop)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03989410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The entangled spaces of Mughal imperium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian spaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Tel Aviv, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03989439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messianism, rationalism and inter-Asian connections: the Mughals and their theologians (c. 1610)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Indo-Persian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie de langue et de littérature persane, 2017, Téhéran, Iran</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03989418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heritage Politics and Policies in Hindu Rashtra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">South Asia Multidisciplinary Academic Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24/25, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/samaj.6728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03090758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'art de gouverner chez les Moghols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, n°437-438, p. 36-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01957276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messianism, rationalism and inter-Asian connections: The Majalis-i Jahangiri (1608–11) and the socio-intellectual history of the Mughal ‘ulama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indian Economic and Social History Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 54 (3), pp.317-338. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0019464617710744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01955942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Curiosité et pouvoir : les collections de l’empereur moghol Jahāngīr (r. 1605-1627)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Epistémè : revue de littérature et de civilisation (XVIe - XVIIIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01955967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State-building and the Management of Diversity in India (Thirteenth to Seventeenth Centuries)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medieval History Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16 (2), pp.425-447. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0971945813514907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01955988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le livre en acte à la cour moghole : le cas des littératures historique et religieuse d’après le Majālis-i Jahāngīrī</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurasian studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Lecteurs et copistes dans les traditions manuscrites iraniennes, indiennes et centreasiatiques (éd. N. Balbir et M. Szuppe), 12, pp.297-324</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01956001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anooshahr, Ali, The Ghazi Sultans and the Frontiers of Islam. A comparative study of the late medieval and early modern periods, Londres & New York, Routledge, 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abstracta Iranica - Revue bibliographique pour le domaine irano-aryen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, https://journals.openedition.org/abstractairanica/40595</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01957444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empires et monde : l’expérience des Moghols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monde(s). Histoire, Espaces, Relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Empires, 2012 (2), pp.79-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01957360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le XVIIIe siècle et la fin de l’Empire moghol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monde(s). Histoire, Espaces, Relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2, p. 189-194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01957394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Majālis-i Jahāngīrī (1608-11): Dialogue and Asiatic Otherness at the Mughal Court</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Economic and Social History of the Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 55 (2-3), pp.255-286. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/15685209-12341236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01955961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: Cultural Dialogue in South Asia and Beyond: Narratives, Images and Community (sixteenth-nineteenth centuries)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Županov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Economic and Social History of the Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 55 (2-3), pp.215-219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01955959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In the Name of the Fathers: Mughal Genealogical Strategies from Bābur to Shāh Jahān</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Religions of South Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (1-2), pp.409-442. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1558/rosa.v5i1/2.409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00704315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shireen Moosvi, People, Taxation, and Trade in Mughal India, Delhi, Oxford University Press, 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.855-857</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00706271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nile Green, &amp;quot; Tribe, Diaspora and Sainthood in Afghan History &amp;quot;, Journal of Asian Studies, 67/1, 2008, p. 171-211</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abstracta Iranica - Revue bibliographique pour le domaine irano-aryen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.100-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00706403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaine Wright, Muraqqaʿ. Imperial Mughal Albums from the Chester Beatty Library, Dublin (avec les contributions de S. Stronge, W. M. Thackston, S. Cohen, C. Horton, et R. Smith avec J. Baldwin), Alexandria (Virginia), 2008, Art Services International</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abstracta Iranica - Revue bibliographique pour le domaine irano-aryen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.105-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00706404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pouvoir et noblesse dans l'Empire moghol. Perspectives du règne de Jahāngīr (1605-1627)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 62 (6), pp.1287-1312</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00706229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovering a Missing Voice from Mughal India: The Imperial Discourse of Jahāngīr (r.1605-1627) in his Memoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Economic and Social History of the Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 50 (4), pp.452-489. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/156852007783245034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00706230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Anooshahr, &amp;quot; Mughal historians and the memory of the Islamic conquest of India &amp;quot;, The Indian Economic and Social History Review, 2006, 43/3, p. 275-300</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abstracta Iranica - Revue bibliographique pour le domaine irano-aryen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.82-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00706405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalind O'Hanlon, &amp;quot; Kingdom, Household and Body. History, Gender and Imperial Service under Akbar &amp;quot;, Modern Asian Studies, 2007, 41/5, p. 889-923</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abstracta Iranica - Revue bibliographique pour le domaine irano-aryen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.84-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00706406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La splendeur des Grands Moghols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.44-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00706400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural Dialogue in South Asia and Beyond: Narratives, Images and Community (sixteenth-nineteenth centuries)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines G. Zupanov Ceias Cnrs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic and Social History of the Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 55 (2-3), 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01955937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId142"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Corinne Lefèvre </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Royautés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Buresi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Cosandey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Derat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 978-2271154569</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05554704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les arts moghols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Clais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloise Brac de la Perriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehreen Chida-Razvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ebba Koch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corinne Lefevre, avec Jean-Baptiste Clais. Citadelles &amp; Mazenod, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04861469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consolidating Empire. Power and elites in Jahāngīr’s India (1605-1627)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Permanent Black, 2022, 978-81-7824-649-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03511938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire des pays d’Islam. De la conquête de Constantinople à l’âge des révolutions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Buresi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ghouirgate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Madinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M’hamed Oualdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin, 2018, Colin U, 978-2-200-61842-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01827062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pouvoir impérial et élites dans l’Inde moghole de Jahāngīr (1605-1627)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Indes savantes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 978-2-84654-474-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01947254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosmopolitismes en Asie du Sud. Sources, itinéraires, langues (XVIe-XVIIIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines G. Zupanov Ceias Cnrs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Flores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions de l'Ecole des Hautes Etudes en Sciences Sociales, 2015, collection Puruṣārtha 33, 978-2-7132-2492-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01955911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’empereur Jahangir embrassant le Safavide Shah ‘Abbas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Etienne Anheim; Charlotte Guichard; Laurence Bertrand Dorleac. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Seuil, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05554988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Mughals and the material cultures of ancient times: glimpses into forms of antiquarianism in precolonial South Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Suraiya Faroqhi; M. Fatih Ҫalışır. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Baburid Empire: New Sources, New Approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, E. J. Brill, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04384912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une dynastie de collectionneurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corinne Lefèvre; Jean-Baptiste Clais. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les arts moghols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citadelles&amp;Mazenod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 182-207, 2024, L'art et les grandes civilisations, 978-2386110337</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05554956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les arts moghols hors des mains du padshah; circulation, inspiration, patrimoine (XVIIe-XXIe siecle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corinne Lefevre, avec Jean-Baptiste Clais. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les arts moghols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Citadelles &amp; Mazenod, pp.504-531, 2024, 978-2386110337</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04861430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une dynastie de collectionneurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corinne Lefevre, avec Jean-Baptiste Clais. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les arts moghols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Citadelles &amp; Mazenod, pp.182-207, 2024, 978-2386110337</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04861421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les arts moghols hors des mains du padshah : circulation, inspiration, patrimoine (XVIIe-XXIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corinne Lefèvre; Jean-Baptiste Clais. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les arts moghols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citadelles&amp;Mazenod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 504-531, 2024, L'art et les grandes civilisations, 978-2386110337</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05554966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Clais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corinne Lefevre, avec Jean-Baptiste Clais. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les arts moghols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Citadelles &amp; Mazenod, pp.18-37, 2024, 978-2386110337</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04861415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Clais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corinne Lefèvre; Jean-Baptiste Clais. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les arts moghols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citadelles&amp;Mazenod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 18-37, 2024, L'art et les grandes civilisations, 978-2386110337</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05554909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Asie du Sud à l’heure moghole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Singaravélou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colonisations. Notre histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Seuil, p. 821-824, 2023, 978-2-02-149415-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04384897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les horizons antiquaires des Moghols entre Orient et Occident (du seizième au dix-huitième siècle) : quelques réflexions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Guichard et S. Van Damme. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Antiquités dépaysées. Histoire globale de la culture matérielle antique au siècle des Lumières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Liverpool University Press, p. 21-51, 2022, 978 1 80085 601 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03512024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antiquitas Graeco-Romana. De quelques vignettes antiquisantes dans les albums moghols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I. M. Vicente Martín et T. Kulke. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From Florence to Goa and Beyond. Essays in Early Modern Gobla History in honor of Jorge Flores</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European University Institute Working Papers, p. 109-120, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03512012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’empire moghol (1526-1857)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Singaravélou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colonisations. Notre histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Seuil, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03913688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autobiographies impériales mogholes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N. Kouamé, E. Meyer et A. Viguier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie des Historiographies. Afrique, Amérique, Asie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 (1), </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l’INALCO</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 112-118, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03090772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Jahāngīr to Shāh Jahān: (dis)continuities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E. Koch (in collaboration with A. Anooshahr). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Mughal Empire from Jahangir to Shah Jahan: Politics, Art, Architecture, Law, Literature and Aftermath</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 70 (2-3), </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 20-39, 2019, 978-93-83243-26-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02051451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Night Debates at Jahangir's Court: 'Abd al-Sattar's Majalis-i Jahangiri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hani Khafipour. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Empires of the Near East and India. Source Studies of the Safavid, Ottoman and Mughal Literate Communities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Columbia University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 55-75, 2019, 9780231174374</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02157672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mughal Early Modernity and Royal ādāb: Shaykh ʿAbd al-Ḥaqq Muḥaddith Dihlawī’s Sufi Voice of Reform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adab and Modernity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BRILL, 2019, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004415997_004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02430201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rébellion et résistance : modalités de désobéissance chez les élites politiques mogholes des XVIe-XVIIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. A. García Garrido, R. Păun et G. Salinero. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paradigmes rebelles. Pratiques et cultures de la désobéissance à l'époque moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 485-504, 2018, 978-2-8076-0712-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02051441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'art de gouverner chez les Moghols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mondes de l'Inde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de la République - L'Histoire, p. 63-73, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01957333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond diversity Mughal legal ideology and politics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thomas Ertl; Gijs Kruijtzer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Law Addressing Diversity. Pre-Modern Europe and India in Comparison (13th to 18th Centuries)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Gruyter, pp.116-141, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01955956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ʿAbd al-Sattār b. Qāsim Lāhawrī</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Krämer, D. Matringe, J. Nawas et E. Rowson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EI three 2015 - 1 (Encyclopaedia of Islam, 3e éd.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, E. J. Brill, p. 6-8, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01957434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inde musulmane (XVe-XVIIIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Georgeon, N. Vatin et G. Veinstein. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de l’Empire ottoman (XVe-XXe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fayard, p. 589-590, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01957408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dīn-i ilāhī</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Krämer, D. Matringe, J. Nawas et E. Rowson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EI three 2015 - 2 (Encyclopaedia of Islam, 3e éd.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, E. J. Brill, p. 81-83, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01957438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawlat Khān Lodī</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Krämer, D. Matringe, J. Nawas et E. Rowson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EI three 2015 - 1 (Encyclopaedia of Islam, 3e éd.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, E. J. Brill, p. 93-94, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01957424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosmopolitismes en Asie du Sud. Sources, itinéraires, langues (xvie-xviiie siècle). Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines G. Zupanov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corinne Lefèvre, Ines G. Županov et Jorge Flores. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cosmopolitismes en Asie du Sud. Sources, itinéraires, langues (XVIe-XVIIIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 33, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions de l'Ecole des Hautes Etudes en Sciences Sociales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.13-41, 2015, Puruṣārtha, 978-2-7132-2492-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01955982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bakhshī</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Krämer, D. Matringe, J. Nawas et E. Rowson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EI three 2014 - 4 (Encyclopaedia of Islam, 3e éd.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, E. J. Brill, p. 17-18, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01957416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The court of ‘Abd-ur-Raḥīm Khān-i Khānān as a bridge between Iranian and Indian cultural traditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Allison Busch et Thomas de Bruijn. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture and Circulation. Literatures in Motion in Early Modern India</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, E. J. Brill, p. 75-106, 2014, 978-90-04-26447-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01956007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une autobiographie à la mode moghole : les Mémoires de l'empereur Jahāngīr (r. 1605-1627)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Monnet; Jean-Claude Schmitt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Autobiographies souveraines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de la Sorbonne, pp.119-158, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00706232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Europe - Mughal India - Muslim Asia: Circulation of Political Ideas and Instruments in Early Modern Times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antje Flüchter; Susan Richter. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structures on the Move. Technologies of Governance in Transcultural Encounter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.125-143, 2012, Transcultural Research - Heidelberg Studies on Asia and Europe in a Global Context, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-19288-3_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00706231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment un &amp;quot; conquérant du monde &amp;quot; devint l'esclave d'une femme. L'historiographie de l'empereur moghol Jahāngīr (r. 1605-1627)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Benoist; A. Daguet-Gagey; C. Hoët-Van Cauwenberghe; S. Lefebvre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires partagées, mémoires disputées: écriture et réécriture de l’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRUHL (Centre Régional Universitaire Lorrain d'Histoire), p. 93-118, 2010, 978-2-85730-044-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00706240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jahāngīr et son frère Šāh 'Abbās : compétition et circulation entre deux puissances de l'Asie musulmane de la première modernité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Denis Hermann; Fabrizio Speziale. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Muslim Cultures in the Indo-Iranian World during the Early-Modern and Modern Periods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Klaus Schwarz; IFRI (Institut Français de Recherche en Iran), pp.23-56, 2010, Islamkundliche Untersuchungen Band 290</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00706236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ʿAbd al-Raḥīm Khān</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Krämer; D. Matringe; J. Nawas; E. Rowson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EI Three 2009 - 3 (Encyclopaedia of Islam, 3e éd., 8e fasc.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, E. J. Brill, pp.7-9, 2009, 978 90 04 18130 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00706263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ʿAzīz Koka, Mirzā</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Krämer; D. Matringe; J. Nawas; E. Rowson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EI Three 2008 - 2 (Encyclopaedia of Islam, 3e éd., 5e fasc.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, E. J. Brill, pp.151-152, 2008, 9789004171374</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00706266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre despotisme et vertu : les représentations de l'Inde dans A Voyage to East-India d'Edward Terry (1655)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I. Gadoin; M.-E. Palmier-Chatelain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rêver d’Orient, connaître l’Orient. Visions de l’Orient dans l’art et la littérature britanniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.99-112, 2008, 2847881379</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00706253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aṣaf Khān</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Krämer; D. Matringe; J. Nawas; E. Rowson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EI Three 2008 - 2 (Encyclopaedia of Islam, 3e éd., 5e fasc.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, E. J. Brill, pp.135-136, 2008, 9789004171374</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00706264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monde indien autour de l'an mil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Jehel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire du monde 500-1000-1500</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du Temps, pp.209-220, 2007, 978-2842743970</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00706268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monde indien autour de 1450-1550</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Jehel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire du monde 500-1000-1500</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du Temps, pp.307-315, 2007, 978-2842743970</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00706269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'image de Salomon chez les dynasties afghane et moghole de l'Inde (XVIe-XVIIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-L. Bacqué-Grammont; J.-M. Durand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’image de Salomon, Sources et postérités. Actes du colloque organisé par le Collège de France et la Société Asiatique, Paris, 18-19 mars 2004 (Cahiers de la Société Asiatique, Nouvelle Série V)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Peeters, pp.121-150, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00706259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monde indien autour de 500</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Jehel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire du monde 500-1000-1500</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du Temps, pp.75-84, 2007, 978-2842743970</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00706267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inde moghole. Images impériales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Gervereau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire mondial des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nouveau Monde Éditions, pp.532-533, 2006, 978-2847361858</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00706399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Āʾīn-i Akbarī d’Abū al-Fażl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire encyclopédique des littératures de Inde et de l’Asie du Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, p. 39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05554838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question de l’État en Inde médiévale et moderne (XIIIe-XVIIIe siècle) : sources et débats historiographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie des Historiographies. Afrique, Amérique, Asie (Figures, écoles, débats historiographiques)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03913692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La « religion » d’Akbar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Yoga. L’encyclopédie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, p. 344-346</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03511970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'empire moghol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03913696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liste des productions scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">s/o</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04193693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chroniques soufies d’une ville indo-musulmane : le cas de Hazrat-i Delhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité de la recherche sur l’Asie du Sud (séminaire EHESS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Aubervillers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03989632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islamic cities of precolonial South Asia (13th-19th centuries): how to write their history and recover their spatial dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Sciences Winter School « Cities, urban change and heritage management »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Karachi, Pakistan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03989643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orientalismes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les aires culturelles en débat (séminaire EHESS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03989628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mughal antiquarian cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Süleymaniye Symposium : The Baburid (Mughal) Empire: New Sources, New Approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03989640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The history of precolonial Muslim South Asia: scholarly and institutional overview and prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">South Asia as a Transnational Area of Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UChicago Center, 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03989630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’opposer au padshah : contestation et répression en Inde moghole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les contre-pouvoirs dans les régimes à référence musulmane (conférence publique de l'IISMM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Paris et en ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03989626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources et historiographie de l’empire moghol (1526-1857)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asies (séminaire EHESS, EFEO, EPHE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03989650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delhi’s cities and courts (13th-17th centuries)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of Islamic Architecture (séminaire NED University of Engineering and Technology)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Karachi, Pakistan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03989647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Mughals and the built landscapes of South Asia (16th-21st centuries): beyond and between imperial art and (anti-)national heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Sciences Winter School « Cities, urban change and heritage management »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Karachi, Pakistan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03989645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources et historiographie de l’empire moghol (1526-1857)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asies (séminaire EHESS, EFEO et EPHE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03989620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La littérature persane en Inde moghole aux XVIe-XVIIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs, institutions, économies. Histoires connectées et dynamiques globales (séminaire EHESS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03989618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « je » royal : idéologie et stratégies discursives de l’empereur moghol Jahangir (1605-1627)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire, biographie et écriture de soi en Asie du Sud (séminaire EHESS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03989622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Mughals of India : imperial competition and cosmopolitanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Early Modern Empires (webinaire de l'Université de Californie à Irvine)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Irvine, CA (en ligne), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03989615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cours et villes de Delhi (XIIIe-XVIIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire commun du CHISCO (Paris Nanterre) et du laboratoire HPSS (Paris 8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Paris (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03989612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sufi stories of a city: (a historiographical review of) the case of Hazrat-i Dehli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Demystifying Sufism: Rethinking Origins, Institutions and Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Lausanne (en ligne), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03989606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulations iconographiques entre Inde et Europe à l’époque moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les circulations à l’échelle globale dans la première modernité (séminaire Université Paris Cité)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03989602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam et empire à l’époque moghole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « hors les murs » de l’EHESS à l’université de Beida</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Pékin (Beijing), China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03989592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulations iconographiques entre Inde et Europe à l’époque moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circulations et métissages. Histoires transnationales d’objets, 1500-1800 (séminaire ENS Ulm)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03989467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Moghols de l’Inde : compétition impériale et cosmopolitisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « hors les murs » de l’EHESS à l’université de Beida</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Pékin (Beijing), China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03989591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rébellion et résistance : modalités de désobéissance chez les élites politiques mogholes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence à l’université de Beida</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Pékin (Beijing), Chine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03989596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rencontres antiquaires en Asie du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane van Damme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julie Etter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines G. Zupanov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs, institutions, économies. Histoires connectées et dynamiques globales (séminaire EHESS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03989587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les horizons antiquaires des Moghols entre Orient et Occident (XVIe-XVIIIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire internationale de l’Europe et du monde (séminaire Sorbonne Université)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03989589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Moghols de l’Inde : compétition impériale et cosmopolitisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur les traces d’Ahmad Khan, voyageur indien de l’âge des révolutions (séminaire ENS Ulm)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03989461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Royauté musulmane et royauté sacrée : l’apport d’Azfar Moin, The Millennial Sovereign. Sacred Kingship and Sainthood in Islam, 2012 (New York, Columbia University Press)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royautés. Pouvoir et savoir en monarchie (séminaire EHESS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03989456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The transmission of Western political culture and history at the Mughal court, ca. 1600</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge transmission on a global scale (workshop)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03989410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The entangled spaces of Mughal imperium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian spaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Tel Aviv, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03989439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messianism, rationalism and inter-Asian connections: the Mughals and their theologians (c. 1610)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Indo-Persian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie de langue et de littérature persane, 2017, Téhéran, Iran</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03989418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heritage Politics and Policies in Hindu Rashtra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">South Asia Multidisciplinary Academic Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24/25, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/samaj.6728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03090758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messianism, rationalism and inter-Asian connections: The Majalis-i Jahangiri (1608–11) and the socio-intellectual history of the Mughal ‘ulama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indian Economic and Social History Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 54 (3), pp.317-338. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0019464617710744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01955942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'art de gouverner chez les Moghols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, n°437-438, p. 36-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01957276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State-building and the Management of Diversity in India (Thirteenth to Seventeenth Centuries)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medieval History Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16 (2), pp.425-447. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0971945813514907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01955988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le livre en acte à la cour moghole : le cas des littératures historique et religieuse d’après le Majālis-i Jahāngīrī</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurasian studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Lecteurs et copistes dans les traditions manuscrites iraniennes, indiennes et centreasiatiques (éd. N. Balbir et M. Szuppe), 12, pp.297-324</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01956001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Curiosité et pouvoir : les collections de l’empereur moghol Jahāngīr (r. 1605-1627)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Epistémè : revue de littérature et de civilisation (XVIe - XVIIIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01955967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anooshahr, Ali, The Ghazi Sultans and the Frontiers of Islam. A comparative study of the late medieval and early modern periods, Londres & New York, Routledge, 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abstracta Iranica - Revue bibliographique pour le domaine irano-aryen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, https://journals.openedition.org/abstractairanica/40595</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01957444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le XVIIIe siècle et la fin de l’Empire moghol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monde(s). Histoire, Espaces, Relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2, p. 189-194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01957394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Majālis-i Jahāngīrī (1608-11): Dialogue and Asiatic Otherness at the Mughal Court</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Economic and Social History of the Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 55 (2-3), pp.255-286. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/15685209-12341236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01955961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: Cultural Dialogue in South Asia and Beyond: Narratives, Images and Community (sixteenth-nineteenth centuries)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Županov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Economic and Social History of the Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 55 (2-3), pp.215-219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01955959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empires et monde : l’expérience des Moghols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monde(s). Histoire, Espaces, Relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Empires, 2012 (2), pp.79-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01957360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In the Name of the Fathers: Mughal Genealogical Strategies from Bābur to Shāh Jahān</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Religions of South Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (1-2), pp.409-442. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1558/rosa.v5i1/2.409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00704315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shireen Moosvi, People, Taxation, and Trade in Mughal India, Delhi, Oxford University Press, 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.855-857</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00706271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaine Wright, Muraqqaʿ. Imperial Mughal Albums from the Chester Beatty Library, Dublin (avec les contributions de S. Stronge, W. M. Thackston, S. Cohen, C. Horton, et R. Smith avec J. Baldwin), Alexandria (Virginia), 2008, Art Services International</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abstracta Iranica - Revue bibliographique pour le domaine irano-aryen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.105-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00706404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nile Green, &amp;quot; Tribe, Diaspora and Sainthood in Afghan History &amp;quot;, Journal of Asian Studies, 67/1, 2008, p. 171-211</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abstracta Iranica - Revue bibliographique pour le domaine irano-aryen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.100-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00706403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Anooshahr, &amp;quot; Mughal historians and the memory of the Islamic conquest of India &amp;quot;, The Indian Economic and Social History Review, 2006, 43/3, p. 275-300</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abstracta Iranica - Revue bibliographique pour le domaine irano-aryen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.82-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00706405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovering a Missing Voice from Mughal India: The Imperial Discourse of Jahāngīr (r.1605-1627) in his Memoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Economic and Social History of the Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 50 (4), pp.452-489. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/156852007783245034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00706230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalind O'Hanlon, &amp;quot; Kingdom, Household and Body. History, Gender and Imperial Service under Akbar &amp;quot;, Modern Asian Studies, 2007, 41/5, p. 889-923</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abstracta Iranica - Revue bibliographique pour le domaine irano-aryen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.84-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00706406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pouvoir et noblesse dans l'Empire moghol. Perspectives du règne de Jahāngīr (1605-1627)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 62 (6), pp.1287-1312</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00706229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La splendeur des Grands Moghols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.44-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00706400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural Dialogue in South Asia and Beyond: Narratives, Images and Community (sixteenth-nineteenth centuries)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines G. Zupanov Ceias Cnrs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic and Social History of the Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 55 (2-3), 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01955937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId142"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05554988v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lef&#232;vre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05554956v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://citadelles-mazenod.com/product/les-arts-moghols/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04384912v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04861430v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04861421v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04861415v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Clais" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05554966v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05554909v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04384897v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03512012v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03512024v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03913688v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03090772v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pressesinalco/22722?lang=fr" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02430201v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004415997_004" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02051451v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.marg-art.org/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02157672v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cup.columbia.edu/book/the-empires-of-the-near-east-and-india/9780231174374" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02051441v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957333v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01955956v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957438v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957424v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957434v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957408v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01955982v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines G. Zupanov" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ceias.ehess.fr/index.php?3453" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957416v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01956007v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706232v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706231v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19288-3_7" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706236v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706240v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706263v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706266v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706253v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/enseditions/772" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706264v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706267v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706268v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706269v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706259v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706399v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05554704v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Buresi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Cosandey" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Derat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Haddad" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/histoire/royautes/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04861469v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Brac de la Perriere" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehreen Chida-Razvi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebba Koch" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511938v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01827062v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ghouirgate" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Madinier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#8217;hamed Oualdi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01947254v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lesindessavantes.com/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01955911v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines G. Zupanov Ceias Cnrs" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Flores" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05554838v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03913692v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511970v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03913696v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04193693v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03989650v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03989640v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03989630v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03989626v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03989632v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03989628v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03989643v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03989647v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03989645v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03989615v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03989620v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03989618v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03989622v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03989612v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03989606v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03989602v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03989596v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03989589v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03989587v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane van Damme" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Julie Etter" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03989592v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03989467v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03989591v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03989461v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03989456v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03989410v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03989439v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03989418v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03090758v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/samaj.6728" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957276v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01955942v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0019464617710744" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01955967v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01955988v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0971945813514907" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01956001v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957444v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957360v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957394v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01955961v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685209-12341236" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/JKT-JKQJ4B0T-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01955959v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines &#381;upanov" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704315v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1558/rosa.v5i1/2.409" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706271v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706403v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706404v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706229v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706230v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156852007783245034" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/JKT-55CBWCLP-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706405v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706406v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706400v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01955937v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05554704v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lef&#232;vre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Buresi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Cosandey" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Derat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Haddad" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/histoire/royautes/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04861469v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Clais" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Brac de la Perriere" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehreen Chida-Razvi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebba Koch" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511938v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01827062v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ghouirgate" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Madinier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#8217;hamed Oualdi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01947254v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lesindessavantes.com/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01955911v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines G. Zupanov Ceias Cnrs" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Flores" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05554988v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04384912v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05554956v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://citadelles-mazenod.com/product/les-arts-moghols/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04861430v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04861421v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05554966v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04861415v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05554909v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04384897v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03512024v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03512012v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03913688v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03090772v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pressesinalco/22722?lang=fr" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02051451v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.marg-art.org/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02157672v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cup.columbia.edu/book/the-empires-of-the-near-east-and-india/9780231174374" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02430201v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004415997_004" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02051441v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957333v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01955956v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957434v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957408v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957438v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957424v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01955982v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines G. Zupanov" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ceias.ehess.fr/index.php?3453" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957416v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01956007v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706232v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706231v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19288-3_7" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706240v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706236v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706263v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706266v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706253v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/enseditions/772" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706264v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706268v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706269v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706259v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706267v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706399v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05554838v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03913692v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511970v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03913696v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04193693v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03989632v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03989643v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03989628v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03989640v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03989630v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03989626v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03989650v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03989647v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03989645v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03989620v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03989618v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03989622v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03989615v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03989612v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03989606v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03989602v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03989592v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03989467v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03989591v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03989596v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03989587v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane van Damme" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Julie Etter" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03989589v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03989461v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03989456v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03989410v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03989439v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03989418v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03090758v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/samaj.6728" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01955942v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0019464617710744" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957276v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01955988v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0971945813514907" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01956001v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01955967v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957444v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957394v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01955961v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685209-12341236" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/JKT-JKQJ4B0T-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01955959v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines &#381;upanov" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957360v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704315v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1558/rosa.v5i1/2.409" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706271v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706404v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706403v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706405v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706230v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156852007783245034" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/JKT-55CBWCLP-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706406v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706229v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706400v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01955937v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>