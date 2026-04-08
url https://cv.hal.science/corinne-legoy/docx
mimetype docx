--- v0 (2026-03-15)
+++ v1 (2026-04-08)
@@ -1063,165 +1063,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03386059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Bals masqués et costumés au XIXe siècle : pourquoi, et comment, en faire l'histoire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Legoy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Didactica Historica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4, pp.35 42</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03388246v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Elle toussait un peu, mais quoi ! comme toutes les Parisiennes après la saison des bals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Legoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modes pratiques. Revue d’histoire du vêtement et de la mode</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, "Les saisons", 3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03388219v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03388246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entretiens avec Alain Corbin, Catherine Laborde et Martin de la Soudière</w:t>
               </w:r>
@@ -4832,51 +4832,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331589v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Legoy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sensi.013.0047" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331591v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Meiss" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04572935v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04572943v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04572938v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03386037v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/studifrancesi.42638" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03384619v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tort" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parl2.031.0011" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04078291v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03386059v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03388219v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03388246v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03388237v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03152859v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meiss-Even Marjorie" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01566502v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01566523v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01566477v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01566014v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01566178v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331610v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331612v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331613v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Ferret" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Mazurel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Rey" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331608v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04238670v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03388275v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03390418v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03390454v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03405584v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03390444v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03405589v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03406957v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03405600v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03405608v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03390472v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03406923v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03391052v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03405664v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03406937v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04572949v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03385679v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03266700v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hirschi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Linar&#232;s" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vaillant" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Saemmer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02549535v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01486833v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Rideau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Allorant" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Susp&#232;ne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01934330v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Z&#233;kian" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Chappey" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03385729v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331602v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331600v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04572931v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405483v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude D&#233;ruelle" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/les-mots-du-politique-1815-1848-introduction.html" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-11389-8.p.0007" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03387863v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03385778v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03385889v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03385981v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01566536v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01566530v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01566192v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331605v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331589v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Legoy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sensi.013.0047" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331591v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Meiss" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04572935v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04572943v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04572938v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03386037v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/studifrancesi.42638" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03384619v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tort" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parl2.031.0011" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04078291v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03386059v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03388246v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03388219v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03388237v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03152859v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meiss-Even Marjorie" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01566502v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01566523v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01566477v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01566014v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01566178v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331610v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331612v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331613v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Ferret" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Mazurel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Rey" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331608v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04238670v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03388275v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03390418v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03390454v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03405584v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03390444v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03405589v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03406957v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03405600v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03405608v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03390472v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03406923v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03391052v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03405664v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03406937v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04572949v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03385679v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03266700v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hirschi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Linar&#232;s" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vaillant" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Saemmer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02549535v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01486833v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Rideau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Allorant" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Susp&#232;ne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01934330v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Z&#233;kian" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Chappey" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03385729v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331602v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331600v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04572931v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405483v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude D&#233;ruelle" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/les-mots-du-politique-1815-1848-introduction.html" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-11389-8.p.0007" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03387863v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03385778v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03385889v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03385981v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01566536v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01566530v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01566192v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331605v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>