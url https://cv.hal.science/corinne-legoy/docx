--- v1 (2026-04-08)
+++ v2 (2026-05-14)
@@ -1063,165 +1063,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03386059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Elle toussait un peu, mais quoi ! comme toutes les Parisiennes après la saison des bals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Legoy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Modes pratiques. Revue d’histoire du vêtement et de la mode</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, "Les saisons", 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03388219v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bals masqués et costumés au XIXe siècle : pourquoi, et comment, en faire l'histoire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Legoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Didactica Historica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 4, pp.35 42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03388246v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03388219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entretiens avec Alain Corbin, Catherine Laborde et Martin de la Soudière</w:t>
               </w:r>
@@ -1729,165 +1729,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Blind test sur les musiques de fête, ouverture du festival d'histoire populaire de Créteil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Legoy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"La fête"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Festival d'histoire populaire de Créteil, May 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05331612v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Chanter la gloire du roi en 1825 : le sacre de Charles X au temps du sacre des poètes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Legoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nocturnes de l'Histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bertrand Goujon, Mar 2025, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05331610v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-05331612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Table ronde : Une histoire sensible de la fête</w:t>
               </w:r>
@@ -4125,173 +4125,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03387863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les parures de la séduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Legoy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Paule Caire-Jabinet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De la séduction.. Cartes postales de la Belle Époque et des années folles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bleu Autour, pp.97 109, 2016, D'un regard l'autre, 978-2-35848-072-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03385889v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'enthousiasme de l'adhésion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Legoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Corbin, Alain ; Courtine, Jean-Jacques ; Vigarello, Georges. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire des émotions, vol.2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, Seuil, pp.277 298, 2016, Histoire des émotions, 978-2-02-117736-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03385778v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-03385889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comédiennes sur cartes postales : panorama de la beauté ou fabrique des stars ?</w:t>
               </w:r>
@@ -4344,246 +4344,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03385981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Reconstruire par-delà la déchirure révolutionnaire : sens et morales de l'éloge sous la Restauration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Legoy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hallade, Sébastien. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Morales en révolutions : France, 1789-1940</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.25-35, 2015, Histoire, 978-2-7535-3646-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01566192v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La célébration du duc de Bordeaux sous la Restauration : une écriture de la conjuration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Legoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Waresquiel, Emmanuel de. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les lys et la République. Henri, comte de Chambord, 1820-1883</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Tallandier, pp.201-2015, 2015, 979-10-210-1075-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01566536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment justifier la Restauration après la tourmente révolutionnaire ? Affres et voies d'une redéfinition de la notion de légitimité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Legoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Caron, Jean-Claude; Luis, Jean-Philippe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rien appris, rien oublié ? Les Restaurations dans l'Europe postnapoléonienne (1814-1830)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.157-167, 2015, Histoire, 978-2-7535-4268-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01566530v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-01566192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4832,51 +4832,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331589v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Legoy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sensi.013.0047" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331591v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Meiss" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04572935v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04572943v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04572938v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03386037v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/studifrancesi.42638" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03384619v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tort" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parl2.031.0011" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04078291v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03386059v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03388246v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03388219v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03388237v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03152859v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meiss-Even Marjorie" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01566502v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01566523v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01566477v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01566014v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01566178v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331610v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331612v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331613v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Ferret" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Mazurel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Rey" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331608v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04238670v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03388275v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03390418v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03390454v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03405584v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03390444v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03405589v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03406957v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03405600v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03405608v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03390472v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03406923v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03391052v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03405664v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03406937v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04572949v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03385679v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03266700v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hirschi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Linar&#232;s" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vaillant" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Saemmer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02549535v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01486833v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Rideau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Allorant" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Susp&#232;ne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01934330v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Z&#233;kian" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Chappey" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03385729v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331602v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331600v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04572931v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405483v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude D&#233;ruelle" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/les-mots-du-politique-1815-1848-introduction.html" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-11389-8.p.0007" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03387863v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03385778v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03385889v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03385981v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01566536v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01566530v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01566192v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331605v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331589v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Legoy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sensi.013.0047" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331591v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Meiss" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04572935v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04572943v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04572938v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03386037v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/studifrancesi.42638" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03384619v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tort" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parl2.031.0011" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04078291v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03386059v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03388219v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03388246v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03388237v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03152859v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meiss-Even Marjorie" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01566502v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01566523v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01566477v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01566014v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01566178v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331612v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331610v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331613v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Ferret" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Mazurel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Rey" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331608v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04238670v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03388275v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03390418v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03390454v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03405584v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03390444v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03405589v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03406957v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03405600v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03405608v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03390472v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03406923v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03391052v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03405664v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03406937v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04572949v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03385679v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03266700v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hirschi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Linar&#232;s" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vaillant" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Saemmer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02549535v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01486833v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Rideau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Allorant" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Susp&#232;ne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01934330v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Z&#233;kian" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Chappey" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03385729v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331602v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331600v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04572931v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405483v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude D&#233;ruelle" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/les-mots-du-politique-1815-1848-introduction.html" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-11389-8.p.0007" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03387863v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03385889v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03385778v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03385981v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01566192v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01566536v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01566530v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331605v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>