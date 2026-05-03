--- v0 (2026-03-17)
+++ v1 (2026-05-03)
@@ -1250,332 +1250,332 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04891670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bonnet, Les lois de la désobéissance. Traité de l’orgueil et de la mauvaise volonté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Leveleux-Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 196, pp.194-195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/assr.64099⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04891828v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Collectif, Le sacré et la parole : le serment au Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Leveleux-Teixeira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 253, pp.93-95. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/ccm.6973⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04891698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Corinne Leveleux-Teixeira</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un conflit des interprétations ? Vérité judiciaire et expertise médicale (xiiie-xive siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Leveleux-Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Clio@Thémis : Revue électronique d'histoire du droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 19, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35562/cliothemis.166⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03090506v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Sère (dir.), Les régimes de polémicité au Moyen Âge. Rennes, Presses universitaires de Rennes, 2019, 214 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Leveleux-Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Leveleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 196, pp.194-195. </w:t>
-[...171 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 2020, 192, pp.293-296. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/assr.58137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
@@ -1752,187 +1752,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04891691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Conformed to the image of Jesus Christ? The body of priests in medieval canon law</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Leveleux-Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Leveleux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des langues romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Tome CXXIII N°2, pp.289-309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rlr.2175⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03090476v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le sexe des anges. L’Église, les fiançailles et le mariage des enfants. Le point de vue de quelques canonistes méridionaux (XIIIè-XIVè siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Leveleux-Teixeira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de Fanjeaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, L'Eglise et la chair, 52, p. 237-259</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03090503v1</w:t>
-              </w:r>
-[...89 lines deleted...]
-                <w:t xml:space="preserve">hal-03090476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incarner l'autorité ? Serments politiques et loyauté des sujets sous le règne de Charles VI</w:t>
               </w:r>
@@ -3523,186 +3523,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01557958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Consulter, délibérer, décider : donner son avis au Moyen-Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Charageat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Leveleux-Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires du Midi, 2010, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pumi.38618⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03089792v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le Crime de l’ombre. Complots, conspirations et conjurations au Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ribémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Leveleux-Teixeira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bernard Ribémont, Corinne Leveleux. Klincksieck, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03592543v1</w:t>
-              </w:r>
-[...82 lines deleted...]
-                <w:t xml:space="preserve">hal-03089792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Normes et normativité. Études d'histoire du droit rassemblées en l'honneur d'Albert Rigaudière</w:t>
               </w:r>
@@ -4715,200 +4715,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04888529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La vérité incertaine. La gestion du doute par le droit savant médiéval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Leveleux-Texeira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Elise Boillet et Marco Faini. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le doute dans l’Europe moderne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 36, Brepols Publishers, pp.29-46, 2022, Études Renaissantes, 978-2-503-58818-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/m.er-eb.5.130496⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04891913v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Enseigner et étudier le droit à Orléans (1230-1320). Préface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bassano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Leveleux-Teixeira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De maître à élève. Enseigner le droit à Orléans (c.1230-c.1320)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, BRILL, pp.40-105, 2022, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/9789004529960_003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1163/9789004529960_003⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04891800v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-04891913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Jousse et l'appel comme d'abus, p. 303-314</w:t>
               </w:r>
@@ -5577,402 +5577,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01561332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Conseiller, aviser, contrôler ? Le rôle ambigu du recours à l’expertise dans les procédures inquisitoriales (XIVe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Leveleux-Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conseiller les juges au Moyen Âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires du Midi, pp.25-46, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pumi.15246⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03091147v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Leveleux-Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie Bassano, Esther Dehoux, Catherine Vincent (éd.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le pèlerinage de l'âme de Guillaume de Digulleville (1355-1358). Regards croisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les études du RILMA (5), Brépols, pp.211-214, 2014, Répertoire iconographique de la littérature du Moyen Âge, 9782503546049</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01561223v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Prêter serment au Moyen-Âge. La virtus verborum au risque du droit (XIIe-XVe s.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Leveleux-Teixeira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Études réunies par Nicole Bériou, Jean-Patrice Boudet et Irène Rosier-Catach. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le pouvoir des mots au Moyen Âge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 13, Brépols, pp.171-188, 2014, Bibliothèque d'histoire culturelle du Moyen Âge, 9782503551418</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01559236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...24 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Savoirs techniques et opinion commune. L'expertise dans la doctrine juridique médiévale (XIIIe- XVe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Leveleux-Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Société des historiens médiévistes de l'enseignement supérieur public (France). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conseiller les juges au Moyen Âge</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Experts et expertise au Moyen-Âge. Consilium quæritur a perito </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 116, Publications de la Sorbonne, pp.117-131, 2012, Histoire ancienne et médiévale, 9782859447151</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...93 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01558416v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrique et réception de la norme. Brèves remarques sur l’effectivité en droit médiéval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Leveleux-Teixeira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La fabrique de la norme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.17-30, 2012, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.127848⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.pur.127848⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03091141v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-01558416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'ancien droit et le règlement non judiciaire des conflits de la vengeance à la grâce</w:t>
               </w:r>
@@ -6171,437 +6171,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01560531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Des serments collectifs au contrat politique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Leveleux-Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Avant le contrat social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions de la Sorbonne, pp.269-289, 2011, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.psorbonne.32848⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03091150v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alciat, le De verborum significatione et la morphologie du droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Leveleux-Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bassano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stéphan Geonget. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bourges à la Renaissance, hommes de lettres, hommes de lois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, Klincksieck, pp.283-309, 2011, Jus et litterae, 9782252037867</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01559287v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construire le crime de blasphème. Les juges entre inapplication et dépassement de la norme (XIVe-XVIe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Leveleux-Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bruno Lemesle et Michel Nassiet (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Valeurs et justice. Écarts et proximités entre société et monde judiciaire du Moyen Âge au XVIIIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.85-101, 2011, Histoire, 9782753514317</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01560596v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Controverses juridiques et désarmement herméneutique, ou la brève histoire d’un espace public doctrinal chez les juristes (xiie-xiiie siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Leveleux-Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Leveleux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’espace public au Moyen Âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de France, pp.263, 2011, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/puf.bouch.2011.01.0263⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03091162v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Juger le faux pour croire le vrai le discours de consilia juridiques sur les pratiques de falsification (XIVe-XVIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Leveleux-Teixeira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">olivier Poncet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Juger le faux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 9782357231092. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.enc.273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01916961v1</w:t>
-              </w:r>
-[...326 lines deleted...]
-                <w:t xml:space="preserve">hal-03091162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préface</w:t>
               </w:r>
@@ -7463,388 +7463,388 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03091776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interdit</w:t>
+                <w:t xml:space="preserve">La référence à l'opinion commune dans la pensée romano-canonique (XIIè-XVIè siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Leveleux-Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christiane Villain-Gandossi. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Europe à la recherche de son identité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CTHS, p. 171-184, 2002, 2-7355-0513-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03091772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blasphème</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Leveleux-Teixeira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Gauvard, A. de Libera, M. Zink. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire du Moyen Age</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUF, 2002, 978-2130543398</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Parjure</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03095453v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La référence à l'opinion commune dans la doctrine romano-canonique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Leveleux-Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Europe à la recherche de son identité Actes du 125è congrès des sociétés historiques et scientifiques (Lille, Avril 2000)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CTHS, p. 171-184, 2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03308024v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interdit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Leveleux-Teixeira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Gauvard, A. de Libera, M. Zink. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire du Moyen Age</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUF, 2002, 978-2130543398</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...93 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...49 lines deleted...]
-                <w:t xml:space="preserve">hal-03308024v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03095461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blasphème</w:t>
+                <w:t xml:space="preserve">Parjure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Leveleux-Teixeira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Gauvard, A. de Libera, M. Zink. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire du Moyen Age</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUF, 2002, 978-2130543398</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03095453v1</w:t>
+                <w:t xml:space="preserve">hal-03095470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serment et constitution dans la doctrine canonique médiévale</w:t>
               </w:r>
@@ -7970,165 +7970,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03091752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La répression du blasphème et les métamorphoses de la vérité (Moyen Age- début de l'époque moderne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Leveleux-Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Au cloitre et dans le monde. Femmes, hommes et sociétés (IXè-XVè siècles). Mélanges en l'honneur de Paulette L'hermite-Leclerq</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l'univerité Paris-Sorbonne, p. 323-336, 2000, 2-84050-180-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03091746v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Blasphème et sexualité (XIIIè-XVIè siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Leveleux-Teixeira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mariage et sexualité au Moyen-Age</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUPS, p. 301-315, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03308025v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03091746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8651,51 +8651,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="ACFB94FC"/>
+    <w:nsid w:val="C73F86C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8882,51 +8882,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/corinne-leveleux-teixeira" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8186-5430" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/057572089" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519567v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Leveleux-Teixeira" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263574v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14mgb" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235151v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14jvd" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296738v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889803v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rspt.1073.0423" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891670v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Pouthier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfhip1.057.0009" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891698v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccm.6973" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891828v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.64099" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090506v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/cliothemis.166" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121545v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Leveleux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.58137" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091156v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Rosier-Catach" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asr.3551" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891691v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/infle.046.0075" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090503v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090476v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rlr.2175" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01558327v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091155v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Leveleux-Texeira" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crm.13361" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01558204v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01558236v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crm.13088" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01916960v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhr.7828" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090497v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090465v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/CRAI.2007.87953" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090488v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092737v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02099849v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091760v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090461v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crm.885" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889792v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Eckert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889787v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435184v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Anne Forcadet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179122v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulvio Delle Donne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://web.unibas.it/bup/omp/index.php/bup/catalog/book/978-88-31309-23-3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05042753v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Peters-Custot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blaudeau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Madeline" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Panarelli" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6093/978-88-31309-16-5" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01561379v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.shmesp.fr/spip.php?article611" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01557958v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rousselet-Pimont" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Garnier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Goff" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592543v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rib&#233;mont" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089792v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Charageat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pumi.38618" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089787v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089782v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308026v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625091v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308023v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089775v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469376v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-19755-3.p.0197" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224916v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235186v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Conte" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Genton" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469390v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435159v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18777-6.p.0299" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469469v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888546v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888529v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhj.035.0029" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891800v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bassano" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004529960_003" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891913v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/m.er-eb.5.130496" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03406316v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03406317v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091148v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.putc.7577" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095424v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02407431v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07838-8.p.0181" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095388v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891676v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv2c3k2tb.3" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01561403v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01561332v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01559236v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091147v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pumi.15246" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01561223v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091141v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.127848" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01558416v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01561057v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01781705v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01560531v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01916961v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enc.273" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091150v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.32848" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01559287v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01560596v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091162v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.bouch.2011.01.0263" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095353v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091144v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pumi.38728" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092752v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095330v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091140v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.125670" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092756v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092743v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092738v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092748v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095439v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092733v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091776v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095461v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095470v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091772v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308024v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095453v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091759v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091752v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308025v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091746v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888622v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888647v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889801v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Beaulande-Barraud" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889807v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barralis" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rowan Dorin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692134v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/corinne-leveleux-teixeira" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8186-5430" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/057572089" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519567v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Leveleux-Teixeira" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263574v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14mgb" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235151v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14jvd" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296738v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889803v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rspt.1073.0423" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891670v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Pouthier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfhip1.057.0009" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891828v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.64099" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891698v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccm.6973" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090506v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/cliothemis.166" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121545v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Leveleux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.58137" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091156v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Rosier-Catach" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asr.3551" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891691v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/infle.046.0075" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090476v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rlr.2175" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090503v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01558327v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091155v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Leveleux-Texeira" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crm.13361" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01558204v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01558236v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crm.13088" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01916960v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhr.7828" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090497v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090465v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/CRAI.2007.87953" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090488v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092737v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02099849v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091760v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090461v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crm.885" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889792v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Eckert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889787v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435184v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Anne Forcadet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179122v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulvio Delle Donne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://web.unibas.it/bup/omp/index.php/bup/catalog/book/978-88-31309-23-3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05042753v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Peters-Custot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blaudeau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Madeline" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Panarelli" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6093/978-88-31309-16-5" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01561379v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.shmesp.fr/spip.php?article611" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01557958v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rousselet-Pimont" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Garnier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Goff" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089792v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Charageat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pumi.38618" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592543v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rib&#233;mont" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089787v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089782v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308026v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625091v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308023v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089775v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469376v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-19755-3.p.0197" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224916v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235186v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Conte" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Genton" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469390v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435159v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18777-6.p.0299" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469469v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888546v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888529v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhj.035.0029" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891913v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/m.er-eb.5.130496" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891800v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bassano" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004529960_003" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03406316v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03406317v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091148v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.putc.7577" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095424v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02407431v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07838-8.p.0181" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095388v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891676v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv2c3k2tb.3" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01561403v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01561332v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091147v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pumi.15246" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01561223v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01559236v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01558416v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091141v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.127848" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01561057v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01781705v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01560531v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091150v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.32848" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01559287v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01560596v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091162v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.bouch.2011.01.0263" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01916961v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enc.273" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095353v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091144v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pumi.38728" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092752v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095330v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091140v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.125670" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092756v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092743v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092738v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092748v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095439v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092733v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091776v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091772v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095453v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308024v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095461v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095470v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091759v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091752v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091746v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308025v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888622v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888647v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889801v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Beaulande-Barraud" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889807v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barralis" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rowan Dorin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692134v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>