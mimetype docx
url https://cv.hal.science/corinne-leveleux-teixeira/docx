--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -787,252 +787,252 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Préface. Le blasphème, un signifiant en disponibilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Leveleux-Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Questes : revue pluridisciplinaire d’études médiévales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 50, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/14jvd⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05235151v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Biens communs et nécessité dans la première canonistique médiévale (12è siècle-c. 1215)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Leveleux-Teixeira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française d'Histoire des Idées Politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 62 (2), p. 93-112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05519567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sortir de la perplexité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Leveleux-Teixeira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annuaire de l’École pratique des hautes études. Section des sciences religieuses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 132, pp.563-580. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/14mgb⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05263574v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-05235151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saint Louis, le roi et les coutumes.</w:t>
               </w:r>
@@ -1250,360 +1250,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04891670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Collectif, Le sacré et la parole : le serment au Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Leveleux-Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 253, pp.93-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ccm.6973⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04891698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonnet, Les lois de la désobéissance. Traité de l’orgueil et de la mauvaise volonté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Leveleux-Teixeira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 196, pp.194-195. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/assr.64099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04891828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Corinne Leveleux-Teixeira</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Sère (dir.), Les régimes de polémicité au Moyen Âge. Rennes, Presses universitaires de Rennes, 2019, 214 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Leveleux-Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Leveleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/ccm.6973⟩</w:t>
+              <w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 192, pp.293-296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/assr.58137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...27 lines deleted...]
-            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03121545v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un conflit des interprétations ? Vérité judiciaire et expertise médicale (xiiie-xive siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Leveleux-Teixeira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clio@Thémis : Revue électronique d'histoire du droit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 19, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.35562/cliothemis.166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03090506v1</w:t>
-              </w:r>
-[...89 lines deleted...]
-                <w:t xml:space="preserve">hal-03121545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le blasphème – Perspectives historiques, théoriques, comparatistes</w:t>
               </w:r>
@@ -1752,801 +1752,801 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04891691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le sexe des anges. L’Église, les fiançailles et le mariage des enfants. Le point de vue de quelques canonistes méridionaux (XIIIè-XIVè siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Leveleux-Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de Fanjeaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, L'Eglise et la chair, 52, p. 237-259</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03090503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Conformed to the image of Jesus Christ? The body of priests in medieval canon law</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Leveleux-Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Leveleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des langues romanes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Tome CXXIII N°2, pp.289-309. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rlr.2175⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rlr.2175⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">hal-03090476v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Incarner l'autorité ? Serments politiques et loyauté des sujets sous le règne de Charles VI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Leveleux-Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptes-rendus des séances de l'Académie des inscriptions et belles-lettres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le sexe des anges. L’Église, les fiançailles et le mariage des enfants. Le point de vue de quelques canonistes méridionaux (XIIIè-XIVè siècles)</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01558327v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Jacob, La grâce des juges. L’institution judiciaire et le sacré en Occident</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Leveleux-Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Leveleux-Texeira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de Recherches Médiévales et Humanistes = Journal of Medieval and Humanistic Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/crm.13361⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03091155v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le serment, une parole sacrée ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Leveleux-Teixeira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de Fanjeaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, L'Eglise et la chair, 52, p. 237-259</w:t>
+              <w:t xml:space="preserve">, 2013, La Parole sacrée. Formes, fonctions, sens (XIe-XVe siècle), 47, pp.175-192</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Corinne Leveleux-Teixeira</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01558204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit canonique médiéval et l'horreur du scandale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Leveleux-Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de Recherches Médiévales et Humanistes = Journal of Medieval and Humanistic Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Le droit et son écriture : la médiatisation du fait judiciaire dans la littérature médiévale, 25, pp.193-211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/crm.13088⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01558236v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Between Law and Religion: From Sinful Blasphemy to Victimless Crime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Leveleux-Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'histoire des religions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 4, pp.587 - 602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rhr.7828⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01916960v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'utilitas publica des canonistes. Un outil de régulation de l'ordre juridique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Leveleux-Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française d'Histoire des Idées Politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Pouvoir d'un seul et bien commun (VIè-XVè siècles), 32, p. 259-276</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03090497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La pratique du conseil devant les tribunaux d'inquisition, XIIIè-XIVè siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Leveleux-Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de Fanjeaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Les justices d'Eglise dans le Midi (XIè-XVè), 42, p. 165-198</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03090488v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La construction canonique du serment aux XIIe-XIIIe siècles. De l’interdit à la norme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Leveleux-Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Leveleux-Texeira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes-rendus des séances de l'Académie des inscriptions et belles-lettres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 151 (2), pp.821-844. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/CRAI.2007.87953⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...455 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/CRAI.2007.87953⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03090465v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03090488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction médiévale de la lèse majesté</w:t>
               </w:r>
@@ -3523,186 +3523,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01557958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le Crime de l’ombre. Complots, conspirations et conjurations au Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ribémont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Leveleux-Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bernard Ribémont, Corinne Leveleux. Klincksieck, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03592543v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Consulter, délibérer, décider : donner son avis au Moyen-Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Charageat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Leveleux-Teixeira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires du Midi, 2010, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pumi.38618⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.pumi.38618⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03089792v1</w:t>
-              </w:r>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">hal-03592543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Normes et normativité. Études d'histoire du droit rassemblées en l'honneur d'Albert Rigaudière</w:t>
               </w:r>
@@ -4336,178 +4336,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05235186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Conclusions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Leveleux-Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La nature et le droit médiéval. Entre savoirs et normes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-18777-6.p.0299⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05435159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Blasphème et dissidence religieuse (13è-16è siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Leveleux-Teixeira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anna Arzoumanov; Nathalie Droit. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le blasphème en procès. De l'arène publique au prétoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut francophone pour la justice et la démocratie (LGDJ), p. 23-35, 2025, Colloques et essais, 978-2-37032-451-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05469390v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-05435159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La main du jureur en droit médiéval</w:t>
               </w:r>
@@ -4715,200 +4715,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04888529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Enseigner et étudier le droit à Orléans (1230-1320). Préface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bassano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Leveleux-Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De maître à élève. Enseigner le droit à Orléans (c.1230-c.1320)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, BRILL, pp.40-105, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/9789004529960_003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04891800v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La vérité incertaine. La gestion du doute par le droit savant médiéval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Leveleux-Texeira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elise Boillet et Marco Faini. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le doute dans l’Europe moderne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 36, Brepols Publishers, pp.29-46, 2022, Études Renaissantes, 978-2-503-58818-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1484/m.er-eb.5.130496⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04891913v1</w:t>
-              </w:r>
-[...89 lines deleted...]
-                <w:t xml:space="preserve">hal-04891800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Jousse et l'appel comme d'abus, p. 303-314</w:t>
               </w:r>
@@ -5034,333 +5034,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03406317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Aux frontières de la dissidence. Censurer le blasphème au XVIè siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Leveleux-Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">G. Rideau, A. Roncaccia. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Identités religieuses dans le contexte politique, culturel et littéraire des villes de l'Europe moderne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Francesco Cesati, p. 65-83, 2020, 978-88-7667-835-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03095424v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Traduire le droit savant en français au XIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Leveleux-Teixeira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Justement traduire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de l’Université Toulouse 1 Capitole, pp.131-150, 2020, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.putc.7577⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.putc.7577⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03091148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">G. Rideau, A. Roncaccia. </w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Leveleux-Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre-Anne Forcadet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Identités religieuses dans le contexte politique, culturel et littéraire des villes de l'Europe moderne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Francesco Cesati, p. 65-83, 2020, 978-88-7667-835-6</w:t>
+              <w:t xml:space="preserve">Conquestus fuit domino regi. Le recours au roi d'après les arrêts du parlement (1223-1285)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Boccard, p. 11-15, 2018, 27018044450</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03095388v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La procédure criminelle dans les Assises de Jérusalem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Leveleux-Teixeira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bernard Ribémont; Jérome Devard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Autour des assises de Jérusalem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ganier, 2018, 978-2-406-07836-4. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-07838-8.p.0181⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-07838-8.p.0181⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-02407431v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-03095388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préface</w:t>
               </w:r>
@@ -5577,475 +5577,475 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01561332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Prêter serment au Moyen-Âge. La virtus verborum au risque du droit (XIIe-XVe s.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Leveleux-Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Études réunies par Nicole Bériou, Jean-Patrice Boudet et Irène Rosier-Catach. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le pouvoir des mots au Moyen Âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 13, Brépols, pp.171-188, 2014, Bibliothèque d'histoire culturelle du Moyen Âge, 9782503551418</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01559236v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Conseiller, aviser, contrôler ? Le rôle ambigu du recours à l’expertise dans les procédures inquisitoriales (XIVe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Leveleux-Teixeira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conseiller les juges au Moyen Âge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires du Midi, pp.25-46, 2014, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pumi.15246⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.pumi.15246⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03091147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Leveleux-Teixeira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie Bassano, Esther Dehoux, Catherine Vincent (éd.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le pèlerinage de l'âme de Guillaume de Digulleville (1355-1358). Regards croisés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les études du RILMA (5), Brépols, pp.211-214, 2014, Répertoire iconographique de la littérature du Moyen Âge, 9782503546049</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01561223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Études réunies par Nicole Bériou, Jean-Patrice Boudet et Irène Rosier-Catach. </w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'ancien droit et le règlement non judiciaire des conflits de la vengeance à la grâce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Leveleux-Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olivera Boskovic (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le pouvoir des mots au Moyen Âge</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 13, Brépols, pp.171-188, 2014, Bibliothèque d'histoire culturelle du Moyen Âge, 9782503551418</w:t>
+              <w:t xml:space="preserve">La déjudiciarisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mare &amp; Martin, pp.111-136, 2012, Droit privé et science criminelle, 9782849341124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01561057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrique et réception de la norme. Brèves remarques sur l’effectivité en droit médiéval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Leveleux-Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La fabrique de la norme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.17-30, 2012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.127848⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03091141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Savoirs techniques et opinion commune. L'expertise dans la doctrine juridique médiévale (XIIIe- XVe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Leveleux-Teixeira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Société des historiens médiévistes de l'enseignement supérieur public (France). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experts et expertise au Moyen-Âge. Consilium quæritur a perito </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 116, Publications de la Sorbonne, pp.117-131, 2012, Histoire ancienne et médiévale, 9782859447151</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01558416v1</w:t>
-              </w:r>
-[...149 lines deleted...]
-                <w:t xml:space="preserve">halshs-01561057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une subversion douce : la déconstruction de l’autorité canonique chez Calvin</w:t>
               </w:r>
@@ -6171,588 +6171,588 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01560531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Juger le faux pour croire le vrai le discours de consilia juridiques sur les pratiques de falsification (XIVe-XVIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Leveleux-Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">olivier Poncet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juger le faux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 9782357231092. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.enc.273⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01916961v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alciat, le De verborum significatione et la morphologie du droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Leveleux-Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bassano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stéphan Geonget. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bourges à la Renaissance, hommes de lettres, hommes de lois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, Klincksieck, pp.283-309, 2011, Jus et litterae, 9782252037867</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01559287v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Des serments collectifs au contrat politique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Leveleux-Teixeira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Avant le contrat social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions de la Sorbonne, pp.269-289, 2011, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.psorbonne.32848⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03091150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...85 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construire le crime de blasphème. Les juges entre inapplication et dépassement de la norme (XIVe-XVIe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Leveleux-Teixeira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bruno Lemesle et Michel Nassiet (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Valeurs et justice. Écarts et proximités entre société et monde judiciaire du Moyen Âge au XVIIIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.85-101, 2011, Histoire, 9782753514317</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01560596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controverses juridiques et désarmement herméneutique, ou la brève histoire d’un espace public doctrinal chez les juristes (xiie-xiiie siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Leveleux-Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Leveleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’espace public au Moyen Âge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de France, pp.263, 2011, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/puf.bouch.2011.01.0263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03091162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...28 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remarques introductives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Leveleux-Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Juger le faux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/books.enc.273⟩</w:t>
+              <w:t xml:space="preserve">Consulter, délibérer, décider : donner son avis au Moyen-Âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires du Midi, pp.197-200, 2010, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pumi.38728⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03091144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Leveleux-Teixeira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Frédéric F. Martin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Justice et législation sous le règne de Louis XI. La norme juridique royale à la veille des Temps modernes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LGDJ, p. XIII-XVII, 2010, 978-2-916606-25-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03095353v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-03091144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du crime atroce à la qualification impossible. Les débats doctrinaux autour de l'assassinat du duc d'Orléans (1408-1418)</w:t>
               </w:r>
@@ -7463,388 +7463,388 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03091776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Parjure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Leveleux-Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C. Gauvard, A. de Libera, M. Zink. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire du Moyen Age</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUF, 2002, 978-2130543398</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03095470v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interdit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Leveleux-Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C. Gauvard, A. de Libera, M. Zink. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire du Moyen Age</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUF, 2002, 978-2130543398</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03095461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La référence à l'opinion commune dans la pensée romano-canonique (XIIè-XVIè siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Leveleux-Teixeira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christiane Villain-Gandossi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Europe à la recherche de son identité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CTHS, p. 171-184, 2002, 2-7355-0513-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03091772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blasphème</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Leveleux-Teixeira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Gauvard, A. de Libera, M. Zink. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire du Moyen Age</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUF, 2002, 978-2130543398</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03095453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La référence à l'opinion commune dans la doctrine romano-canonique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Leveleux-Teixeira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Europe à la recherche de son identité Actes du 125è congrès des sociétés historiques et scientifiques (Lille, Avril 2000)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CTHS, p. 171-184, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03308024v1</w:t>
-              </w:r>
-[...144 lines deleted...]
-                <w:t xml:space="preserve">hal-03095470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serment et constitution dans la doctrine canonique médiévale</w:t>
               </w:r>
@@ -8208,51 +8208,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doctrines juridiques et tradition canonique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Leveleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Leveleux-Teixeira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8651,51 +8651,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C73F86C3"/>
+    <w:nsid w:val="1F4C3AFA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8882,51 +8882,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/corinne-leveleux-teixeira" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8186-5430" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/057572089" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519567v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Leveleux-Teixeira" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263574v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14mgb" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235151v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14jvd" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296738v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889803v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rspt.1073.0423" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891670v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Pouthier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfhip1.057.0009" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891828v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.64099" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891698v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccm.6973" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090506v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/cliothemis.166" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121545v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Leveleux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.58137" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091156v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Rosier-Catach" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asr.3551" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891691v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/infle.046.0075" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090476v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rlr.2175" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090503v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01558327v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091155v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Leveleux-Texeira" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crm.13361" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01558204v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01558236v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crm.13088" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01916960v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhr.7828" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090497v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090465v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/CRAI.2007.87953" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090488v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092737v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02099849v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091760v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090461v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crm.885" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889792v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Eckert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889787v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435184v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Anne Forcadet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179122v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulvio Delle Donne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://web.unibas.it/bup/omp/index.php/bup/catalog/book/978-88-31309-23-3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05042753v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Peters-Custot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blaudeau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Madeline" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Panarelli" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6093/978-88-31309-16-5" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01561379v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.shmesp.fr/spip.php?article611" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01557958v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rousselet-Pimont" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Garnier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Goff" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089792v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Charageat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pumi.38618" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592543v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rib&#233;mont" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089787v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089782v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308026v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625091v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308023v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089775v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469376v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-19755-3.p.0197" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224916v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235186v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Conte" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Genton" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469390v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435159v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18777-6.p.0299" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469469v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888546v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888529v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhj.035.0029" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891913v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/m.er-eb.5.130496" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891800v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bassano" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004529960_003" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03406316v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03406317v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091148v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.putc.7577" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095424v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02407431v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07838-8.p.0181" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095388v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891676v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv2c3k2tb.3" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01561403v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01561332v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091147v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pumi.15246" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01561223v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01559236v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01558416v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091141v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.127848" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01561057v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01781705v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01560531v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091150v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.32848" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01559287v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01560596v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091162v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.bouch.2011.01.0263" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01916961v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enc.273" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095353v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091144v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pumi.38728" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092752v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095330v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091140v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.125670" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092756v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092743v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092738v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092748v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095439v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092733v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091776v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091772v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095453v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308024v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095461v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095470v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091759v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091752v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091746v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308025v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888622v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888647v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889801v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Beaulande-Barraud" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889807v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barralis" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rowan Dorin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692134v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/corinne-leveleux-teixeira" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8186-5430" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/057572089" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235151v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Leveleux-Teixeira" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14jvd" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519567v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263574v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14mgb" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296738v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889803v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rspt.1073.0423" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891670v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Pouthier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfhip1.057.0009" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891698v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccm.6973" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891828v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.64099" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121545v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Leveleux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.58137" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090506v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/cliothemis.166" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091156v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Rosier-Catach" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asr.3551" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891691v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/infle.046.0075" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090503v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090476v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rlr.2175" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01558327v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091155v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Leveleux-Texeira" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crm.13361" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01558204v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01558236v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crm.13088" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01916960v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhr.7828" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090497v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090488v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090465v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/CRAI.2007.87953" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092737v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02099849v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091760v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090461v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crm.885" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889792v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Eckert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889787v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435184v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Anne Forcadet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179122v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulvio Delle Donne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://web.unibas.it/bup/omp/index.php/bup/catalog/book/978-88-31309-23-3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05042753v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Peters-Custot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blaudeau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Madeline" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Panarelli" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6093/978-88-31309-16-5" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01561379v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.shmesp.fr/spip.php?article611" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01557958v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rousselet-Pimont" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Garnier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Goff" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592543v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rib&#233;mont" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089792v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Charageat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pumi.38618" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089787v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089782v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308026v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625091v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308023v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089775v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469376v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-19755-3.p.0197" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224916v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235186v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Conte" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Genton" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435159v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18777-6.p.0299" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469390v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469469v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888546v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888529v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhj.035.0029" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891800v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bassano" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004529960_003" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891913v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/m.er-eb.5.130496" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03406316v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03406317v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095424v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091148v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.putc.7577" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095388v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02407431v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07838-8.p.0181" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891676v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv2c3k2tb.3" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01561403v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01561332v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01559236v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091147v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pumi.15246" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01561223v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01561057v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091141v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.127848" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01558416v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01781705v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01560531v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01916961v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enc.273" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01559287v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091150v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.32848" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01560596v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091162v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.bouch.2011.01.0263" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091144v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pumi.38728" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095353v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092752v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095330v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091140v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.125670" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092756v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092743v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092738v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092748v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095439v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092733v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091776v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095470v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095461v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091772v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095453v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308024v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091759v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091752v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091746v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308025v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888622v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888647v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889801v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Beaulande-Barraud" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889807v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barralis" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rowan Dorin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692134v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>