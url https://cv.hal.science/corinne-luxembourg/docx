--- v0 (2026-03-24)
+++ v1 (2026-05-01)
@@ -5251,178 +5251,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03507002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour intégrer le territoire dans le raisonnement intersectionnel. Réflexions à partir d’une recherche-action</w:t>
+                <w:t xml:space="preserve">Les dynamiques des espaces marchands dans la ville au prisme du genre. Le cas de Gennevilliers (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Luxembourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lebrun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Troisièmes journées franco-espagnoles de géographie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Séville, Espagne</w:t>
+              <w:t xml:space="preserve">Les territoires face au défi de la durabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Iasi, Roumanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03286415v1</w:t>
+                <w:t xml:space="preserve">halshs-03286414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les dynamiques des espaces marchands dans la ville au prisme du genre. Le cas de Gennevilliers (France)</w:t>
+                <w:t xml:space="preserve">Pour intégrer le territoire dans le raisonnement intersectionnel. Réflexions à partir d’une recherche-action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Luxembourg</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Lebrun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les territoires face au défi de la durabilité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Iasi, Roumanie</w:t>
+              <w:t xml:space="preserve">Troisièmes journées franco-espagnoles de géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Séville, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03286414v1</w:t>
+                <w:t xml:space="preserve">halshs-03286415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le commerce : un révélateur des inégalités de genre. Analyse à partir de l’exemple de Gennevilliers</w:t>
               </w:r>
@@ -5635,204 +5635,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03286423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habiter et vieillir en quartier péricentral</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Coupleux</w:t>
+                <w:t xml:space="preserve">Les Urbain.e.s à Gennevilliers : genre et espace public au cœur d’une recherche-action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edna Hernández González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Luxembourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">86e congrès de l'ACFAS, Habitabilité territoriale : action publique, acteurs collectifs et habitants inventifs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Chicoutimi, Canada</w:t>
+              <w:t xml:space="preserve">Etudes urbaines et des genres : quelles perspectives pour la recherche-action ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Bologne, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03286422v1</w:t>
+                <w:t xml:space="preserve">halshs-03286425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Urbain.e.s à Gennevilliers : genre et espace public au cœur d’une recherche-action</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Edna Hernández González</w:t>
+                <w:t xml:space="preserve">Habiter et vieillir en quartier péricentral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Coupleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Luxembourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Etudes urbaines et des genres : quelles perspectives pour la recherche-action ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Bologne, Italie</w:t>
+              <w:t xml:space="preserve">86e congrès de l'ACFAS, Habitabilité territoriale : action publique, acteurs collectifs et habitants inventifs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Chicoutimi, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03286425v1</w:t>
+                <w:t xml:space="preserve">halshs-03286422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La nuit : espace genré ?</w:t>
               </w:r>
@@ -6732,51 +6732,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2BDCCC2D"/>
+    <w:nsid w:val="E713EA60"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6963,51 +6963,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/corinne-luxembourg" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2813-9173" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/132212471" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urbaines.hypotheses.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02398066v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Luxembourg" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00346982v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123991v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Labruy&#232;re" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Faure" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124879v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edna Hern&#225;ndez Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174585v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174588v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05298050v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.892.0076" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016816v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Migeon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651225v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriem Kadri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Cyrino" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Sergent-Mirebault" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mortelette" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706920v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lp.419.0076" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739470v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lebrun" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Dupont" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126085v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447926v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/vilpa.2023.1874" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04009819v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03818549v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/strenae.9258" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588806v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moull&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452684v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588870v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coupleux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Delmer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Wiesztort" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509123v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175875v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/clcd.012.0051" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509122v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03286324v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124752v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01925063v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/pollution-atmospherique.6687" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174604v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.9486" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185421v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Messaoudi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1036673ar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175876v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rge.5105" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00992415v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509127v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00992410v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.2011.8211" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563705v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puv.goeur.2025.01.0151" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113673v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019548v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253510v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03799017v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puv.rouge.2022.01.0187" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03357543v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933381v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03286391v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03434773v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117733v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03286386v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Jossin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03286395v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03434488v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124885v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03286385v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Raymond" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01503028v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fleur Albecke" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Ba&#239;t-Ihaddadene" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bourdon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cl&#233;ment" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Demaline" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03286375v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Consid&#232;re" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Leloup" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390659v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura P&#233;aud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04714901v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Le Bigot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253485v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Alessandrin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Benedetto" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;riel Boushaki" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coutrot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04240460v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315250v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03693812v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03286404v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507002v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03286415v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03286414v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03286417v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03286409v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Gloesener" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03286423v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03286422v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03286425v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03286420v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03286421v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03286427v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00992417v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00992416v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00992414v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00992413v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00992411v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00590603v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00588893v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00588895v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/corinne-luxembourg" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2813-9173" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/132212471" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urbaines.hypotheses.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02398066v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Luxembourg" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00346982v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123991v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Labruy&#232;re" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Faure" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124879v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edna Hern&#225;ndez Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174585v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174588v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05298050v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.892.0076" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016816v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Migeon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651225v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriem Kadri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Cyrino" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Sergent-Mirebault" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mortelette" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706920v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lp.419.0076" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739470v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lebrun" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Dupont" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126085v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447926v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/vilpa.2023.1874" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04009819v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03818549v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/strenae.9258" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588806v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moull&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452684v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588870v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coupleux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Delmer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Wiesztort" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509123v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175875v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/clcd.012.0051" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509122v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03286324v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124752v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01925063v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/pollution-atmospherique.6687" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174604v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.9486" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185421v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Messaoudi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1036673ar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175876v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rge.5105" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00992415v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509127v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00992410v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.2011.8211" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563705v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puv.goeur.2025.01.0151" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113673v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019548v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253510v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03799017v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puv.rouge.2022.01.0187" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03357543v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933381v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03286391v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03434773v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117733v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03286386v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Jossin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03286395v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03434488v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124885v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03286385v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Raymond" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01503028v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fleur Albecke" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Ba&#239;t-Ihaddadene" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bourdon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cl&#233;ment" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Demaline" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03286375v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Consid&#232;re" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Leloup" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390659v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura P&#233;aud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04714901v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Le Bigot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253485v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Alessandrin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Benedetto" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;riel Boushaki" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coutrot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04240460v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315250v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03693812v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03286404v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507002v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03286414v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03286415v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03286417v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03286409v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Gloesener" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03286423v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03286425v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03286422v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03286420v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03286421v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03286427v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00992417v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00992416v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00992414v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00992413v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00992411v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00590603v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00588893v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00588895v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>