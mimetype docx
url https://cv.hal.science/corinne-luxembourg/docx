--- v1 (2026-05-01)
+++ v2 (2026-05-24)
@@ -121,50 +121,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">132212471</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=y8I6UhcAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -253,51 +274,51 @@
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Cabas : Care et cadre de vie en banlieue</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">2013-2020. Responsable et coordinatrice du projet </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">La ville côté femmes (le corps révélateur de spatialités) : recherche-action pluridisciplinaire</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> en partenariat avec la ville de Gennevilliers, la Maison des Sciences de l’Homme Paris-Nord (2014 et 2015), Fondation Banque Populaire Rives de Paris. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://urbaines.hypotheses.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Le programme a concerné une part de diagnostic genré et une part de préconisation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
@@ -331,91 +352,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habiter aux intersections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Luxembourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Géographie. Université d'Artois, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">HDR</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02398066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -425,100 +446,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Villes en transition : les avatars de l'industrie dans les villes françaises petites et moyennes (Blagnac, Bourges, Gennevilliers, Le Creusot, Valenciennes)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Luxembourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Université de Nanterre - Paris X, 2008. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00346982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -528,329 +549,329 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sens de la ville. Pour un urbanisme de la vie quotidienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Luxembourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Labruyère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le temps des cerises, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03123991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La ville : quel genre ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edna Hernández González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Luxembourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le temps des cerises, 2017, 978-2-37071-109-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03124879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une ville habitable : de l'espace-temps comme enjeu démocratique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Luxembourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Le Temps des Cerises, 2015, 9782370710659</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03174585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métamorphoses des villes industrielles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Luxembourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Harmattan, 2014, 9782343039817</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03174588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -860,2026 +881,2026 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimensions spatiales et approche intersectionnelle des rapports sociaux – Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Luxembourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Information géographique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Vol. 89 (2-3), pp.76-84. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lig.892.0076⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05298050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rendre visible la construction sociale de l’espace par la méthode Topino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Luxembourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouk Migeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">visionscarto.net</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, https://www.visionscarto.net/methode-topino</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05016816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire le care malgré le cure ? Le devenir des sanatoriums entre isolement et proximité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriem Kadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Cyrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Sergent-Mirebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Mortelette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Luxembourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GéoProximitéS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Le Care : une notion de proximité ?, Le care : une notion de proximité ? (2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04651225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’espace public urbain au prisme du genre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Luxembourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Pensée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, N° 419 (3), pp.76-86. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lp.419.0076⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04706920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politiques et pratiques professionnelles en santé nutritionnelle Éléments d’une recherche-action à Gennevilliers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Luxembourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Santé Publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 36, pp.71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04739470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Gennevilliers est le centre du monde et Paris sa plus proche banlieue » ou le centre du monde comme pensée-outil pour décentrer l’habiter le monde.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Recentrer la métropole pour et par ses marges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Luxembourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GéoProximitéS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Villes en parallèle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 51 (1), pp.38-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/vilpa.2023.1874⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04126085v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04447926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recentrer la métropole pour et par ses marges</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">« Gennevilliers est le centre du monde et Paris sa plus proche banlieue » ou le centre du monde comme pensée-outil pour décentrer l’habiter le monde.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Luxembourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Villes en parallèle</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GéoProximitéS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Ma Proximité, https://quamoter.hypotheses.org/2664</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04447926v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04126085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écrire, jouer et dessiner la recherche. Co-construction et diffusion des savoirs par et vers le terrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Luxembourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques de formation/Analyses : Revue internationale de sciences humaines et sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04009819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limites, discontinuités et relations à l’altérité dans les séries comiques de Pif Gadget entre 2004 et 2008</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Luxembourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Strenae - Recherches sur les livres et objets culturels de l’enfance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître, Pif Gadget et compagnie : approches pluridisciplinaires, 20-21, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/strenae.9258⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03818549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'individu, l'espace et la crise sanitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Luxembourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Moullé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Noûs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">visionscarto.net</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03588806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les espaces publics sont-ils neutres ? Lecture spatiale des rapports sociaux de genre, lecture genrée des rapports socio-spatiaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Luxembourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Noûs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Dynamiques régionales. Revue interdisciplinaire de l'IWEPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, espace public et inégalités de genre, 12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03452684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'habitat intergénérationnel à l'épreuve du temps et des spatialités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Coupleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Delmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Luxembourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurène Wiesztort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers Quamoter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Quartiers et pratiques habitantes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00588870v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chez-soi - Edito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Luxembourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Culture et démocratie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Chez soi, Hors série, https://www.cultureetdemocratie.be/articles/edito-7/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03509123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser l’espace des systèmes de discriminations : pour une lecture spatiale de l’intersectionnalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Luxembourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de la LCD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, N°12 (1), pp.51. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/clcd.012.0051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03175875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'os du chez-soi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Luxembourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Culture et démocratie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Chez soi, Hors série, https://www.cultureetdemocratie.be/articles/los-du-chez-soi/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03509122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le commerce, un révélateur des inégalités de genre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Luxembourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Collage : revue de la Fédération Suisse des Urbanistes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, pp.13-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03286324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuités et discontinuités dans la construction des modes d’habiter d’élèves, envisagées au prisme d’une résidence artistique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Luxembourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers Quamoter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02124752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agriculture urbaine comme levier d’émancipation des femmes et de bienêtre en ville : l’exemple gennevillois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Luxembourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Habiter la ville, 237-238, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/pollution-atmospherique.6687⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01925063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solitudes : spatialités et temporalités du genre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Luxembourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie et cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 108, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/gc.9486⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03174604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet de recherche-action à Gennevilliers : « La ville côté femmes »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Luxembourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila Messaoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches féministes [revue interdisciplinaire francophone d'études féministes]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 29 (1), pp.129-146. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7202/1036673ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03185421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrimonialiser, revitaliser, habiter l’industrie en ville : une question politique et sociale vivante plus qu’une simple question de renouveau urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Luxembourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Géographique de l'Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 53 (3-4), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rge.5105⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03175876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Place et rôle du travail dans l'habitat populaire : un enjeu de développement durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Luxembourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ciencia e ambiente</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 45, pp.21-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00992415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Place et rôle du travail dans l’habitat populaire : un enjeu de développement durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Luxembourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cienciâ &amp; Ambiente</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Habitação Social e Sustentabilidade, 45, http://w3.ufsm.br/reciam/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03509127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les villes françaises face à la désindustrialisation : les cas de Gennevilliers et du Creusot.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Luxembourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BAGF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 88, pp.125-136. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bagf.2011.8211⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00992410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2889,1215 +2910,1215 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La recherche comme service public : s’engager dans une démarche fondée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Luxembourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">David Goeury; Amélie Lefebvre-Chombart. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engagements. Faire de la géographie au XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Vincennes, pp.151-159, 2025, GéoTraverses, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/puv.goeur.2025.01.0151⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05563705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des pratiques et lieux de consommation en milieu populaire La crise sanitaire, miroir grossissant des inégalités de genre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Luxembourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Éditions de l'Université de Lorraine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Territoires du commerce populaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2024, 9782384511440</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05113673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La banlieue comme déserts ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Luxembourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Désert</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, , 2024, 9782958767693</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05019548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jardin d'agrément et jardin potager</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Luxembourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penser avec les discontinuités en géographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.233-243, 2023, Espace et territoire, 9782753592605</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04253510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’éthique du care comme procédé méthodologique et analytique : expérimentations à propos des rapports de genre dans l’espace public à Gennevilliers (2014-2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Luxembourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Noûs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fragments de Géo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Vincennes, pp.187-198, 2022, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/puv.rouge.2022.01.0187⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03799017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jardins partagés gennevillois : genre, participation citoyenne et la fabrique de la ville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Luxembourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurence Granchamp, Sandrine Glatron. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Militantismes et potagers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires du Septentrion, 2021, 978-2-7574-3513-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03357543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CHAPITRE 11. JARDINS PARTAGES GENNEVILLOIS : GENRE, PARTICIPATION CITOYENNE ET FABRIQUE DE LA VILLE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Luxembourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires du Septentrion. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Militantismes et potagers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Environnement et société, 2757435132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03933381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discriminations et ville inclusive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Luxembourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le rôle de la ville dans la lutte contre les discriminations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 9782858926114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03286391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limites du genre : discontinuités socio-sexuées des espaces-temps urbains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Moullé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Luxembourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le sens de la ville. Pour un urbanisme de la vie quotidienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le temps des Cerises, 2020, ‎ 2370711981</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03434773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agriculture urbaine à Gennevilliers : Genre et la fabrique de la ville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Luxembourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Corinne Luxembourg, Damien Labruyère, Emmanuelle Faure. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les sens de la ville : pour un urbanisme de la vie quotidienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le temps des Cerises, pp.314-335, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03117733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soziales Geschlecht, Gewalt und Raum. Sozialwissenschaftliche Arbeiten zur Unsichtbarkeit der Frauen in sogenannten sozialen Brennpunkten. Eine Literaturstudie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Luxembourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Jossin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gewalt vor Ort: Raum, Körper, Kommunikation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03286386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléments d’analyse pour une lecture spatiale des inégalités de genre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Luxembourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Population et inégalités dans le monde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 9782350306704</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03286395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques genrées de l’espace public. Analyse à partir de l’exemple de Gennevilliers (Ile-de-France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Luxembourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Moullé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila Messaoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ville, Habitat, Habiter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Grenade Editorial Universidad de Granada, pp.375-387, 2018, Ville, Habitat, Habiter, 9788433862044 8433862049</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03434488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edna Hernández González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Luxembourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La ville : quel genre ? L’espace public à l’épreuve du genre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le temps des cerises, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03124885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4107,395 +4128,395 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quamoter (Quartiers, mobilités, territoires)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Coupleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Delmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Luxembourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] GIS HSD. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
-              <w:r>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03286385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La ville côté femmes : le corps, révélateur des spatialités ? Projet de recherche-action participatif et critique à Gennevilliers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Fleur Albecke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Baït-Ihaddadene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Demaline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Ville de Gennevilliers/Cemotev/Discontinuités/MSH paris Nord. 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01503028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les représentations politiques et citoyennes de la frontière dans le cadre de l'Eurométropole (RPCFE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Considère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Leloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Luxembourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Moullé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Région Nord-Pas-de-Calais. 2015, pp.84</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03286375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4505,2166 +4526,2166 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pouvoir d'enseigner et de transformer : le genre au cœur de la géographie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Péaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Luxembourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Festival International de Géographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ADFIG, Oct 2025, Saint-Dié-des-Vosges (88), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05390659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gender and Geography: Analysing space through a gender lens: international reflections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Le Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Luxembourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35th International Geographical Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IGU, Aug 2024, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04714901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanatoriums en France : patrimoine minoritaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Alessandrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Benedetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fériel Boushaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coutrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Cyrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4e journées franco-espagnoles de géographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNFG; AGE, Oct 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04253485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographier et photographier l’offre commerciale alimentaire en banlieues. De la nécessité de (re)interroger les déserts alimentaires français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Luxembourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lebrun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les transitions de la distribution alimentaire : formes, localisations et acteurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNFG - Commission Géographie du Commerce, Nov 2023, Liège, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04240460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographier et photographier l'offre commerciale alimentaire en banlieues. De la nécessité de (re)interroger les déserts alimentaires français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Luxembourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international • Les transitions de la distribution alimentaire : formes, localisations et acteurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNFG - Commission Géographie du Commerce, Dec 2023, Liège, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04315250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Permanences d’urbanisme temporaire. Confinement et espaces publics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Moullé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Luxembourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'urbanisme tactique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Camille Mortellette; Laurent Gagnol, Jun 2022, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03693812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Passages, limites et confrontations à l’altérité dans les BD de Pif Gadget entre 2004 et 2008</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Luxembourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pif Gadget et compagnie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2021, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03286404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques et lieux de consommation en contexte de crise sanitaire : analyse genrée dans les classes populaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Luxembourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lebrun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les territoires du commerce populaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03507002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les dynamiques des espaces marchands dans la ville au prisme du genre. Le cas de Gennevilliers (France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Pour intégrer le territoire dans le raisonnement intersectionnel. Réflexions à partir d’une recherche-action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Luxembourg</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Lebrun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les territoires face au défi de la durabilité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Iasi, Roumanie</w:t>
+              <w:t xml:space="preserve">Troisièmes journées franco-espagnoles de géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Séville, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03286414v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03286415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour intégrer le territoire dans le raisonnement intersectionnel. Réflexions à partir d’une recherche-action</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Les dynamiques des espaces marchands dans la ville au prisme du genre. Le cas de Gennevilliers (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Luxembourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lebrun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Troisièmes journées franco-espagnoles de géographie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Séville, Espagne</w:t>
+              <w:t xml:space="preserve">Les territoires face au défi de la durabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Iasi, Roumanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03286415v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03286414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le commerce : un révélateur des inégalités de genre. Analyse à partir de l’exemple de Gennevilliers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Luxembourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lebrun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Troisièmes journées franco-espagnoles de géographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Sevilla, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03286417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les jardins partagés comme lieux potentiels d'engagement citoyen attentif à l'environnement et d'émancipation des femmes à partir d’observations à Gennevilliers (France) et à Bressoux (Belgique)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Luxembourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Gloesener</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les territoires face au défi de la durabilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Iasi, Roumanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03286409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discriminations et ville inclusive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Luxembourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le rôle des villes dans la lutte contre les discriminations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03286423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Urbain.e.s à Gennevilliers : genre et espace public au cœur d’une recherche-action</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Faure</w:t>
+                <w:t xml:space="preserve">Habiter et vieillir en quartier péricentral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Coupleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Luxembourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Etudes urbaines et des genres : quelles perspectives pour la recherche-action ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Bologne, Italie</w:t>
+              <w:t xml:space="preserve">86e congrès de l'ACFAS, Habitabilité territoriale : action publique, acteurs collectifs et habitants inventifs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Chicoutimi, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03286425v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03286422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habiter et vieillir en quartier péricentral</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Coupleux</w:t>
+                <w:t xml:space="preserve">Les Urbain.e.s à Gennevilliers : genre et espace public au cœur d’une recherche-action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edna Hernández González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Luxembourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">86e congrès de l'ACFAS, Habitabilité territoriale : action publique, acteurs collectifs et habitants inventifs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Chicoutimi, Canada</w:t>
+              <w:t xml:space="preserve">Etudes urbaines et des genres : quelles perspectives pour la recherche-action ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Bologne, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03286422v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03286425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La nuit : espace genré ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Luxembourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edna Hernández González</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès International de Recherches Féministes dans la Francophonie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03286420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discontinuités de l’habiter en quartier péricentral : analyse de l’insertion d’un îlot intergénérationnel en logements collectifs sociaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Luxembourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Coupleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penser avec les discontinuités en géographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03286421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Désordre ou émancipation ? Le jardin partagé comme levier de mixité et d’appropriation de l’espace public. Réflexions à partir de l’exemple gennevillois.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Luxembourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ordre et désordre au jardin : enjeux écologiques et sociaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03286427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La ville du 21e siècle est une ville sans corps : pour une ville à tâtons.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Luxembourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La ville du 21e siècle est une ville sans corps : pour une ville à tâtons.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2014, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00992417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution de la ville ouvrière : image des rapports spatiaux ville-usine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Luxembourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Images du travail, travail des images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2013, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00992416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La question de l'émancipation à travers les relations capital-travail et le tissu urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Luxembourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque penser l'émancipation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00992414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le processus de désindustrialisation : illustration des rapports de force socio-spatiaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Luxembourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espace et rapports sociaux de domination</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Champs, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00992413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identités et territoires industriels : temporalités et interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Luxembourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIST2011 - Fonder les sciences du territoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collège international des sciences du territoire (CIST), Nov 2011, Paris, France. pp.316-320</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00992411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des villes moyennes industrielles entre permanence et transition économiques (Le Creusot, Gennevilliers, Valenciennes)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Luxembourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Villes petites et moyennes : un regard renouvelé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00590603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Villes industrielles entre permanences et turbulences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Luxembourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Villes industrielles entre permanences et turbulences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2007, Nanterre, France. pp.235-242</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00588893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forme et immigration : fonctionnement et développement d'une interface urbaine (le cas de Marseille)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Luxembourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forme et immigration : fonctionnement et développement d'une interface urbaine (le cas de Marseille)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Avignon, France. pp.85</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00588895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId131"/>
+      <w:footerReference w:type="default" r:id="rId132"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6732,51 +6753,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E713EA60"/>
+    <w:nsid w:val="D965F1A5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6963,51 +6984,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/corinne-luxembourg" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2813-9173" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/132212471" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urbaines.hypotheses.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02398066v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Luxembourg" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00346982v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123991v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Labruy&#232;re" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Faure" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124879v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edna Hern&#225;ndez Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174585v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174588v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05298050v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.892.0076" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016816v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Migeon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651225v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriem Kadri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Cyrino" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Sergent-Mirebault" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mortelette" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706920v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lp.419.0076" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739470v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lebrun" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Dupont" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126085v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447926v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/vilpa.2023.1874" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04009819v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03818549v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/strenae.9258" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588806v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moull&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452684v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588870v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coupleux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Delmer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Wiesztort" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509123v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175875v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/clcd.012.0051" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509122v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03286324v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124752v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01925063v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/pollution-atmospherique.6687" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174604v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.9486" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185421v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Messaoudi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1036673ar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175876v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rge.5105" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00992415v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509127v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00992410v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.2011.8211" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563705v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puv.goeur.2025.01.0151" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113673v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019548v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253510v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03799017v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puv.rouge.2022.01.0187" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03357543v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933381v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03286391v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03434773v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117733v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03286386v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Jossin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03286395v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03434488v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124885v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03286385v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Raymond" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01503028v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fleur Albecke" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Ba&#239;t-Ihaddadene" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bourdon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cl&#233;ment" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Demaline" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03286375v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Consid&#232;re" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Leloup" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390659v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura P&#233;aud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04714901v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Le Bigot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253485v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Alessandrin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Benedetto" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;riel Boushaki" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coutrot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04240460v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315250v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03693812v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03286404v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507002v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03286414v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03286415v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03286417v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03286409v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Gloesener" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03286423v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03286425v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03286422v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03286420v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03286421v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03286427v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00992417v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00992416v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00992414v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00992413v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00992411v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00590603v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00588893v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00588895v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/corinne-luxembourg" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2813-9173" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/132212471" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=y8I6UhcAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urbaines.hypotheses.org/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02398066v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Luxembourg" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00346982v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123991v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Labruy&#232;re" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Faure" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124879v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edna Hern&#225;ndez Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174585v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174588v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05298050v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.892.0076" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016816v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Migeon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651225v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriem Kadri" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Cyrino" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Sergent-Mirebault" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mortelette" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706920v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lp.419.0076" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739470v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lebrun" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Dupont" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447926v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/vilpa.2023.1874" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126085v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04009819v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03818549v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/strenae.9258" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588806v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moull&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452684v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588870v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coupleux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Delmer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Wiesztort" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509123v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175875v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/clcd.012.0051" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509122v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03286324v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124752v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01925063v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/pollution-atmospherique.6687" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174604v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.9486" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185421v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Messaoudi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1036673ar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175876v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rge.5105" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00992415v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509127v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00992410v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.2011.8211" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563705v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puv.goeur.2025.01.0151" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113673v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019548v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253510v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03799017v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puv.rouge.2022.01.0187" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03357543v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933381v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03286391v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03434773v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117733v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03286386v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Jossin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03286395v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03434488v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124885v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03286385v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Raymond" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01503028v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fleur Albecke" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Ba&#239;t-Ihaddadene" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bourdon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cl&#233;ment" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Demaline" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03286375v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Consid&#232;re" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Leloup" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390659v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura P&#233;aud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04714901v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Le Bigot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253485v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Alessandrin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Benedetto" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;riel Boushaki" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coutrot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04240460v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315250v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03693812v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03286404v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507002v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03286415v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03286414v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03286417v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03286409v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Gloesener" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03286423v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03286422v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03286425v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03286420v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03286421v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03286427v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00992417v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00992416v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00992414v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00992413v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00992411v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00590603v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00588893v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00588895v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>