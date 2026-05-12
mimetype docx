--- v0 (2026-03-20)
+++ v1 (2026-05-12)
@@ -66,921 +66,1012 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la condition des femmes et des ouvrières</w:t>
+                <w:t xml:space="preserve">De la Désobéissance à la Résistance (1939-1945) : Héroïnes Silencieuses des PTT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne M. Belliard</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Chadefaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nottingham French Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 64 (3), pp.260-278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3366/shr.2013.0150⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05450796v1</w:t>
+                <w:t xml:space="preserve">hal-05449881v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Femmes des sociétés de Croix-Rouge françaises aux expositions universelles ou internationales (1867-1937)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne M. Belliard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Temps du Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.3-12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03611128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germaine Lebel : une chartiste à l'Ecole des hautes études en sciences sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne M. Belliard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bibliothèque de l'École des chartes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03207524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les luttes des suffragettes : 1903-1928</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne M. Belliard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diplômées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 100 ans de lutte (s) pour l'égalité, 272-273</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02939278v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">French Red Cross Ladies in International or Universal Exhibitions (1867–1937)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne M. Belliard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Sociology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fsoc.2019../full⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02263882v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'antiféminisme de Churchill</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne M. Belliard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Circé. Histoire, savoirs, sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04491162v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de La prison des pauvres : L’expérience des workhouses en Angleterre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne M. Belliard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de civilisation britannique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 21, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rfcb.1109⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04491150v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'économie des explorations Livingstone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Belliard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethnographiques.org : revue en ligne de sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.en ligne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00548193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Femmes et mouvements féministes dans les mondialisations 1880-1930</w:t>
+                <w:t xml:space="preserve">De la condition des femmes et des ouvrières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne M. Belliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...94 lines deleted...]
-                <w:t xml:space="preserve">halshs-00567256v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, pp.7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05450796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (7)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Femmes des sociétés de Croix-Rouge françaises aux expositions universelles ou internationales (1867-1937)</w:t>
+                <w:t xml:space="preserve">Femmes et mouvements féministes dans les mondialisations 1880-1930</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne M. Belliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Temps du Social</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03611128v1</w:t>
+              <w:t xml:space="preserve">Les mondialisations des années 1880 au milieu des années 1930</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bréal Studyrama, 2024, 978-2-7495-5605-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04491120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Germaine Lebel : une chartiste à l'Ecole des hautes études en sciences sociales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corinne M. Belliard</w:t>
+                <w:t xml:space="preserve">Début des femmes en politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Belliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bibliothèque de l'École des chartes</w:t>
-[...384 lines deleted...]
-                <w:t xml:space="preserve">halshs-00548193v1</w:t>
+              <w:t xml:space="preserve">Le monde britannique de 1815 à 1931 - Manuel et dissertations corrigées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ellipses, pp.195, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00567256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaptal Léonie (1873-1937)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne M. Belliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire du Service Social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04491137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -990,111 +1081,111 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">World Conferences on Women (1975-1995)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne M. Belliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne M Belliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Women's History Network National Conference 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, On line, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03336103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1104,98 +1195,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La charité est la vocation d'une dame ; le soin des pauvres est sa profession. &amp;quot; Hannah More [1745-1833]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Belliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude - Prendre soin de soi, prendre soin d'autrui. Histoire, sociologie, anthropologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00842109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1205,114 +1296,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EMANCIPATION DES FEMMES A L'EPREUVE DE LA PHILANTHROPIE LA CHARITY ORGANISATION SOCIETY EN GRANDE-BRETAGNE ET L'OFFICE CENTRAL DES OEUVRES DE BIENFAISANCE EN FRANCE DU XIXe SIÈCLE JUSQU'A LA GUERRE DE 1914.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Belliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Histoire. Ecole des Hautes Etudes en Sciences Sociales (EHESS), 2004. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00479809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId27"/>
+      <w:footerReference w:type="default" r:id="rId30"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1459,51 +1550,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450796v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne M. Belliard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491120v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00567256v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Belliard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611128v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207524v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939278v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263882v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsoc.2019../full" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491162v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491150v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfcb.1109" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00548193v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491137v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336103v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne M Belliard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842109v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00479809v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449881v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne M. Belliard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chadefaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3366/shr.2013.0150" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611128v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207524v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939278v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263882v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsoc.2019../full" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491162v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491150v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfcb.1109" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00548193v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Belliard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450796v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491120v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00567256v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491137v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336103v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne M Belliard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842109v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00479809v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>