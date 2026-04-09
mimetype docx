--- v0 (2026-03-19)
+++ v1 (2026-04-09)
@@ -1027,165 +1027,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01886138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Souvenirs des attentats de Paris du 13 Novembre : qualifier la violence terroriste</w:t>
+                <w:t xml:space="preserve">Pratiques médiatiques numériques de frontaliers français au Luxembourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Violences et radicalités militantes dans l'espace public en France des années 1980 à nos jours</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem; Université de Lorraine), Nov 2018, Metz, France</w:t>
+              <w:t xml:space="preserve">Congrès national de la recherche des IUT (CNRIUT'2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Instituts universitaires de technologie; Assemblée des directeurs d'IUT; Université de Nantes, Jun 2016, Nantes, France. pp.277-282</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01915775v1</w:t>
+                <w:t xml:space="preserve">hal-01510872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques médiatiques numériques de frontaliers français au Luxembourg</w:t>
+                <w:t xml:space="preserve">Souvenirs des attentats de Paris du 13 Novembre : qualifier la violence terroriste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès national de la recherche des IUT (CNRIUT'2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Instituts universitaires de technologie; Assemblée des directeurs d'IUT; Université de Nantes, Jun 2016, Nantes, France. pp.277-282</w:t>
+              <w:t xml:space="preserve">Colloque Violences et radicalités militantes dans l'espace public en France des années 1980 à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem; Université de Lorraine), Nov 2018, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01510872v1</w:t>
+                <w:t xml:space="preserve">hal-01915775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recueillir des témoignages sur un événement traumatique. Retour d'expérience</w:t>
               </w:r>
@@ -3021,51 +3021,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146358v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Martin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14aad" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04085545v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderachid Kias" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518084v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pereira" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03527241v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.031.0107" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01476630v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilo von Pape" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.416" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01476633v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp.003.0105" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01474530v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/colan.2003.3209" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093336v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04163870v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fournier de Crouy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Raguenaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197831v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bourson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pino" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01886138v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01915775v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01510872v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726603v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chagnoux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lacoste" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03089007v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01722844v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01478776v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01476833v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000712v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04085478v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.univ-lorraine.fr/edul/catalog/book/b9782384510207/chapter/192" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62688/edul/b9782384510207/c10" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02429999v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nomos-elibrary.de/10.5771/9783845295671/border-experiences-in-europe" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/9783845295671" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03537953v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01511487v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01480563v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01479204v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9783531179926" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01478794v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alphil.com/index.php/edition-alphil-pus/collections/colloquium/promethee-et-son-double.html" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01476793v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01476815v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03089002v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01511527v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Maire" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01476654v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01476637v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=23439" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01750041v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146358v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Martin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14aad" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04085545v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderachid Kias" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518084v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pereira" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03527241v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.031.0107" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01476630v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilo von Pape" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.416" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01476633v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp.003.0105" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01474530v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/colan.2003.3209" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093336v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04163870v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fournier de Crouy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Raguenaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197831v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bourson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pino" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01886138v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01510872v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01915775v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726603v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chagnoux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lacoste" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03089007v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01722844v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01478776v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01476833v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000712v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04085478v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.univ-lorraine.fr/edul/catalog/book/b9782384510207/chapter/192" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62688/edul/b9782384510207/c10" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02429999v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nomos-elibrary.de/10.5771/9783845295671/border-experiences-in-europe" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/9783845295671" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03537953v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01511487v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01480563v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01479204v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9783531179926" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01478794v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alphil.com/index.php/edition-alphil-pus/collections/colloquium/promethee-et-son-double.html" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01476793v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01476815v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03089002v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01511527v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Maire" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01476654v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01476637v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=23439" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01750041v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>