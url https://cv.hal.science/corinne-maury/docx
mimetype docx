--- v0 (2026-03-06)
+++ v1 (2026-05-08)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Corinne Maury </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Creative Powers of the Everyday in Chantal Akerman’s Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisy May Connon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'esprit créateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, vol. 58 (n°2), pp.56-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcher au ciel : Tutuguri & La Fêlure du temps de Raymonde Carasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théorème : travaux de l'IRCAV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Tout ce que le ciel permet en cinéma, peinture, photographie et vidéo, n°24, pp.73-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nature éprouvée au cinéma. Du lieu d’union au paysage de destruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers une géographie littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lignes, murs, mers, cartes. Frontières dans le cinéma contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Partitions territoriales : imaginaires et représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EHESS - Anne Castaing, Benjamin Joinau et Delphine Robic-Diaz, 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lignes, murs, mers, cartes. Frontières dans le cinéma contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Partitions territoriales : imaginaires et représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nature éprouvée au cinéma. Du lieu d'union (Straub) au paysage de destruction (Lav Diaz)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éco-/Géo-Poétiques/Vers une géographie littéraire,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR 7172 THALIM / CNRS. Michel Collot, Jan 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Barthes à l'écran : du texte littéraire à la parole célèbre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La critique à l’écran II – Filmer la littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trembler, vaciller chuter : pulsations de l’instable chez Philippe Grandrieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Où se loge le chorégraphique au cinéma ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’enfermement quotidien dans l’œuvre de Chantal Akerman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Filmer le quotidien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du soleil pour les gueux d’Alain Guiraudie. Le Causse, une terre d’hospitalité politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des plateaux aux sommets. Géomorphologie en analyse de film</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le hameau et les figures du mal dans Hors Satan et P’tit Quinquin de Bruno Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lieux mineurs. Dispositifs esthétiques et enjeux politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoires de frontières ; autour De l’autre côté de Chantal Akerman (mur de séparation Mexique-USA) et Qu’ils reposent en révolte de Sylvain Georges (la jungle de Calais)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire de recherche en anthropologie visuelle, comité du film ethnographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avi Mograbi, l’atelier politique : de l’ironie indignée à l’idiotie burlesque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expériences intimes du politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lieux zones dans le cinéma du réel contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Situations, concepts et engagements d’une anthropologie-monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’attrait de la pluie dans les œuvres de B. Tarr, A. Tarkovski et N. Kawase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jusqu'où va le cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcher au cinéma, lignes d’existences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine de Baecque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">de l'incidence éditeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 978-2-918193-72-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lav Diaz: faire face</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zuchuat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-éditions (Paris)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 979-10-92616-32-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Sense of Place in Contemporary Cinema</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Guèvremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edinburgh University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9781399501408</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Jardins de Riesthal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Immelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mediapop éditions, 2022, 978-2-491436-59-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Dielman, 23 quai du Commerce, 1080 Bruxelles, de Chantal Akerman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yellow Now</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Côtés Films, Guy Jungblut, 9782873404604</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrire l’analyse de film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Térésa Faucon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Thiéry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de La Sorbonne Nouvelle, 15, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filmer les frontières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ragel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Vincennes, pp.208, 2018, « Esthétiques hors cadre »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du parti pris des lieux dans le cinéma contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermann, pp.266, 2018, « L'esprit du cinéma »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymonde Carasco et Régis Hébraud à l’Œuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Brenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Provence, pp.212, 2016, « Arts »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béla Tarr. De la colère au tourment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions Yellow Now, pp.166, 2016, « Côté Cinéma »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’attrait de la pluie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Yellow Now, pp.89, 2014, « Côté Cinéma / Motifs »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habiter le monde. Éloge du poétique dans le cinéma du réel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yellow Now</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Côté Cinéma, 9782873402754</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Antichambres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Immelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filigranes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 978-2-35046-166-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zuchuat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lav Diaz: faire face</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 79-10-92616-32-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Puissances d’enchaînements : de l’usage de la dolly et du steadicam chez Béla Tarr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anthony Fiant; Roxane Hamery; Jean-Baptiste Massuet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Point de vue, Point d’écoute au cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.221-232, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tout lieu à une histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zuchuat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Béla Tarr, de la colère au tourment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Yellow Now, pp.13-21, 2016, 287340373</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02966696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lumières et les ombres de Joë Bousquet au regard des mots-images de Raymonde Carasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicole Brenez; Corinne Maury. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raymonde Carasco et Régis Hébraud à l’Œuvre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Provence, pp.123-132, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’habitat d’état à l’errance damnée dans les premiers films de Béla Tarr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corinne Maury; Sylvie Rollet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Béla Tarr, de la colère au tourment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Yellow Now, pp.34-45, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’autre côté, de Chantal Akerman : la peur de l’autre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corinne Maury; Philippe Ragel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Filmer les frontières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Vincennes, pp.33-44, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Man with no name by Wang Bing. From the Sheltering Ground to the Nuturing Wasteland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caroline Renard; Isabelle Anselme; François Amy de la Bretèque. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wang Bing, a Film-Maker in China Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Provence, pp.125-135, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’homme sans nom. Du sol refuge à la terre nourricière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caroline Renard; Isabelle Anselme; François Amy de la Bretèque. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wang Bing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Provence, pp.123-131, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId62"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Corinne Maury </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Creative Powers of the Everyday in Chantal Akerman’s Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisy May Connon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'esprit créateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, vol. 58 (n°2), pp.56-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcher au ciel : Tutuguri & La Fêlure du temps de Raymonde Carasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théorème : travaux de l'IRCAV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Tout ce que le ciel permet en cinéma, peinture, photographie et vidéo, n°24, pp.73-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nature éprouvée au cinéma. Du lieu d'union (Straub) au paysage de destruction (Lav Diaz)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éco-/Géo-Poétiques/Vers une géographie littéraire,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR 7172 THALIM / CNRS. Michel Collot, Jan 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Barthes à l'écran : du texte littéraire à la parole célèbre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La critique à l’écran II – Filmer la littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nature éprouvée au cinéma. Du lieu d’union au paysage de destruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers une géographie littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lignes, murs, mers, cartes. Frontières dans le cinéma contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Partitions territoriales : imaginaires et représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EHESS - Anne Castaing, Benjamin Joinau et Delphine Robic-Diaz, 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lignes, murs, mers, cartes. Frontières dans le cinéma contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Partitions territoriales : imaginaires et représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’enfermement quotidien dans l’œuvre de Chantal Akerman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Filmer le quotidien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trembler, vaciller chuter : pulsations de l’instable chez Philippe Grandrieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Où se loge le chorégraphique au cinéma ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du soleil pour les gueux d’Alain Guiraudie. Le Causse, une terre d’hospitalité politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des plateaux aux sommets. Géomorphologie en analyse de film</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le hameau et les figures du mal dans Hors Satan et P’tit Quinquin de Bruno Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lieux mineurs. Dispositifs esthétiques et enjeux politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoires de frontières ; autour De l’autre côté de Chantal Akerman (mur de séparation Mexique-USA) et Qu’ils reposent en révolte de Sylvain Georges (la jungle de Calais)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire de recherche en anthropologie visuelle, comité du film ethnographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avi Mograbi, l’atelier politique : de l’ironie indignée à l’idiotie burlesque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expériences intimes du politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lieux zones dans le cinéma du réel contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Situations, concepts et engagements d’une anthropologie-monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’attrait de la pluie dans les œuvres de B. Tarr, A. Tarkovski et N. Kawase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jusqu'où va le cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcher au cinéma, lignes d’existences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine de Baecque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">de l'incidence éditeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 978-2-918193-72-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lav Diaz: faire face</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zuchuat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-éditions (Paris)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 979-10-92616-32-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Sense of Place in Contemporary Cinema</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Guèvremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edinburgh University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9781399501408</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Jardins de Riesthal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Immelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mediapop éditions, 2022, 978-2-491436-59-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Dielman, 23 quai du Commerce, 1080 Bruxelles, de Chantal Akerman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yellow Now</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Côtés Films, Guy Jungblut, 9782873404604</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrire l’analyse de film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Térésa Faucon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Thiéry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de La Sorbonne Nouvelle, 15, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filmer les frontières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ragel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Vincennes, pp.208, 2018, « Esthétiques hors cadre »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du parti pris des lieux dans le cinéma contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermann, pp.266, 2018, « L'esprit du cinéma »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymonde Carasco et Régis Hébraud à l’Œuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Brenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Provence, pp.212, 2016, « Arts »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béla Tarr. De la colère au tourment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions Yellow Now, pp.166, 2016, « Côté Cinéma »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’attrait de la pluie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Yellow Now, pp.89, 2014, « Côté Cinéma / Motifs »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habiter le monde. Éloge du poétique dans le cinéma du réel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yellow Now</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Côté Cinéma, 9782873402754</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Antichambres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Immelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filigranes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 978-2-35046-166-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zuchuat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lav Diaz: faire face</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 79-10-92616-32-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Puissances d’enchaînements : de l’usage de la dolly et du steadicam chez Béla Tarr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anthony Fiant; Roxane Hamery; Jean-Baptiste Massuet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Point de vue, Point d’écoute au cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.221-232, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’habitat d’état à l’errance damnée dans les premiers films de Béla Tarr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corinne Maury; Sylvie Rollet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Béla Tarr, de la colère au tourment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Yellow Now, pp.34-45, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’autre côté, de Chantal Akerman : la peur de l’autre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corinne Maury; Philippe Ragel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Filmer les frontières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Vincennes, pp.33-44, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lumières et les ombres de Joë Bousquet au regard des mots-images de Raymonde Carasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicole Brenez; Corinne Maury. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raymonde Carasco et Régis Hébraud à l’Œuvre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Provence, pp.123-132, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tout lieu à une histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zuchuat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Béla Tarr, de la colère au tourment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Yellow Now, pp.13-21, 2016, 287340373</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02966696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Man with no name by Wang Bing. From the Sheltering Ground to the Nuturing Wasteland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caroline Renard; Isabelle Anselme; François Amy de la Bretèque. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wang Bing, a Film-Maker in China Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Provence, pp.125-135, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’homme sans nom. Du sol refuge à la terre nourricière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caroline Renard; Isabelle Anselme; François Amy de la Bretèque. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wang Bing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Provence, pp.123-131, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId62"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306705v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Maury" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisy May Connon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306704v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306726v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925604v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306718v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925600v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306727v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306725v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306723v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306724v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306722v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306721v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306720v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306719v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306717v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925515v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine de Baecque" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.delincidenceediteur.fr/marcheraucinemacorinnemaury" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905437v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zuchuat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.post-editions.fr/LAV-DIAZ-FAIRE-FACE.html" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925536v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Gu&#232;vremont" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edinburghuniversitypress.com/book-the-sense-of-place-in-contemporary-cinema.html" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925564v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Immel&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bailly" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925523v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.yellownow.be/post/____i-259" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03966832v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;r&#233;sa Faucon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Costa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Thi&#233;ry" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306713v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ragel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306707v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306714v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Brenez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306708v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306706v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925542v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.yellownow.be/post/____i-107" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925555v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.filigranes.com/livre/les-antichambres/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037584v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.post-editions.fr/_Diaz-Lav_.html" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306711v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966696v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306715v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306710v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306716v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306712v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306709v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306705v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Maury" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisy May Connon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306704v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925600v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306727v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306726v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925604v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306718v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306723v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306725v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306724v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306722v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306721v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306720v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306719v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306717v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925515v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine de Baecque" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.delincidenceediteur.fr/marcheraucinemacorinnemaury" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905437v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zuchuat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.post-editions.fr/LAV-DIAZ-FAIRE-FACE.html" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925536v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Gu&#232;vremont" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edinburghuniversitypress.com/book-the-sense-of-place-in-contemporary-cinema.html" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925564v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Immel&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bailly" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925523v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.yellownow.be/post/____i-259" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03966832v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;r&#233;sa Faucon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Costa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Thi&#233;ry" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306713v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ragel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306707v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306714v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Brenez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306708v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306706v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925542v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.yellownow.be/post/____i-107" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925555v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.filigranes.com/livre/les-antichambres/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037584v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.post-editions.fr/_Diaz-Lav_.html" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306711v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306710v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306716v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306715v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966696v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306712v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306709v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>