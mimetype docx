--- v0 (2026-03-15)
+++ v1 (2026-04-29)
@@ -669,2586 +669,2586 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03977792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (23)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parler de l’intimité avec ses langues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Mencé-Caster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Catalonia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 30, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/catalonia.1763⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03891630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approche critique des modes de dénomination des expériences du contact appliqués aux populations « noires » : panafricanisme, diasporas, créolisations, relation… Quelles ruptures ? Quels renouveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Mencé-Caster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociocriticism </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, XXXVI-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04020532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">(Auto)biographie langagière, conscience linguistique plurilingue, intercompréhension en contexte de romanité. Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mònica Güell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Mencé-Caster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Catalonia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/catalonia.1788⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03887654v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les approches submorphémiques en espagnol et le renouvellement du savoir linguistique : quelques observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Mencé-Caster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rivages linguistiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Approches submorphémiques de l'espagnol. Pour une poétique du signifiant</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03996822v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autor y autoría en la obra de Alfonso X</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Mencé-Caster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conceφtos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, hs01, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46608/conceptos2022hs/art3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04077878v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulette Nardal ou le jeu du féminisme au prisme du genre grammatical</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Mencé-Caster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Flamme. Fédérer Langues, Altérités, Marginalités, Médias, Ethique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Les Nardal: textes, co-textes, contextes, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25965/flamme.98⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04020500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">XVIe siècle: dialogues et dialogisme dans El diálogo de la lengua de Juan de Valdés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Mencé-Caster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Crisol Série numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Dialogues et dialogismes dans les littératures des mondes hispaniques, 23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04020509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dire le passage en castillan (XIIIe-XVe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Mencé-Caster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atlante : Revue d'études romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/atlante.297⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04020056v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La novela de mi vida de Leonardo Padura : un roman écrit en cubain ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Mencé-Caster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Crisol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, La novela de mi vida de Leonardo Padura : miscellanées, 13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04020300v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traduire pour convaincre dans Le Libro de buen amor : les connecteurs en question</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Mencé-Caster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e-Spania - Revue interdisciplinaire d’études hispaniques médiévales et modernes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Traduire pour convaincre dans l'Espagne du Moyen Âge et du Siècle d'Or, 36, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/e-spania.35623⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03977785v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Système et marges en diachronie, quelques observations théoriques, quelques exemples en espagnol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Mencé-Caster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chréode : vers une linguistique du signifiant : revue de linguistique hispanique et romane</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04020308v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Langue castillane, mutations discursives et mouvements d’indépendance hispano-américains : quels liens ? Le cas de la Caraïbe hispanophone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Mencé-Caster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pandora : Revue d'études hispaniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03977811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’invisibilisation de la variation dans certaines théories linguistiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Mencé-Caster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archipélies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04020431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traduire entre les cultures : un horizon du Divers ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Mencé-Caster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">HispanismeS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Hors-Séries 2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04020477v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’expression de la relation d’appartenance dans le Rimado de Palacio : quelques observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Mencé-Caster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e-Spania - Revue interdisciplinaire d’études hispaniques médiévales et modernes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Pero López de Ayala y su Rimado de palacio : miradas cruzadas, 34, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/e-spania.32057⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03977827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approche de la variation graphique dans les éditions critiques des textes anciens : enjeux phonétiques et phonologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Mencé-Caster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chréode : vers une linguistique du signifiant : revue de linguistique hispanique et romane</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04020337v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approches de la pensée décoloniale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Mencé-Caster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bertin-Elisabeth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archipélies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02044701v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Édouard Glissant, philosophe d'Alexandre Leupin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Mencé-Caster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archipélies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12wfj⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02044735v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dérive identitariste, de Jean Bernabé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Mencé-Caster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archipélies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Discriminations multiples et croisées, 6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02045226v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Approches de la pensée décoloniale en contexte américano-caraïbe »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bertin-Elisabeth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Mencé-Caster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archipélies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03427968v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approches de la pensée décoloniale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Mencé-Caster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bertin-Elisabeth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archipélies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04020442v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La traduction médiévale : un déterminant majeur de la construction d’une théorie de l’écriture d’« invention» en castillan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Mencé-Caster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d'Etudes Hispaniques Médiévales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 41, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cehm.041.0037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03977855v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au cœur de la dissemblance : argument de l’affect et traduction dans la dynamique scripturale des chroniques. Le cas de l’Histoire d’Espagne d’Alphonse X</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Mencé-Caster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e-Spania. Revue interdisciplinaire d'études hispaniques médiévales et modernes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, L'argument de l'affect dans l'historiographie médiévale, 27, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/e-spania.26611⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04020286v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Ouvrages (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dialogues et dialogismes dans les mondes hispaniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mencé-Caster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Corinne Mencé-Caster et alii. Crisol, 23, 2022, Dialogues et dialogismes dans les littératures des mondes hispaniques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04020515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aux frontières du système linguistique: quel statut pour l'énoncé marginal?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mencé-Caster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Corinne Mencé-Caster; María Jiménez. Éditions Hispaniques, 3, 2021, Chréode. Vers une linguistique de signifiant, Corinne Mencé-Caster; Maria Jiménez</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04020312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Langue, savoir et pouvoir dans l’Espagne classique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mencé-Caster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercedes Blanco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">40, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/e-spania.41028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04020435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristóbal de Villalón, Gramática castellana : Editions semi-paléographique et édition modernisée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mencé-Caster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Corinne Mencé-Caster. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">e-Spania Books</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.esb.2809⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04020401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une linguistique de l'intime Habiter des langues (néo)romanes, entre français, créole et espagnol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mencé-Caster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Corinne Mencé-Caster. Classiques-Garnier, 2021, Domaines linguistiques, 9782406120407</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04020422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Après Nebrija, Villalón</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mencé-Caster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">e-Spania Books, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.esb.3583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04020439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grammaire castillane de Cristóbal de Villalón</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mencé-Caster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Corinne Mencé-Caster. e-Spania Books, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.esb.3535⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04020415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracées de Jean Bernabé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mencé-Caster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Corinne Mencé-Caster et alii. SCITEP, 2020, 979109314415</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04020425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pero López de Ayala y su Rimado de Palacio: miradas cruzadas, dossier paru dans e-Spania, 34 (2019), publication en ligne (https://journals.openedition.org/e-spania/31529)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Biaggini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Garcia de Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Hirel-Wouts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mencé-Caster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03824804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser l’entre-deux. Entre hispanité et américanité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bertin-Elisabeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mencé-Caster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Belrose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03427494v1</w:t>
-              </w:r>
-[...1759 lines deleted...]
-                <w:t xml:space="preserve">hal-04020286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3691,173 +3691,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04020483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'histoire de l'esclavage au cinéma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Mencé-Caster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ueckmann, Natascha; Gisela, Febel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mémoires transmédiales : Geschichte und Gedächtnis in der Karibik und ihrer Diaspora. Romanistik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Frank &amp; Timme, 2019, 9783865965233</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04020382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La mise en discours du concept de « ville » dans Los fueros de Alcaraz et Alarcón, La Estoria de España et et Le Libro de buen amor (XIII -XIV siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mencé-Caster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Louise Bénat-Tachot; Mercedes Blanco; Araceli Guillaume-Alonso; Hélène Thieulin-Pardo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'invention de la ville dans le monde hispanique (XIe-XVIIIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Hispaniques, 2019, 978-2-85355-102-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04020362v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-04020382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Postcolonialisme : Traduire la Caraïbe : étude sur les modalités de la traduction des textes caribéens plurilingues</w:t>
               </w:r>
@@ -4208,51 +4208,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Posturas e imposturas autoriales en el Libro de buen amor »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Biaggini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mencé-Caster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4460,90 +4460,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pero Lopez de Ayala y su Rimado de Palacio: miradas cruzadas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Biaggini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Garcia de Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Hirel-Wouts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mencé-Caster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4675,51 +4675,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="17F4D984"/>
+    <w:nsid w:val="8D701DC0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4906,51 +4906,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/corinne-mence-caster" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3483-8499" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/06854636X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/56886449" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000006159646X" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04020523v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Menc&#233;-Caster" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04020513v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04020511v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04020531v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04020527v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03977792v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.35593" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04020515v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04020312v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04020435v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Blanco" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.41028" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04020401v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/esb/2809?lang=en" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.esb.2809" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04020422v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04020439v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.esb.3583" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04020415v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.esb.3535" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04020425v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03824804v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Biaggini" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Garcia de Lucas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hirel-Wouts" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jardin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427494v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bertin-Elisabeth" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Belrose" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04020532v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887654v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#242;nica G&#252;ell" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/catalonia.1788" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891630v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/catalonia.1763" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03996822v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077878v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/conceptos2022hs/art3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04020500v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/flamme.98" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04020509v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04020056v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/atlante.297" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03977785v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.35623" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04020300v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04020308v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03977811v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04020431v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04020477v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03977827v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.32057" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427968v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02045226v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02044735v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12wfj" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02044701v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04020337v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04020442v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03977855v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cehm.041.0037" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04020286v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.26611" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04020493v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04020438v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jim&#233;nez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Lavaud-Verrier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Oliveira" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/e-spania/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.41030" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04020502v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puv.noude.2020.01.0103" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04020429v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04020483v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04020362v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04020382v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04020327v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03977838v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04020154v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04020392v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04020344v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01440812v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.20457" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832094v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Roger" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Laurent" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e Cl&#233;mentine Lucien" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gondouin Sandra" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Hana&#239;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03738867v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/corinne-mence-caster" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3483-8499" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/06854636X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/56886449" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000006159646X" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04020523v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Menc&#233;-Caster" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04020513v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04020511v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04020531v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04020527v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03977792v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.35593" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891630v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/catalonia.1763" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04020532v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887654v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#242;nica G&#252;ell" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/catalonia.1788" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03996822v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077878v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/conceptos2022hs/art3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04020500v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/flamme.98" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04020509v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04020056v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/atlante.297" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04020300v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03977785v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.35623" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04020308v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03977811v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04020431v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04020477v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03977827v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.32057" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04020337v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02044701v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bertin-Elisabeth" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02044735v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12wfj" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02045226v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427968v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04020442v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03977855v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cehm.041.0037" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04020286v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.26611" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04020515v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04020312v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04020435v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Blanco" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.41028" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04020401v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/esb/2809?lang=en" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.esb.2809" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04020422v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04020439v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.esb.3583" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04020415v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.esb.3535" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04020425v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03824804v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Biaggini" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Garcia de Lucas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hirel-Wouts" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jardin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427494v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Belrose" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04020493v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04020438v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jim&#233;nez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Lavaud-Verrier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Oliveira" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/e-spania/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.41030" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04020502v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puv.noude.2020.01.0103" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04020429v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04020483v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04020382v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04020362v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04020327v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03977838v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04020154v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04020392v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04020344v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01440812v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.20457" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832094v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Roger" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Laurent" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e Cl&#233;mentine Lucien" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gondouin Sandra" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Hana&#239;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03738867v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>