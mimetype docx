--- v1 (2026-04-29)
+++ v2 (2026-05-28)
@@ -1460,165 +1460,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03977785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Langue castillane, mutations discursives et mouvements d’indépendance hispano-américains : quels liens ? Le cas de la Caraïbe hispanophone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Mencé-Caster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pandora : Revue d'études hispaniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03977811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Système et marges en diachronie, quelques observations théoriques, quelques exemples en espagnol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mencé-Caster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chréode : vers une linguistique du signifiant : revue de linguistique hispanique et romane</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04020308v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03977811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’invisibilisation de la variation dans certaines théories linguistiques</w:t>
               </w:r>
@@ -1814,450 +1814,450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03977827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Édouard Glissant, philosophe d'Alexandre Leupin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Mencé-Caster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archipélies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12wfj⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02044735v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approches de la pensée décoloniale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Mencé-Caster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bertin-Elisabeth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archipélies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02044701v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Approche de la variation graphique dans les éditions critiques des textes anciens : enjeux phonétiques et phonologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mencé-Caster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chréode : vers une linguistique du signifiant : revue de linguistique hispanique et romane</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04020337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Approches de la pensée décoloniale en contexte américano-caraïbe »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bertin-Elisabeth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mencé-Caster</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Bertin-Elisabeth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archipélies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Édouard Glissant, philosophe d'Alexandre Leupin</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03427968v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dérive identitariste, de Jean Bernabé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mencé-Caster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archipélies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 5, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2018, Discriminations multiples et croisées, 6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02045226v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approches de la pensée décoloniale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Mencé-Caster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...198 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bertin-Elisabeth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archipélies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2526,671 +2526,671 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04020515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cristóbal de Villalón, Gramática castellana : Editions semi-paléographique et édition modernisée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Mencé-Caster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Corinne Mencé-Caster. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">e-Spania Books</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.esb.2809⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04020401v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Aux frontières du système linguistique: quel statut pour l'énoncé marginal?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mencé-Caster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Corinne Mencé-Caster; María Jiménez. Éditions Hispaniques, 3, 2021, Chréode. Vers une linguistique de signifiant, Corinne Mencé-Caster; Maria Jiménez</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04020312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Langue, savoir et pouvoir dans l’Espagne classique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mencé-Caster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercedes Blanco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">40, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/e-spania.41028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04020435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Cristóbal de Villalón, Gramática castellana : Editions semi-paléographique et édition modernisée</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une linguistique de l'intime Habiter des langues (néo)romanes, entre français, créole et espagnol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mencé-Caster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Corinne Mencé-Caster. </w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Corinne Mencé-Caster. Classiques-Garnier, 2021, Domaines linguistiques, 9782406120407</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Pour une linguistique de l'intime Habiter des langues (néo)romanes, entre français, créole et espagnol</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04020422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Après Nebrija, Villalón</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mencé-Caster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Corinne Mencé-Caster. Classiques-Garnier, 2021, Domaines linguistiques, 9782406120407</w:t>
-            </w:r>
+              <w:t xml:space="preserve">e-Spania Books, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.esb.3583⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Après Nebrija, Villalón</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04020439v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grammaire castillane de Cristóbal de Villalón</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mencé-Caster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">e-Spania Books, 2021, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/books.esb.3583⟩</w:t>
+              <w:t xml:space="preserve">Corinne Mencé-Caster. e-Spania Books, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.esb.3535⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Grammaire castillane de Cristóbal de Villalón</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04020415v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tracées de Jean Bernabé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mencé-Caster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Corinne Mencé-Caster. e-Spania Books, 2021, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Corinne Mencé-Caster et alii. SCITEP, 2020, 979109314415</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04020425v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pero López de Ayala y su Rimado de Palacio: miradas cruzadas, dossier paru dans e-Spania, 34 (2019), publication en ligne (https://journals.openedition.org/e-spania/31529)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Biaggini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Garcia de Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Hirel-Wouts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mencé-Caster</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Corinne Mencé-Caster et alii. SCITEP, 2020, 979109314415</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...94 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03824804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser l’entre-deux. Entre hispanité et américanité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bertin-Elisabeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mencé-Caster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4675,51 +4675,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8D701DC0"/>
+    <w:nsid w:val="10CE3961"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4906,51 +4906,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/corinne-mence-caster" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3483-8499" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/06854636X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/56886449" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000006159646X" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04020523v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Menc&#233;-Caster" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04020513v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04020511v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04020531v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04020527v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03977792v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.35593" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891630v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/catalonia.1763" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04020532v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887654v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#242;nica G&#252;ell" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/catalonia.1788" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03996822v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077878v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/conceptos2022hs/art3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04020500v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/flamme.98" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04020509v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04020056v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/atlante.297" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04020300v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03977785v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.35623" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04020308v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03977811v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04020431v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04020477v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03977827v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.32057" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04020337v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02044701v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bertin-Elisabeth" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02044735v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12wfj" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02045226v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427968v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04020442v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03977855v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cehm.041.0037" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04020286v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.26611" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04020515v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04020312v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04020435v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Blanco" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.41028" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04020401v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/esb/2809?lang=en" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.esb.2809" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04020422v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04020439v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.esb.3583" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04020415v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.esb.3535" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04020425v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03824804v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Biaggini" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Garcia de Lucas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hirel-Wouts" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jardin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427494v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Belrose" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04020493v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04020438v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jim&#233;nez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Lavaud-Verrier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Oliveira" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/e-spania/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.41030" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04020502v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puv.noude.2020.01.0103" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04020429v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04020483v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04020382v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04020362v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04020327v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03977838v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04020154v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04020392v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04020344v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01440812v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.20457" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832094v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Roger" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Laurent" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e Cl&#233;mentine Lucien" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gondouin Sandra" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Hana&#239;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03738867v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/corinne-mence-caster" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3483-8499" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/06854636X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/56886449" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000006159646X" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04020523v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Menc&#233;-Caster" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04020513v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04020511v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04020531v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04020527v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03977792v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.35593" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891630v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/catalonia.1763" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04020532v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887654v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#242;nica G&#252;ell" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/catalonia.1788" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03996822v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077878v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/conceptos2022hs/art3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04020500v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/flamme.98" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04020509v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04020056v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/atlante.297" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04020300v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03977785v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.35623" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03977811v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04020308v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04020431v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04020477v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03977827v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.32057" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02044735v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12wfj" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02044701v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bertin-Elisabeth" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04020337v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427968v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02045226v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04020442v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03977855v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cehm.041.0037" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04020286v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.26611" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04020515v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04020401v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/esb/2809?lang=en" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.esb.2809" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04020312v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04020435v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Blanco" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.41028" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04020422v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04020439v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.esb.3583" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04020415v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.esb.3535" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04020425v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03824804v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Biaggini" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Garcia de Lucas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hirel-Wouts" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jardin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427494v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Belrose" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04020493v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04020438v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jim&#233;nez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Lavaud-Verrier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Oliveira" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/e-spania/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.41030" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04020502v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puv.noude.2020.01.0103" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04020429v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04020483v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04020382v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04020362v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04020327v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03977838v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04020154v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04020392v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04020344v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01440812v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.20457" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832094v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Roger" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Laurent" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e Cl&#233;mentine Lucien" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gondouin Sandra" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Hana&#239;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03738867v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>